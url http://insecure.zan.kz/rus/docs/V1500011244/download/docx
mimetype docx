--- v1 (2025-11-26)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="626b4a7" w14:textId="626b4a7">
+    <w:p w14:paraId="c484a35" w14:textId="c484a35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,392 +100,423 @@
         </w:rPr>
         <w:t>Об утверждении Правил проведения аудита по налогам и предоставления аудиторского заключения по налогам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра финансов Республики Казахстан от 30 апреля 2015 года № 293. Зарегистрирован в Министерстве юстиции Республики Казахстан 2 июня 2015 года № 11244.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...56 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      В соответствии с подпунктом 18-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об аудиторской деятельности" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра финансов РК от 06.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения аудита по налогам и предоставления аудиторского заключения по налогам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету государственных доходов Министерства финансов Республики Казахстан (Ергожин Д.Е.) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и информационно – правовой системе "Әділет";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет - ресурсе Министерства финансов Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящий приказ вводится в действие после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
-[...132 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Б. Султанов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -579,1662 +610,1350 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2015 года № 293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила проведения аудита по налогам и предоставления</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аудиторского заключения по налогам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...231 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 1 - в редакции приказа Министра финансов РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила проведения аудита по налогам и предоставления аудиторского заключения по налогам (далее – Правила) разработаны в соответствии с подпунктом 18-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об аудиторской деятельности" (далее – Закон) в целях применения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 152 Налогового кодекса Республики Казахстан (далее – Кодекс).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 06.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 433</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Основные понятия, термины, применяемые в настоящих Правилах:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) аудируемый субъект – юридическое лицо, филиалы и (или) представительства юридического лица, выступающие от его имени, индивидуальный предприниматель, в отношении которого проводится аудит по налогам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аудиторское заключение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – заключение, составленное по результатам аудита по налогам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) аудит по налогам – аудит по вопросу правильности исчисления и уплаты по всем видам налогов и других обязательных платежей в бюджет, полноты и своевременности исчисления, удержания и перечисления социальных платежей, проводимый аудиторской организацией с соблюдением условий, установленных настоящими Правилами.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением внесенным приказом Министра финансов РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...103 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Условия проведения аудита по налогам</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Условия проведения аудита по налогам</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 2 - в редакции приказа Министра финансов РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Аудит по налогам осуществляется по инициативе аудируемого субъекта на основе договора о проведении аудита по налогам, заключенного между аудиторской организацией и аудируемым субъектом, который соответствует требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Аудит по налогам осуществляется за период, в течение которого не проводилась комплексная налоговая проверка в отношении аудируемого субъекта, в пределах срока исковой давности, установленного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции приказа Министра финансов РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. В договоре на проведение аудита по налогам предусматриваются: предмет договора, сроки, размер и условия оплаты, права, обязанности и ответственность сторон, конфиденциальность полученной информации, а также членство в профессиональной организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Сведения, полученные аудиторской организацией при исполнении договора на проведение аудита по налогам, составляют </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>коммерческую тайну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, за исключением сведений, представляемых органам государственных доходов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Ограничение права на проведение аудита по налогам аудиторской организацией определены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...77 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...103 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оформления результатов аудита по налогам</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 3 - в редакции приказа Министра финансов РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. По результатам аудита по налогам составляется аудиторское заключение по налогам по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Аудиторское заключение подписывается аудитором - исполнителем с указанием номера и даты выдачи квалификационного свидетельства, утверждается подписью руководителя аудиторской организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции приказа Министра финансов РК от 16.01.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Министра финансов РК от 16.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. К аудиторскому заключению прилагаются необходимые копии документов, расчеты, произведенные аудитором, и другие материалы, по которым выявлены расхождения в ходе аудита по налогам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Аудиторское заключение составляется в трех экземплярах.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Один экземпляр аудиторского заключения в течение 3 (трех) рабочих дней со дня его составления аудиторская организация вручает аудируемому субъекту. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Второй экземпляр аудиторского заключения остается у аудиторской организации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Третий экземпляр аудиторского заключения направляется в орган государственных доходов по месту нахождения аудируемого субъекта по запросу органа государственных доходов в рамках проводимых мер налогового контроля, а также в соответствии с пунктами 12 и 13 настоящих Правил.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра финансов РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок оформления результатов аудита по налогам</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок предоставления аудиторского заключения по налогам органу государственных доходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...97 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 4 - в редакции приказа Министра финансов РК от 06.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Аудиторское заключение предоставляется аудиторской организацией в орган государственных доходов по месту нахождения аудируемого субъекта в течение 5 (пяти) рабочих дней со дня вручения аудируемому субъекту такого заключения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Данное положение распространяется на проведение аудита по налогам в целях применения аудируемым субъектом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Министра финансов РК от 16.01.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 21</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра финансов РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Аудиторское заключение предоставляется в органы государственных доходов сопроводительным письмом в явочном порядке или по почте.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...464 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2281,21068 +2000,21409 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">проведения аудита по налогам и  </w:t>
+              <w:t>проведения аудита по налогам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предоставления аудиторского </w:t>
+              <w:t>и предоставления аудиторского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заключения по налогам</w:t>
-            </w:r>
-[...219 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Утверждаю:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель аудиторской организации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО руководителя, подпись, наименование аудиторской организации,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№, дата выдачи лицензии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...67 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Аудиторское заключение по налогам</w:t>
+        <w:t xml:space="preserve"> Аудиторское заключение по налогам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...616 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                    1. Общие сведения об аудируемом субъекте</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение - в редакции приказа Министра финансов РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________            _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(место составления)                  (дата)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиторской организацией</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование аудиторской организации, БИН)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на основании договора на проведение аудита по налогам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" _______ 20__ года проведен аудит по налогам в отношении</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО индивидуального предпринимателя, наименование юридического</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица-резидента, индивидуальный идентификационный номер или</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес- идентификационный номер)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан (далее – Кодекс),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об аудиторской деятельности" и иными</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативными правовыми актами Республики Казахстан составлено аудиторское</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заключение по налогам за период с "__" _______ 20__ года по "__" _______20__ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудит по налогам начат _________ Аудит по налогам окончен ________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (дата) (дата)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Виды налогов и других обязательных платежей в бюджет, проверяемый период,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>код бюджетной классификации (далее – КБК), охваченные аудитом по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактные телефоны аудируемого субъекта: телефоны, факс:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень документов, предоставленные в ходе аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень документов, не предоставленные в ходе аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...1337 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          2. Сведения аудита по налогам</w:t>
+        <w:t xml:space="preserve"> 1. Общие сведения об аудируемом субъекте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...1989 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                          3. Результаты аудита по налогам  </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Свидетельство о государственной регистрации в качестве индивидуального</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предпринимателя: серия _____; номер _____ дата выдачи "__" _______ ____ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Свидетельство о государственной регистрации/перерегистрации юридического</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица: серия _____; номер _____ дата выдачи "__" _____ __ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Режим налогообложения: __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Организационно-правовая форма: ___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Состоит на учете: _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование и код органа государственных доходов, дата постановки на учет)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Свидетельство налогоплательщика: серия _____; номер _____ дата выдачи</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ____ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Состоит на учете по НДС: выдано __________ серия _____; номер _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи "__" _______ ____ года, дата постановки на учет "_" _______ ___</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>года, дата снятия с учета "_" __ ____ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Учредители (участники): ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО учредителей (участников) ИИН, наименование юридического лица учредителя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН, сумма уставного капитала, доля участия в %).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Адрес аудируемого субъекта (юридический): ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Почтовый индекс: _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область/район: ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Город/Район: _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Поселок/Село: ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Улица/Микрорайон: ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер дома: __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Квартира/комната: _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес аудируемого субъекта (фактический):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Почтовый индекс: _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область/район: ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Город/Район: __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Поселок/Село: _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Улица/Микрорайон: ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер дома: __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Квартира/комната: _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Должностными лицами в периоде охваченной аудитом по налогам являлись:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО и ИИН руководителя, период работы, ФИО и ИИН бухгалтера, период работы).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Сведения о банковских счетах: _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование банка, БИН, БИК, № счета, вид счета валюты, дата открытия</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и закрытия).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Коэффициент налоговой нагрузки (КНН): период с __________ по ___, КНН =</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процентов, при этом исчислено налога тенге на совокупный годовой доход в размере</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________ тенге.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Сведения о предыдущей налоговой проверке и (или) аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(№, дата акта, ФИО исполнителя, место проведения, период и вид проверки</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аудита по налогам), сумма доначисленных (исчисленных) налогов, платежей,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>штрафов и пени, принятые меры для устранения нарушений).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Сведения о наличии лицензируемых и разрешенных видов деятельности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(№, дата выдачи, приостановления, отзыва, прекращения лицензии, орган выдачи,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензируемый и разрешенный вид деятельности).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Сведения о фактических видах деятельности: __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Сведения о реорганизации: _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Сведения о регистрационном учете в качестве электронного налогоплательщика:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Сведения о регистрационном учете аудируемого субъекта по отдельным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>видам деятельности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Сведения о структурных подразделениях (филиалы и представительства):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Сведения о регистрационных данных контрольно-кассовая машина с ФП:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Сведения о регистрационных данных терминалов оплаты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Сведения о ранее установленных нарушениях по регистрационным данным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аудируемого субъекта по объектам налогообложения и объектам связанным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с налогообложением:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Сведения о юридических лицах в которых аудируемый субъект является</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>собственником (участником):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:bookmarkStart w:name="z53" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Приложение № 1</w:t>
+        <w:t xml:space="preserve"> 2. Сведения аудита по налогам Настоящим аудитом по налогам установлено следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z167" w:id="157"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Приостановление (продление, возобновление) деятельности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Корпоративный подоходный налог с юридических лиц-резидентов, за исключением </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Совокупный годовой доход и общий оборот по реализации товаров, работ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и услуг аудируемого субъекта согласно формам налоговых отчетности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по корпоративному (индивидуальному) подоходному налогу и налогу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на добавленную стоимость за соответствующие налоговые периоды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Приобретенные товары, работы и услуги аудируемого субъекта согласно</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формам налоговых отчетностей по корпоративному (индивидуальному)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подоходному налогу и налогу на добавленную стоимость за соответствующие</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налоговые периоды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Сведения о реестре полученных и выданных счетов-фактур и перечень актов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выполненных работ аудируемого субъекта за проверяемый период аудита по налогам,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с подтверждением аудируемого субъекта за соответствующие налоговые периоды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Количество работников и начисленные суммы их доходов согласно формам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налоговых отчетностей аудируемого субъекта за соответствующие налоговые</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>периоды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Результаты сверки инвентаризации налоговых отчетностей и лицевых счетов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аудируемого субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(№ и дата приема налоговой отчетности)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Результаты аналитического отчета "Пирамида":</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Сведения об участии аудируемого субъекта в государственных закупках:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Ранее не устраненные нарушения, выявленные органами государственных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доходов в отношении аудируемого субъекта по результатам камерального</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контроля и принятые меры по их устранению в ходе аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Движение денежных средств по кассе, банковским счетам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и контрольно-кассовым машинам с фискальной памятью аудируемого субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(№ счета, валюта счета, обороты, сальдо на начало и на конец календарного года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Результаты направленных запросов по контрагентам аудируемого субъекта</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в ходе аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Результаты направленных запросов уполномоченным органам и организациям</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о наличии объектов налогообложения и объектов связанных с налогообложением</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аудируемого субъекта в ходе аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Информация по экспортно-импортным операциям аудируемого субъекта</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в ходе аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО, наименование участника внешнеэкономической деятельности, общая сумма</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таможенной стоимости (количество объектов) за соответствующие налоговые</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>периоды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Информация о наличии операции аудируемого субъекта со лжепредприятиями,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о сделках признанных судом совершенным субъектом без намерения осуществления</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предпринимательской деятельности, расходов по сделке, признанной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недействительной, об операциях с контрагентами, регистрация которых признана</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>судом недействительной, сведения об операциях с контрагентами, признанные</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бездействующими:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО индивидуального предпринимателя, наименование юридического лица,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН/БИН, №, даты судебных актов, признания бездействующих налогоплательщиков</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и суммы операции по контрагентам).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Информация о дебиторской и кредиторской задолженности аудируемого субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО физического лица, индивидуального предпринимателя, наименование</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица, ИИН/БИН, обороты, сальдо на начало и на конец</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствующих периодов).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Сведения о перемене лиц и прекращении обязательств в договорах и сделках</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(цессии, уступках требований, взаимозачете, зачет встречных требований, прощение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>долга, отступное, новация, прекращение обязательства невозможностью исполнения,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и так далее) аудируемого субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Сведения по операциям с нерезидентами аудируемого субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО, наименование нерезидентов, налоговые периоды, код вида доходов, номер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и дата договора (контракта), сумма начисленных и выплаченных доходов).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Сведения о взаимосвязанных сторонах аудируемого субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО физического лица, индивидуального предпринимателя, наименование</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица, ИИН/БИН).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Сведения о представлении аудируемым субъектом дополнительной налоговой</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отчетности с изменениями и дополнениями за период, по которому срок исковой</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>давности истекает менее чем через один календарный год, в части начисления и (или)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пересмотра исчисленной суммы налогов и других обязательных платежей в бюджет,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также в части переноса убытков:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Сведения, переданные аудиторской организацией в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан "О противодействии легализации (отмыванию) доходов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полученных преступным путем, и финансированию терроризма" аудируемого</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(№, дата направленного документа)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Дополнительные сведения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z75" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>поступлений от организаций нефтяного сектора (КБК______) ____ год (период с __________ по __________).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Результаты аудита по налогам Приложение № 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Корпоративный подоходный налог с юридических лиц-резидентов, за исключением</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поступлений от организаций нефтяного сектора (КБК ______) ____ год</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(период с __________ по __________).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения ______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов, в котором должны быть произведены исчисления:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доходы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Режим налогообложения: __________________________________________.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="161"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование доходов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расходы (вычеты):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Расходы (вычеты):</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="163"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование расходов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перенесенные убытки и корректировки:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Перенесенные убытки и корректировки:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="165"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование убытков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет налогооблагаемого дохода:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Расчет налогооблагаемого дохода:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="167"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование статьи расчета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="168"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Совокупный годовой доход после корректировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="169"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего вычетов (по расходам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="170"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего перенесенные убытки и корректировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="171"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налогооблагаемый доход (с учетом корректировки)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="172"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Убыток (с учетом корректировки и перенесенных убытков)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="173"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставка налога, в %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="174"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего исчислено налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="175"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Льгота по налогу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="176"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего исчислено налога по льготе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="177"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переплата по лицевому счету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z276" w:id="178"/>
-[...9 lines deleted...]
-      Расхождения:______________________________________________________ </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения:____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов и убытков:_______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов и убытков в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...194 lines deleted...]
-    <w:bookmarkStart w:name="z285" w:id="187"/>
+    <w:bookmarkStart w:name="z81" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Приложение № 2</w:t>
+        <w:t xml:space="preserve"> Приложение № 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z286" w:id="188"/>
-[...9 lines deleted...]
-      Индивидуальный подоходный налог с доходов, не облагаемых у источника выплаты </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный подоходный налог с доходов, не облагаемых у источника</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выплаты (КБК ________) _______ год (период с ________ по __________).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения: ________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов в котором должны быть исчисления</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доходы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="192"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование доходов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудиторского заключения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расходы (вычеты):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Расходы (вычеты):</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z303" w:id="194"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование расходов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудиторского заключения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перенесенные убытки и корректировки:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Перенесенные убытки и корректировки:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="196"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование убытков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудиторского заключения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z328" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Необлагаемые обороты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Необлагаемые обороты:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="198"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование оборотов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данным аудиторского заключения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z341" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет налогооблагаемого дохода:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Расчет налогооблагаемого дохода:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="200"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование статьи расчета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудиторского заключения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z348" w:id="201"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Совокупный годовой доход после корректировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="202"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего вычетов (по расходам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z360" w:id="203"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего перенесенные убытки корректировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="204"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Необлагаемые обороты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="205"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налогооблагаемый доход (с учетом корректировки)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z378" w:id="206"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Убыток (с учетом корректировки и перенесенных убытков)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="207"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставка налога, в %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z390" w:id="208"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего исчислено налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z396" w:id="209"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Льгота по налогу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="210"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего исчислено налога по льготе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="211"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переплата по лицевому счету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z414" w:id="212"/>
-[...9 lines deleted...]
-      Расхождения:______________________________________________________  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения: _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов и убытков: __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов и убытков в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-[...194 lines deleted...]
-    <w:bookmarkStart w:name="z423" w:id="221"/>
+    <w:bookmarkStart w:name="z88" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Приложение № 3</w:t>
+        <w:t xml:space="preserve"> Приложение № 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z424" w:id="222"/>
-[...9 lines deleted...]
-      Налог на добавленную стоимость на произведенные товары, выполненные работы и </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налог на добавленную стоимость на произведенные товары, выполненные работы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и оказанные услуги на территории Республики Казахстан (КБК______) ____ год __</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квартал (период с __________ по __________).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения: _____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов, в котором должны быть произведены исчисления</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Начисления по НДС:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование начислений</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оборот по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НДС по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оборот по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НДС по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отклонение по НДС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">оказанные услуги на территории Республики Казахстан (КБК______) ____ год __ квартал </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>НДС относимый в зачет:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...92 lines deleted...]
-    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z428" w:id="226"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование НДС, относимого в зачет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Оборот по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>НДС по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Оборот по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>НДС по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение по НДС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...3343 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z550" w:id="241"/>
-[...9 lines deleted...]
-      Расхождения:_________________________________________________________  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет НДС:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения:___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов и платежей:_____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства:_________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-[...174 lines deleted...]
-    <w:bookmarkStart w:name="z558" w:id="249"/>
+    <w:bookmarkStart w:name="z92" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Приложение № 4</w:t>
+        <w:t xml:space="preserve"> Приложение № 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z559" w:id="250"/>
-[...9 lines deleted...]
-      Индивидуальный подоходный налог с доходов, облагаемых у источника выплаты </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный подоходный налог с доходов, облагаемых у источника</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выплаты (КБК ______) ______ год квартал (период с ______ по _______).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов, в котором должны быть произведены</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчисления ___________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По данным аудируемого субъекта:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество работников: __________; Фонд оплаты труда: ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По данным аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество работников: __________; Фонд оплаты труда: ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет индивидуального подоходного налога:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-[...173 lines deleted...]
-    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z567" w:id="258"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доход (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, не подлежащие налогообложению (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма ОПВ (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма ИПН (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Выплачено дохода (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доход (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Доходы, не подлежащие налогообложению (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z594" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет индивидуального подоходного налога (продолжение):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Расчет индивидуального подоходного налога (продолжение):</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z595" w:id="260"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма ОПВ (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма ИПН (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Выплачено дохода (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Расхождения по доходам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Расхождения по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Недобор (по данным аудируемого субъекта/ и данные аудита по налогам соответственно)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Перебор (по данным аудируемого субъекта/ и данные аудита по налогам соответственно)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z625" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ежемесячный расчет индивидуального подоходного налога:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Ежемесячный расчет индивидуального подоходного налога:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z626" w:id="262"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Месяц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Долг по доходам на начало периода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Долг по налогу на начало периода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Исчислен доход за период</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Исчислен налог за период</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Выплачен доход за период</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Перечислен налог за период</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z653" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ежемесячный расчет индивидуального подоходного налога (продолжение):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-            Ежемесячный расчет индивидуального подоходного налога (продолжение):</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z654" w:id="264"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Удельный вес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Исчислен налог по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Исчислен налог по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Переплата</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИТОГО</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z678" w:id="265"/>
-[...9 lines deleted...]
-      Расхождения:______________________________________________________  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения: ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства: _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z685" w:id="272"/>
+    <w:bookmarkStart w:name="z98" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Приложение № 5</w:t>
+        <w:t xml:space="preserve"> Приложение № 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z686" w:id="273"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прочие виды налогов и платежей (КБК ______) ____ год__ квартал</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(с __________ по __________).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения __________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов, в котором должны быть произведены</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчисления ______________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Единицы измерения объекта налогообложения: _______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет прочих налогов и платежей:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Прочие виды налогов и платежей (КБК ______) ____ год__ квартал (с __________ по __________).</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z691" w:id="278"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование объекта налогообложения (единица измерения объекта, ставка объекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Объект по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Налог/платеж по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Объект по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Налог/платеж по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23359,4577 +23419,5592 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z709" w:id="279"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование статьи расчета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Объект по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Налог/платеж по данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Объект по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Налог/платеж по данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Отклонение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z717" w:id="280"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исчислено налога/платежа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z725" w:id="281"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Льгота по налогу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z733" w:id="282"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исчислено налога по льготе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z741" w:id="283"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переплата по лицевому счету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z749" w:id="284"/>
-[...9 lines deleted...]
-      Расхождения:______________________________________________________  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения: ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов, платежей: _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов, платежей в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z758" w:id="293"/>
+    <w:bookmarkStart w:name="z101" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Приложение № 6</w:t>
+        <w:t xml:space="preserve"> Приложение № 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-[...371 lines deleted...]
-    <w:bookmarkStart w:name="z775" w:id="310"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                                Приложение № 7</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заполняется при отсутствии налогооблагаемой базы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Отчетный период: ______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Виды налогов и платежей (КБК): _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Действующий вид налогов и платежей: ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Режим налогообложения: ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) Орган государственных доходов, в котором должны быть произведены</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчисления (код ОГД): ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По данным аудиторского заключения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При аудите по налогам по вопросу правильности исчисления за период</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>c _____ по ______ нарушений и расхождений не установлено, в связи</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с отсутствием налогооблагаемой базы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заполняется при осуществлении безлицензионной деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Отчетный период: ______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Виды налогов и платежей (КБК): _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Действующий вид налогов и платежей: ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Режим налогообложения: ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) Орган государственных доходов, в котором должны быть произведены</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчисления (код ОГД): ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По данным аудиторского заключения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При аудите по налогам по вопросу правильности исчисления за период</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>c _____ по ______ нарушений и расхождений не установлено, в связи</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с отсутствием налогооблагаемой базы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z103" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z776" w:id="311"/>
-[...9 lines deleted...]
-      Корпоративный подоходный налог с юридических лиц-резидентов, за исключением </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приложение № 7</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">поступлений от организаций нефтяного сектора (КБК ______) (индивидуальный подоходный </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Корпоративный подоходный налог с юридических лиц-резидентов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за исключением поступлений от организаций нефтяного сектора (КБК ______)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индивидуальный подоходный налог с доходов, не облагаемых у источника</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выплаты КБК ______).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальный налог (КБК ____) ____ год __ квартал (с ______по _______).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения: _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов, в котором должны быть произведены исчисления</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет налога для субъектов малого бизнеса:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z781" w:id="316"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Статья расчета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудируемого субъекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>По данным аудита по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Расхождение (+/-)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z787" w:id="317"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доход за налоговый период</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z793" w:id="318"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставка налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z799" w:id="319"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма исчисленного налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z805" w:id="320"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма дохода, превышающая предельную сумму дохода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="321"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Среднесписочная численность работников, зарплата не менее 2-х или 2,5 кратного МРЗП</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z817" w:id="322"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Корректировка налога в сторону уменьшения от среднесписочной численности работников</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z823" w:id="323"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма налога с учетом корректировки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z829" w:id="324"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма корпоративного (индивидуального) подоходного налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z835" w:id="325"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переплата по лицевому счету КПН (ИПН)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z841" w:id="326"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма социального налога</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z847" w:id="327"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переплата по лицевому счету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z853" w:id="328"/>
-[...9 lines deleted...]
-      Расхождения:___________________________________________________  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения: ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов: _______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье: _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства: _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z860" w:id="335"/>
+    <w:bookmarkStart w:name="z106" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Приложение № 8</w:t>
+        <w:t xml:space="preserve"> Приложение № 8</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z861" w:id="336"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Виды подакцизных товаров (КБК ___): ________ год (с ______ по ______).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения _________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов, в котором должны быть произведены</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчисления: ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акциз:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Виды подакцизных товаров (КБК____):________год (с ______ по ______).</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -27937,9659 +29012,10176 @@
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z865" w:id="340"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Месяц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Ставка акциза (аудируемый субъект)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество объектов (аудируемый субъект)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма оборота (аудируемый субъект)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма акциза (аудируемый субъект)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Ставка акциза (аудит по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z883" w:id="341"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="341"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество объектов (аудит по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма оборота (аудит по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма акциза (аудит по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Исчислено</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Переплата по лицевому счету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z901" w:id="342"/>
-[...9 lines deleted...]
-      Расхождения:___________________________________________________  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения: ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье:__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства: _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z908" w:id="349"/>
+    <w:bookmarkStart w:name="z109" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Приложение № 9</w:t>
+        <w:t xml:space="preserve"> Приложение № 9</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z909" w:id="350"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налог на игорный бизнес (КБК ___) ___ год __ квартал (с ____ по ___).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим налогообложения _________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орган государственных доходов, в котором должны быть произведены</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчисления ____________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налог на игорный бизнес:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Фиксированный налог (КБК ____) ___ год __ квартал (с _____ по _____).</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="353"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z913" w:id="354"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование объекта налогообложения (единица измерения объекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Ставка по налогу на игорный бизнес (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество объектов (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма по налогу на игорный бизнес (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Ставка по налогу на игорный бизнес (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество объектов (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма по налогу на игорный бизнес (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Расхождение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...305 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...173 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                                Приложение № 10</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расчет налога на игорный бизнес:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="367"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z955" w:id="368"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="368"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование объекта налогообложения (единица измерения объекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Ставка по налогу на игорный бизнес (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество объектов (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма по налогу на игорный бизнес (данные аудируемого субъекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Ставка по налогу на игорный бизнес (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество объектов (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма по налогу на игорный бизнес (данные аудита по налогам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Расхождение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исчислено налога на игорный бизнес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...397 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z986" w:id="371"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="371"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма дополнительного платежа, подлежащего уплате в бюджет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z996" w:id="372"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="372"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Переплата по лицевому счету (КПН)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...309 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1016" w:id="374"/>
-[...9 lines deleted...]
-      Расхождения:___________________________________________________  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расхождения: ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма расхождений в тенге);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исчисленные (уменьшенные) суммы налогов: _______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего исчислено налога по статье:__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма исчисленных (уменьшенных) налогов в тенге, период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причины расхождения и основание для исчисления налогов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Доказательства: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z1023" w:id="381"/>
+    <w:bookmarkStart w:name="z113" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Приложение № 11*</w:t>
+        <w:t xml:space="preserve"> Приложение № 10*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1024" w:id="382"/>
-[...9 lines deleted...]
-      Расшифровка доходов и расходов некоммерческих организаций ______ год </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расшифровка доходов и расходов некоммерческих организаций ______ год</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(с _________ по _______).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего поступление активов, в том числе кредитов и авансов полученных:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="383"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1026" w:id="384"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="384"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Дата документа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Номер документа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Назначение платежа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование товаров, работ и услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Стоимость единицы в тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Стоимость единицы в валюте</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма в тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма в валюте</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование валюты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1050" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего поступление активов, в том числе кредитов и авансов полученных (продолжение):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Всего поступление активов, в том числе кредитов и авансов полученных (продолжение):</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1051" w:id="386"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="386"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Нерезидент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование юридического (физического) лица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Страна резидентства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Банк нерезидент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование банка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>БИК</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Вид счета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Номер счета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1075" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего расходов периода:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Всего расходов периода:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1076" w:id="388"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="388"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Дата документа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Номер документа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Назначение платежа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование товаров, работ и услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Стоимость единицы в тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Стоимость единицы в валюте</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Количество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма в тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма в валюте</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование валюты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1100" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего расходов периода (продолжение):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Всего расходов периода (продолжение):</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="390"/>
-[...383 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нерезидент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование юридического (физического) лица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Страна резидентства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банк нерезидент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование банка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИК</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вид счета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер счета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...365 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1127" w:id="391"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1128" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4. Заключение</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: Данное приложение заполняется по некоммерческим организациям.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z1129" w:id="393"/>
+    <w:bookmarkStart w:name="z119" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Заключение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По результатам аудита по налогам выявлены следующие обязательства</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по исчислению и уплате налогов и других обязательных платежей в бюджет,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчислению, удержанию, перечислению обязательных пенсионных взносов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязательных профессиональных пенсионных взносов, исчислению и уплате</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальных отчислений:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По результатам аудита по налогам выявлены следующие обязательства по исчислению и уплате налогов и других обязательных платежей в бюджет, исчислению, удержанию, перечислению обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, исчислению и уплате социальных отчислений:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1130" w:id="394"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="394"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Код налога, платежа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Вид налога, платежа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма к исчислению</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Сумма к уменьшению</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1148" w:id="395"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Информация о выявленных нарушениях по результатам аудита по налогам, и об их</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>устранении аудируемым субъектом в ходе аудита по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение к аудиторскому заключению на ____ листах.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лица, проводившие аудит по налогам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО аудиторов-исполнителей, подпись, №, дата выдачи квалификационного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельства).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиторское заключение по налогам получил (-а):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО аудируемого субъекта и (или) представителя, подпись, дата).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиторское заключение по налогам вручено аудируемому субъекту:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО должностного лица аудиторской организации, подпись, дата).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудиторское заключение по налогам отправлено аудируемому субъекту:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(документ, подтверждающий факт отправки и (или) получения, нарочно,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заказным письмом с уведомлением).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Информация о выявленных нарушениях по результатам аудита по налогам, и об их </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расшифровка аббревиатур:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КБК – код бюджетной классификации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК – банковский идентификационный номер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>МРЗП – минимальный размер заработной платы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>СГД – совокупный годовой доход;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИПН – индивидуальный подоходный налог;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КПН – корпоративный подоходный налог;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>НДС – налог на добавленную стоимость;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОПВ – обязательные пенсионные взносы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОГД – орган государственных доходов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КНН – коэффициент налоговой нагрузки;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО – фамилия, имя, отчество</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(если оно указано в документе, удостоверяющем личность);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФП – фискальная память.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-[...730 lines deleted...]
-    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>