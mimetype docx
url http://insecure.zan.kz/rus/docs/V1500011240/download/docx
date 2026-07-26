--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72684f2" w14:textId="72684f2">
+    <w:p w14:paraId="f674913" w14:textId="f674913">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,77 +77,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил постановки на учет в Министерстве иностранных дел Республики Казахстан и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранцам</w:t>
+        <w:t>Об утверждении Правил постановки на учет в Министерстве иностранных дел Республики Казахстан и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранным гражданам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра иностранных дел Республики Казахстан от 3 апреля 2015 года № 11-1-2/130. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 мая 2015 года № 11240.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -289,90 +327,152 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z151" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Утвердить прилагаемые </w:t>
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> постановки на учет в Министерстве иностранных дел Республики Казахстан и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранцам.</w:t>
+        <w:t xml:space="preserve"> постановки на учет в Министерстве иностранных дел Республики Казахстан и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранным гражданам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1018,108 +1118,110 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 3 апреля 2015 года № 11-1-2/130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила постановки на учет в Министерстве иностранных дел</w:t>
-[...35 lines deleted...]
-        <w:t>Республики Казахстан, переданными на усыновление иностранцам</w:t>
+        <w:t xml:space="preserve"> Правила постановки на учет в Министерстве иностранных дел Республики Казахстан и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранным гражданам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Постановка на учет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции приказа Министра иностранных дел РК от 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1130,866 +1232,976 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Постановка на учет в Министерстве иностранных дел Республики Казахстан (далее – Министерство) детей, являющихся гражданами Республики Казахстан, переданными на усыновление иностранцам (далее - детей), осуществляется в Министерстве до выезда детей за пределы территории Республики Казахстан.</w:t>
+      1. Постановка на учет в Министерстве иностранных дел Республики Казахстан (далее – Министерство) детей, являющихся гражданами Республики Казахстан, переданными на усыновление иностранным гражданам (далее - детей), осуществляется в Министерстве до выезда детей за пределы территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для постановки детей на учет усыновителями либо их доверенными лицами (далее – заявитель) предоставляются в Министерство следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z138" w:id="10"/>
+    <w:bookmarkStart w:name="z138" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление о постановке на учет детей, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в двух экземплярах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z139" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z139" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) персональная карточка учета детей, заполненная по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в двух экземплярах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z140" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оригинал паспорта гражданина Республики Казахстан (далее – паспорт), выданный ребенку – гражданину Республики Казахстан, переданному на усыновление иностранным гражданам (далее – ребенок);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z140" w:id="12"/>
-[...15 lines deleted...]
-      3) оригинал паспорта гражданина Республики Казахстан (далее – паспорт), выданный ребенку – гражданину Республики Казахстан, переданному на усыновление иностранцам (далее – ребенок);</w:t>
+    <w:bookmarkStart w:name="z141" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решение об оформлении документов на выезд ребенка за пределы Республики Казахстан на постоянное место жительства, выданное органами внутренних дел Республики Казахстан (для сверки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z141" w:id="13"/>
-[...15 lines deleted...]
-      4) решение об оформлении документов на выезд ребенка за пределы Республики Казахстан на постоянное место жительства, выданное органами внутренних дел Республики Казахстан (для сверки);</w:t>
+    <w:bookmarkStart w:name="z142" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы, удостоверяющие личность усыновителей (для идентификации личности и сверки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z142" w:id="14"/>
-[...15 lines deleted...]
-      5) документы, удостоверяющие личность усыновителей (для идентификации личности и сверки);</w:t>
+    <w:bookmarkStart w:name="z143" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) две цветные фотографии ребенка размером 3,5 х 4,5 сантиметров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z143" w:id="15"/>
-[...15 lines deleted...]
-      6) две цветные фотографии ребенка размером 3,5 х 4,5 сантиметров;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) свидетельство о рождении ребенка (для сверки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z144" w:id="16"/>
-[...15 lines deleted...]
-      7) свидетельство о рождении ребенка (для сверки);</w:t>
+    <w:bookmarkStart w:name="z145" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) решение суда об удовлетворении заявления иностранных граждан об усыновлении, заверенное судом (для сверки).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z145" w:id="17"/>
-[...15 lines deleted...]
-      8) решение суда об удовлетворении заявления иностранцев об усыновлении, заверенное судом (для сверки).</w:t>
+    <w:bookmarkStart w:name="z146" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги "Постановка на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление (удочерение) иностранным гражданам" (далее – государственная услуга), включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z146" w:id="18"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановка на учет детей производится в течение пяти рабочих дней со дня подачи документов, указанных в пункте 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z147" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра иностранных дел РК от 27.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="20"/>
+    <w:bookmarkStart w:name="z12" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случае предоставления неполных данных при заполнении и/или подачи неполного пакета документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, либо документов с истекшим сроком действия, прием документов для постановки на учет детей не осуществляется и заявителю выдается расписка об отказе в приеме документов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После устранения допущенных недостатков документы подаются повторно на общих основаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра иностранных дел РК от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-4/137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае предоставления заявителем полного пакета документов, указанных в пункте 2 настоящих Правил, сотрудник ответственного структурного подразделения Министерства осуществляет прием и регистрацию заявления. Документы, указанные в подпунктах 3), 4), 5), 7), 8) пункта 2 настоящих Правил, копируются в двух экземплярах для формирования дела.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После устранения допущенных недостатков документы подаются повторно на общих основаниях.</w:t>
+      Документы, указанные в подпунктах 4), 5), 7), 8) пункта 2 настоящих Правил, возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением принятия заявления на бумажном носителе является отметка на его копии о регистрации в канцелярии Министерства с указанием даты его получения, фамилии, имени и отчества (при его наличии) принимавшего лица и времени приема пакета документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник ответственного структурного подразделения Министерства в течение пяти рабочих дней со дня сдачи документов проверяет полученные документы на соответствие требованиям настоящих Правил и производит постановку детей на учет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После постановки на учет документ, указанный в подпункте 3) пункта 2 настоящих Правил, возвращается заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления основания для отказа в оказании государственной услуги услугодатель информирует услугополучателя в течение двух календарных дней о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте, способе проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель производит постановку на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление иностранным гражданам либо отказывает в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра иностранных дел РК от 23.04.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра иностранных дел РК от 27.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/497</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Отказ в оказании государственной услуги осуществляется по основаниям, указанных в пункте 9 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-1 в соответствии с приказом Министра иностранных дел РК от 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-4/137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра иностранных дел РК от 27.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/497</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="21"/>
-[...309 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="23"/>
+    <w:bookmarkStart w:name="z14" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При постановке на учет к паспорту ребенка прикрепляется вкладыш по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Во вкладыше к паспорту проставляется штамп по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2002,250 +2214,250 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с указанием порядкового номера, даты, а также места печати и подписи консульского должностного лица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия в паспорте ребенка вкладыша и штампа о постановке на учет, выезд ребенка с территории Республики Казахстан не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="24"/>
+    <w:bookmarkStart w:name="z15" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Сведения о поставленных на учет детях заносятся в журнал по учету детей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с последующим обязательным внесением в Единую информационную систему "Беркут" (далее – ЕИС "Беркут").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство ежемесячно предоставляет в уполномоченный орган в области защиты прав детей Республики Казахстан (далее – уполномоченный орган) списки детей, поставленных на учет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="25"/>
+    <w:bookmarkStart w:name="z70" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-1. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах Министерство обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом Министра иностранных дел РК от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-4/137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра иностранных дел РК от 27.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/497</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2432,228 +2644,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="27"/>
+    <w:bookmarkStart w:name="z148" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-3. Министерство, в случае внесения изменений и (или) дополнений в настоящий приказ, направляет информацию о порядке оказания государственной услуги в Единый контакт-центр в течение десяти календарных дней после регистрации в Реестре государственной регистрации нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-3 в соответствии с приказом и.о. Министра иностранных дел РК от 27.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/497</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Осуществление загранучреждениями Республики Казахстан контроля за детьми</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра иностранных дел РК от 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-4/137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="29"/>
+    <w:bookmarkStart w:name="z17" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Министерство в течение десяти рабочих дней информирует загранучреждение Республики Казахстан (далее - загранучреждение), в консульском округе которого проживает ребенок, о произведенной постановке на учет и направляет второй экземпляр документов, указанных в подпунктах 1), 2) и копии документов, указанных в подпунктах 3), 4), 5), 7), 8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2672,110 +2884,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="30"/>
+    <w:bookmarkStart w:name="z18" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. После получения информации от Министерства консульское должностное лицо загранучреждения незамедлительно производит запись в журнале по учету детей, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z19" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Консульское должностное лицо в пределах своего консульского округа осуществляет контроль за детьми до достижения ими совершеннолетия и посещает усыновителей с целью проверки условий жизни, воспитания и состояния здоровья детей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z19" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Контроль осуществляется на предмет соблюдения прав детей, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2870,146 +3082,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="32"/>
+    <w:bookmarkStart w:name="z20" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Усыновители в первые три года после вступления в законную силу решения суда об усыновлении через каждые шесть месяцев, в последующие годы – не реже одного раза в год до достижения ребенком восемнадцатилетнего возраста предоставляют в уполномоченный орган </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчеты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об условиях жизни, обучения, воспитания и о состоянии здоровья усыновленного ребенка с приложением фотографий (далее – отчет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении отчета усыновителями через загранучреждение, консульское должностное лицо загранучреждения направляет его в Министерство для последующего препровождения в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления информации о непредоставлении отчета в уполномоченный орган консульское должностное лицо запрашивает отчет у усыновителей и/или агентств по усыновлению (далее – агентство) и направляет его в Министерство. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="33"/>
+    <w:bookmarkStart w:name="z21" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случаях установления, что усыновители уклоняются от выполнения возложенных на них обязанностей родителей, злоупотребляют родительскими правами, жестоко обращаются с усыновленным ребенком, в том числе осуществляют физическое или психическое насилие над ним, покушаются на половую неприкосновенность, консульское должностное лицо незамедлительно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       информирует уполномоченный орган и Министерство; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3022,186 +3234,186 @@
         </w:rPr>
         <w:t xml:space="preserve">
       принимает меры по защите прав и интересов усыновленного ребенка в пределах, допускаемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, страны пребывания и международными договорами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="34"/>
+    <w:bookmarkStart w:name="z22" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Перемена места жительства детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра иностранных дел РК от 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-4/137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="35"/>
+    <w:bookmarkStart w:name="z23" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При перемене места жительства ребенка усыновители в течение пяти рабочих дней направляют в агентство и загранучреждение, в котором указанный ребенок состоит на учете, уведомление о перемене места жительства усыновленного ребенка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z24" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При получении уведомления о перемене места жительства ребенка в пределах одного консульского округа, консульское должностное лицо загранучреждения производит запись об изменении места жительства в журнале по учету детей с последующим обязательным внесением в ЕИС "Беркут".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z24" w:id="36"/>
-[...15 lines deleted...]
-      13. При получении уведомления о перемене места жительства ребенка в пределах одного консульского округа, консульское должностное лицо загранучреждения производит запись об изменении места жительства в журнале по учету детей с последующим обязательным внесением в ЕИС "Беркут".</w:t>
+    <w:bookmarkStart w:name="z25" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При перемене места жительства ребенка за пределами консульского округа загранучреждения консульское должностное лицо:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z25" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       производит запись в журнале по учету детей о снятии с учета с последующим обязательным внесением в ЕИС "Беркут" и информирует об этом Министерство;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3276,90 +3488,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="38"/>
+    <w:bookmarkStart w:name="z26" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Консульское должностное лицо загранучреждения, в консульский округ которого входит новое место проживания ребенка, после получения документов производит запись о постановке на учет в журнале по учету детей с последующим обязательным внесением в ЕИС "Беркут", и принимает меры, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3523,321 +3735,125 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переданными</w:t>
+              <w:t>переданными на усыновление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на усыновление иностранцам</w:t>
-[...233 lines deleted...]
-              <w:t>_________________________</w:t>
+              <w:t>иностранным гражданам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 1 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о постановке на учет детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра иностранных дел РК от 27.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4385,264 +4401,224 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам постановки</w:t>
+              <w:t>к Правилам постановки на учет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на учет в Министерстве</w:t>
+              <w:t>в Министерстве иностранных дел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранных дел</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>и осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>загранучреждениями</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и осуществления</w:t>
+              <w:t>контроля за детьми,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>загранучреждениями</w:t>
+              <w:t>являющимися гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>контроля за детьми,</w:t>
+              <w:t>переданными на усыновление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>являющимися гражданами</w:t>
-[...103 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>иностранным гражданам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 2 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Министерство иностранных дел</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4825,68 +4801,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="40"/>
+    <w:bookmarkStart w:name="z75" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Персональная карточка учета детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра иностранных дел РК от 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5397,305 +5373,278 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам постановки</w:t>
+              <w:t>к Правилам постановки на учет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на учет в Министерстве</w:t>
+              <w:t>в Министерстве иностранных дел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранных дел</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>и осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>загранучреждениями</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и осуществления</w:t>
+              <w:t>контроля за детьми,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>загранучреждениями</w:t>
+              <w:t>являющимися гражданами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>контроля за детьми,</w:t>
+              <w:t>переданными на усыновление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>являющимися гражданами</w:t>
-[...90 lines deleted...]
-              <w:t>усыновление иностранцам</w:t>
+              <w:t>иностранным гражданам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 2-1 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Постановка на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление (удочерение) иностранцам</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Постановка на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление (удочерение) иностранным гражданам"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа и.о. Министра иностранных дел РК от 27.09.2022 </w:t>
+      Сноска. Заголовок - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/497</w:t>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-1 в соответствии с приказом Министра иностранных дел РК от 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5729,51 +5678,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6312,69 +6281,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Постановка на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление иностранцам (вкладыш в паспорт), либо мотивированный отказ.</w:t>
+Постановка на учет детей, являющихся гражданами Республики Казахстан, переданных на усыновление иностранным гражданам (вкладыш в паспорт), либо мотивированный отказ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Форма предоставления результата оказания государственной услуги: бумажная.</w:t>
+              <w:t>Форма предоставления результата оказания государственной услуги: бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6724,160 +6692,153 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление о постановке на учет детей, в двух экземплярах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) персональная карточка учета детей, в двух экземплярах;</w:t>
+              <w:t>2) персональная карточка учета детей, в двух экземплярах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) оригинал паспорта гражданина Республики Казахстан, выданный ребенку - гражданину Республики Казахстан, переданному на усыновление иностранцам (далее – ребенок);</w:t>
+              <w:t>3) оригинал паспорта гражданина Республики Казахстан, выданный ребенку - гражданину Республики Казахстан, переданному на усыновление иностранным гражданам (далее – ребенок);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) решение об оформлении документов на выезд ребенка за пределы Республики Казахстан на постоянное место жительства, выданное органами внутренних дел Республики Казахстан (для сверки);</w:t>
+              <w:t>4) решение об оформлении документов на выезд ребенка за пределы Республики Казахстан на постоянное место жительства, выданное органами внутренних дел Республики Казахстан (для сверки);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5) документы, удостоверяющие личность усыновителей (удочерителей) (для идентификации личности и сверки);</w:t>
+              <w:t>5) документы, удостоверяющие личность усыновителей (удочерителей) (для идентификации личности и сверки);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-6) две цветные фотографии ребенка размером 3,5 х 4,5 сантиметров;</w:t>
+              <w:t>6) две цветные фотографии ребенка размером 3,5 х 4,5 сантиметров;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-7) свидетельство о рождении ребенка (для сверки);</w:t>
+              <w:t>7) свидетельство о рождении ребенка (для сверки);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-8) решение суда об удовлетворении заявления иностранцев об усыновлении (удочерении), заверенное судом (для сверки).</w:t>
+              <w:t>8) решение суда об удовлетворении заявления иностранных граждан об усыновлении (удочерении), заверенное судом (для сверки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7250,134 +7211,224 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам постановки на учет в</w:t>
+              <w:t>к Правилам постановки на учет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министерстве иностранных дел</w:t>
+              <w:t>в Министерстве иностранных дел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан и осуществления</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>загранучреждениями Республики Казахстан</w:t>
+              <w:t>и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>контроля за детьми, являющимися гражданами</w:t>
+              <w:t>загранучреждениями</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан, переданными на</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>усыновление иностранцам</w:t>
+              <w:t>контроля за детьми,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>являющимися гражданами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переданными на усыновление</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранным гражданам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 3 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма                 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7456,240 +7507,311 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...184 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z32" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к Правилам постановки на учет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Министерстве иностранных дел</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и осуществления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>загранучреждениями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контроля за детьми,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>являющимися гражданами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>переданными на усыновление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иностранным гражданам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      форма                 </w:t>
+      Сноска. Правый верхний угол приложения 3 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форма</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7897,129 +8019,191 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Правилам</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постановки на учет в</w:t>
+              <w:t>к Правилам постановки на учет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министерстве иностранных дел</w:t>
+              <w:t>в Министерстве иностранных дел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и осуществления загранучреждениями</w:t>
+              <w:t>и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>загранучреждениями</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контроля за детьми,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -8029,50 +8213,63 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>переданными на усыновление</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранным гражданам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8093,51 +8290,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранцам</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8178,1598 +8375,227 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z92" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Журнал по учету детей</w:t>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Журнал по учету детей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа Министра иностранных дел РК от 15.06.2021 </w:t>
+      Сноска. Приложение 5 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/237</w:t>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="43"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Комитет по охране прав детей Министерства образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z94" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет-ресурсе: https://www.gov.kz/memleket/entities/mfa/documents/details/adilet/V1500011240?lang=ru</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z95" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: 1-УД</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z96" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z97" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: _______ месяц 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z98" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих информацию: Департамент консульской службы Министерства иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z99" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: ежемесячно до 5 числа месяца, следующего за отчетным месяцем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...1365 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -9825,51 +8651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии) ребенка до усыновления</w:t>
+Фамилия, имя, отчество (при его наличии) ребенка до усыновления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9897,195 +8723,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии), гражданство родителей до усыновления</w:t>
+Фамилия, имя, отчество (при его наличии), гражданство родителей до усыновления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование, адрес учреждения, из которого произведено усыновление </w:t>
+              <w:t>
+Наименование, адрес учреждения, из которого произведено усыновление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии) ребенка после усыновления</w:t>
+Фамилия, имя, отчество (при его наличии) ребенка после усыновления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии), гражданство усыновителей</w:t>
+Фамилия, имя, отчество (при его наличии), гражданство усыновителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Место жительство усыновителей </w:t>
+              <w:t>
+Место жительство усыновителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10113,51 +8939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование органа внутренних дел, оформевшего паспорт усыновленного ребенка, № и дата выдачи паспорта</w:t>
+Наименование органа внутренних дел, оформившего паспорт усыновленного ребенка, № и дата выдачи паспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10484,224 +9310,1647 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы "Журнал по учету детей"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Индекс: 1-УД, периодичность: ежемесячная)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 1 указывается номер консульского учета ребенка, являющегося гражданином Республики Казахстан, переданного на усыновление иностранным гражданам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графе 2 указывается фамилия, имя, отчество (при его наличии) ребенка до усыновления, являющегося гражданином Республики Казахстан, переданного на усыновление иностранным гражданам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графе 3 указываются дата, место рождения ребенка, являющегося гражданином Республики Казахстан, переданного на усыновление иностранным гражданам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе 4 указывается фамилия, имя, отчество (при его наличии), гражданство родителей ребенка, являющегося гражданином Республики Казахстан, до усыновления иностранными гражданами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 5 указывается наименование, адрес учреждения, из которого произведено усыновление ребенка, являющегося гражданином Республики Казахстан, иностранными гражданами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 6 указывается фамилия, имя, отчество (при его наличии) ребенка, являющегося гражданином Республики Казахстан, после усыновления иностранными гражданами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 7 указывается фамилия, имя, отчество (при его наличии), гражданство иностранных усыновителей ребенка, являющегося гражданином Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 8 указывается место жительство иностранных усыновителей ребенка, являющегося гражданином Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 9 указывается наименование суда, вынесшего решение об усыновлении ребенка, являющегося гражданином Республики Казахстан, иностранными гражданами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 10 указывается наименование органа внутренних дел Республики Казахстан, оформившего паспорт усыновленного ребенка, являющегося гражданином Республики Казахстан, иностранными гражданами, номер и дата выдачи паспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к Правилам постановки на учет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Министерстве иностранных дел</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и осуществления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>загранучреждениями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контроля за детьми,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>являющимися гражданами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>переданными на усыновление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иностранным гражданам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 6 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал по учету детей</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование загранучреждения Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>
+№ консульского учета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
-[...90 lines deleted...]
-              <w:t>усыновление иностранцам</w:t>
+              <w:t>
+Ф.И.О. (при его наличии) ребенка до усыновления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата, место рождения ребенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии), гражданство родителей до усыновления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование, адрес учреждения, из которого произведено усыновление </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии) ребенка после усыновления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии), гражданство усыновителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Место жительство усыновителей </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование суда, вынесшего решение об усыновлении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование органа внутренних дел, оформевшего паспорт усыновленного ребенка, № и дата выдачи паспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к Правилам постановки на учет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Министерстве иностранных дел</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и осуществления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>загранучреждениями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контроля за детьми,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>являющимися гражданами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>переданными на усыновление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иностранным гражданам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол приложения 7 - в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма                 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11121,55 +11370,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11495,31 +11744,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>