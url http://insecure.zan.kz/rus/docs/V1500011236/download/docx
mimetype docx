--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcc839d" w14:textId="bcc839d">
+    <w:p w14:paraId="35cbc75" w14:textId="35cbc75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2607,492 +2607,672 @@
         </w:rPr>
         <w:t>
       Секретарь комиссии не вправе принимать участие в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комиссия по итогам заседания принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z101" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рекомендовать к поступлению на воинскую службу по контракту и назначению на должность;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z102" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рекомендовать к зачислению в резерв для поступления на воинскую службу по контракту;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z103" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отказать в приеме на воинскую службу по контракту в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил прохождения воинской службы в Вооруженных Силах, других войсках и воинских формированиях Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 25 мая 2006 года № 124.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z104" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам заседания комиссии председателем оглашается принятое решение каждому кандидату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Генерального Прокурора РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Кандидаты, рекомендованные отборочной комиссией в резерв для поступления на воинскую службу по контракту, зачисляются по категории </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>воинской должности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, соответствующей военно-учетной специальности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Рекомендации комиссии о зачислении в резерв выносятся в отношении не более трех кандидатов для каждой вакантной должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Зачисление в резерв производится приказом руководителя органа прокуратуры не позднее пяти рабочих дней со дня вынесения решения отборочной комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Срок пребывания кандидатов в резерве для поступления на воинскую службу по контракту один год со дня его зачисления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Кандидат, не явившийся на заседание комиссии по уважительным причинам (вследствие болезни, семейных и иных обстоятельств), проходит собеседование на следующем заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неявка кандидата на заключительное заседание комиссии без уважительных причин является основанием принятия решения об отказе в приеме на воинскую службу по контракту в органы прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Решение оформляется в произвольной форме в виде протокола и подписывается председателем, членами и секретарем комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В протоколе заседания указывается решение в отношении каждого кандидата. В случае наличия у члена комиссии особого мнения оно подлежит обязательному письменному изложению и прилагается к протоколу заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мероприятия по профессиональному и психологическому отбору</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кандидатов из числа граждан для поступления на воинскую службу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по контракту в органы прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Отбор кандидатов из числа граждан для поступления на воинскую службу по контракту в органы прокуратуры проводится не реже одного раза в год по мере образования вакансии по военно-учетной специальности, соответствующей воинской должности, и осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z106" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) прохождение медицинского освидетельствования;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      1) прием документов, необходимых для поступления на воинскую службу по контракту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z107" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определение соответствия уровня физической подготовки;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) прохождение медицинского освидетельствования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z108" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) определение уровня профессиональной подготовки и соответствия имеющейся военно-учетной специальности (образования) рассматриваемой для назначения воинской должности;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3) определение соответствия уровня физической подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z109" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) прохождение проверки на психологическую пригодность.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+      4) определение уровня профессиональной подготовки и соответствия имеющейся военно-учетной специальности (образования) рассматриваемой для назначения воинской должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z110" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прохождение проверки на психологическую пригодность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Генерального Прокурора РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Подразделения кадровой работы при отборе кандидатов на воинскую службу по контракту в органы прокуратуры в вопросах воинского учета, медицинского освидетельствования, прохождения проверки на психологическую пригодность взаимодействуют с местными органами военного управления (далее – МОВУ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z44" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. При допуске к отбору кандидата подразделением кадровой работы в течение трех рабочих дней выдается кандидату направление в МОВУ по месту его воинского учета (регистрации) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, документы кандидата направляются в органы национальной безопасности для проведения обязательной специальной проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выдача направлений в МОВУ производится на основании записи в Журнале учета и выдачи направлений кандидатам, поступающим на воинскую службу по контракту в органы прокуратуры (далее – Журнал) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3141,90 +3321,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче направления ему присваивается номер, который состоит из индекса структурного подразделения, порядкового номера Журнала и двух последних цифр года его выдачи (например, 6/1-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Журнал хранится в архиве органа прокуратуры и по истечению установленного срока по утвержденной номенклатуре дел подлежит уничтожению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. На основании направления подразделения кадровой работы и представленных кандидатом документов, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил прохождения воинской службы, МОВУ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оформляет личное дело кандидата;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3235,208 +3415,270 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организует медицинское освидетельствование;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет проверку на психологическую пригодность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Медицинское освидетельствование кандидата проводится в соответствии с подпунктом 12 </w:t>
-[...9 lines deleted...]
-        <w:t>статьи 8</w:t>
+      28. Медицинское освидетельствование кандидата проводится в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса о здоровье народа и системе здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Генерального Прокурора РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Результаты медицинского освидетельствования МОВУ приобщаются к личному делу кандидата и в течение пяти рабочих дней направляются в подразделение кадровой работы органа прокуратуры, выдавшего направление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z48" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Кандидат, признанный годным по состоянию здоровья к прохождению воинской службы, после получения подразделением кадровой работы личного дела из МОВУ, подлежит в течение пятнадцати рабочих дней проверке по физической подготовке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О времени и месте проведения проверки по физической подготовке кандидат извещается подразделением кадровой работы не позднее, чем за пять рабочих дней до ее начала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Проверка физической подготовки кандидата возлагается на подразделение кадровой работы и проводится в присутствии не менее трех членов отборочной комиссии (проверяющих) с участием уполномоченного должностного лица по физической подготовке (инструктора).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z50" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Проверка состояния физической подготовки проводится с учетом возрастных групп кандидатов, поступающих на воинскую службу по контракту в органы прокуратуры, по физической подготовке, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверка физической подготовки кандидата включает в себя определение уровней силовой, скоростной подготовки и выносливости в соответствии с контрольными нормативами по оценке физической подготовки для кандидатов (мужчин, женщин), поступающих на воинскую службу по контракту в органы прокуратуры, и условиями выполнения кандидатами, поступающими на воинскую службу по контракту в органы прокуратуры, упражнений по физической подготовке, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3507,70 +3749,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все назначенные для проверки упражнения выполняются кандидатом в течение одного рабочего дня и фиксируются с помощью технических средств записи, о чем предупреждается кандидат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Для выполнения упражнения предоставляется одна попытка, а в отдельных случаях (при срыве и падении) кандидату разрешается выполнить упражнение повторно. Выполнение упражнений с целью улучшения полученной оценки не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В ходе проверки упражнения выполняются в следующей последовательности - упражнения на быстроту, силовые упражнения, упражнения на выносливость. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3689,166 +3931,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "удовлетворительно" - допускается две оценки "удовлетворительно", при одной неудовлетворительной оценке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты и оценки по физической подготовке заносятся в ведомость, с которой кандидаты ознакамливаются под роспись. Ведомость с подписью кандидата приобщается к его личному делу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При соответствии кандидата требованиям по физической подготовке, определяется его уровень профессиональной подготовки и соответствие имеющейся военно-учетной специальности (образования) рассматриваемой для назначения воинской должности, которые включают в себя проведение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) компьютерного тестирования на знание законодательства Республики Казахстан и логическое мышление (далее – тестирование); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) стажировки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Тестирование кандидатов, рассматриваемых для назначения на воинские должности рядового, сержантского и офицерского составов, проводится Генеральной прокуратурой в режиме "Он-лайн" либо в зале компьютерного тестирования Генеральной прокуратуры без режима "Он-лайн" на государственном или русском языках по выбору кандидата по специально разработанным вопросам, периодически обновляемым по мере изменения законодательства, в соответствии с Программой компьютерного тестирования кандидатов, поступающих на воинскую службу по контракту в органы прокуратуры, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z54" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Подразделение кадровой работы в течение десяти рабочих дней после получения результатов проверки физической подготовки формирует список кандидатов, подлежащих тестированию, который направляется в Генеральную прокуратуру для согласования места и времени проведения тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В списке указываются следующие сведения: фамилия, имя, отчество (при его наличии) кандидата, индивидуальный идентификационный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3879,70 +4121,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделением кадровой работы Генеральной прокуратуры формируются логины и пароли для кандидатов, графики проведения тестирования, после чего направляются в подразделения кадровой работы органов прокуратуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О дате, времени и месте тестирования кандидат извещается подразделением кадровой работы не менее чем за пять рабочих дней до начала тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Объективность проведения тестирования обеспечивается стандартностью условий, времени, автоматического подсчета и содержания тестов. Процесс тестирования проводится путем применения технических средств связи с аудио-видео протоколированием, о чем предупреждается кандидат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К тестированию допускаются кандидаты, имеющие при себе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3991,91 +4233,91 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При неявке кандидата на тестирование по уважительным причинам, а также в случае неудовлетворительного самочувствия на момент проведения тестирования, о чем сообщается представителю подразделения кадровой работы до начала проведения тестирования, тестирование таких лиц проводится в другое время в течение этого дня либо в другой день, определяемый согласно графику тестирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидат, допустивший нарушения требований настоящего пункта, а равно не явившийся на тестирование по неуважительным причинам, допускается к повторному тестированию не ранее чем через шесть месяцев. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Время на выполнение тестов по программе тестирования для кандидатов, претендующих на должность офицерского состава, составляет 90 минут (120 вопросов), рядового и сержантского составов – 90 минут (90 вопросов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z96" w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пороговые значения по тесту составляют не менее 70 % правильных ответов от общего количества вопросов по нормативным правовым актам, указанным в программе тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z97" w:id="56"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4130,51 +4372,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этическому кодексу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных служащих Республики Казахстан (Правила служебной этики государственных служащих), утвержденному Указом Президента Республики Казахстан от 29 декабря 2015 года № 153 (далее - Этический кодекс), количество правильных ответов должно составлять не менее 70 % от каждого нормативного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4193,110 +4435,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:bookmarkStart w:name="z57" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        40. После завершения тестирования представитель подразделения кадровой работы ознакамливает кандидата под роспись с результатами тестирования, один экземпляр которого с подписью кандидата приобщается к его личному делу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z98" w:id="58"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z98" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты тестирования кандидата, получившего оценку не ниже пороговых значений, действительны в течение одного года со дня прохождения тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z99" w:id="59"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z99" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидат, получивший при прохождении тестирования оценку ниже пороговых значений, вправе пройти повторное тестирование, но не ранее чем по истечении одного месяца с момента предыдущего тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4315,108 +4557,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="60"/>
+    <w:bookmarkStart w:name="z58" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Кандидат, признанный пригодным по состоянию здоровья к прохождению воинской службы в органах прокуратуры, соответствующим требованиям по физической подготовке, получивший при компьютерном тестировании оценку не ниже порогового значения и результаты обязательной специальной проверки об отсутствии препятствий к поступлению на воинскую службу в органы прокуратуры, направляется в течение пяти рабочих дней со дня проведения тестирования на стажировку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделение кадровой работы определяет место и руководителя стажировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="61"/>
+    <w:bookmarkStart w:name="z59" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Срок прохождения стажировки составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) один месяц – для кандидатов на должности офицерского состава;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4427,70 +4669,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) десять рабочих дней – для кандидатов на должности рядового и сержантского состава;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) десять рабочих дней – для кандидатов, ранее проходивших службу в правоохранительных и специальных государственных органах на должностях старшего и среднего начальствующего составов, имеющих классные чины, воинские, специальные звания и (или) квалификационные классы, а также воинскую службу по контракту на воинских должностях офицерского состава, имеющих воинские звания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="62"/>
+    <w:bookmarkStart w:name="z60" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Руководитель стажировки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) разрабатывает и утверждает индивидуальный план стажировки, в соответствии с Типовым планом проведения стажировки кандидата, поступающего на воинскую службу по контракту в органы прокуратуры, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4539,70 +4781,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказывает необходимую методическую и практическую помощь в изучении вопросов, предусмотренных индивидуальным планом стажировки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) контролирует своевременное выполнение индивидуального плана стажировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="63"/>
+    <w:bookmarkStart w:name="z61" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. В период стажировки кандидат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в установленные сроки выполняет мероприятия, предусмотренные индивидуальным планом стажировки; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4705,146 +4947,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бережно относится к служебному имуществу и техническим средствам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) придерживается делового стиля в одежде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="64"/>
+    <w:bookmarkStart w:name="z62" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. По истечении срока стажировки кандидат составляет письменный отчет с отражением результатов выполнения индивидуального плана стажировки. К отчету прилагаются проекты документов, составленные кандидатом и заверенные руководителем стажировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z63" w:id="65"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z63" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. По итогам стажировки руководителем стажировки составляется характеристика на кандидата. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В характеристике дается оценка уровню теоретических знаний и навыкам практической работы, указываются моральные и деловые качества кандидата, его отношение к трудовой и исполнительской дисциплине, а также иные сведения, характеризующие личность кандидата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Материалы стажировки (отчет, характеристика) на кандидата представляются руководителем стажировки в подразделение кадровой работы не позднее трех рабочих дней со дня завершения стажировки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="66"/>
+    <w:bookmarkStart w:name="z64" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Кандидат считается непрошедшим стажировку в случаях: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) нарушения одного из требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4911,444 +5153,530 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидат, в отношении которого подан рапорт о нарушении индивидуального плана стажировки, к повторному прохождению стажировки не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсутствия кандидата по уважительным причинам по месту прохождения стажировки срок стажировки продлевается на время его отсутствия, но не более десяти рабочих дней. При неявке кандидата к месту прохождения стажировки свыше указанного срока, материалы стажировки аннулируются, возможность повторного прохождения стажировки рассматривается отборочной комиссией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="67"/>
+    <w:bookmarkStart w:name="z65" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Подразделением кадровой работы материалы стажировки приобщаются к личному делу кандидата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z66" w:id="68"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z66" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. В течение десяти рабочих дней со дня окончания стажировки кандидат направляется подразделением кадровой работы для прохождения проверки на психологическую пригодность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мероприятия по психологическому отбору проводятся соответствующим специалистом психологической службы МОВУ по месту воинского учета (регистрации) кандидата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="69"/>
+    <w:bookmarkStart w:name="z67" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. При проведении психологического отбора оцениваются уровень интеллектуального развития, психологическая пригодность к прохождению воинской службы, оперативность и гибкость мышления, коммуникабельность и другие личные качества кандидата.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      50. При проведении психологического отбора оцениваются уровень интеллектуального развития, психологическая пригодность к прохождению воинской службы, профессиональные и личные качества обследуемых кандидатов, необходимые для воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В ходе психологического отбора решаются следующие задачи:</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 – в редакции приказа Генерального Прокурора РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) выявление наличия и степени развитости навыков, соответствующих определенным должностным и функциональным компетенциям;</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="70"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-1. В отношении лиц, поступающих на воинскую службу по контракту на должности, перечень которых утвержден руководителем уполномоченного органа, проводится проверка с применением психофизиологического и полиграфологического исследований в порядке, определенном руководителем уполномоченного органа. Проведение психофизиологического и полиграфологического исследований организовывается уполномоченными органами, в структуре которых предусмотрено прохождение воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 50-1 в соответствии с приказом Генерального Прокурора РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. По результатам психологического отбора выносится одно из следующих заключений о пригодности кандидата к воинской службе по контракту на конкретных воинских должностях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z113" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "рекомендуется"; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z114" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) "рекомендуется условно"; </w:t>
-[...55 lines deleted...]
-    </w:p>
+      2) "не рекомендуется". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z115" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты определения уровня психологической пригодности к прохождению воинской службы по контракту в органах прокуратуры приобщаются к личному делу кандидата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 – в редакции приказа Генерального Прокурора РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z70" w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z70" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Решение комиссии может быть обжаловано вышестоящему органу прокуратуры (вышестоящему должностному лицу) либо в суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обжалование решения комиссии приостанавливает реализацию ее выводов в отношении кандидата до окончательного рассмотрения вопроса по существу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="73"/>
+    <w:bookmarkStart w:name="z71" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Прием на воинскую службу в органы прокуратуры из резерва для поступления на воинскую службу по контракту производится по мере образования вакансии, на основании заключений подразделений кадровой работы и по обеспечению внутренней безопасности, путем издания приказа по личному составу о заключении контракта и назначения кандидата на соответствующую воинскую должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z72" w:id="74"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z72" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Подразделение кадровой работы после издания приказа по личному составу направляет его выписку в МОВУ по месту воинского учета (регистрации) кандидата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z73" w:id="75"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z73" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Кандидаты подлежат исключению из резерва для поступления на воинскую службу по контракту по одному из следующих оснований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменного отказа в приеме на воинскую службу по контракту в органы прокуратуры, в том числе от назначения на предлагаемую воинскую должность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5888,68 +6216,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>местожительство</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="76"/>
+    <w:bookmarkStart w:name="z75" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Генерального Прокурора РК от 14.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6640,68 +6968,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование местного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военного управления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="77"/>
+    <w:bookmarkStart w:name="z77" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАПРАВЛЕНИЕ № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Генерального Прокурора РК от 14.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7339,92 +7667,92 @@
               </w:rPr>
               <w:t>и учреждения прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма               </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:bookmarkStart w:name="z79" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>учета и выдачи направлений кандидатам, поступающим на</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>воинскую службу по контракту в органы прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8305,80 +8633,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воинскую службу по контракту в органы, ведомства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и учреждения прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Возрастные группы кандидатов, поступающих на воинскую службу по</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>контракту в органы прокуратуры, по физической подготовке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9634,51 +9962,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воинскую службу по контракту в органы, ведомства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и учреждения прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Контрольные нормативы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -9687,51 +10015,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>поступающих на воинскую службу по контракту в органы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>прокуратуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -13766,51 +14094,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Контрольные нормативы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13819,51 +14147,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>поступающих на воинскую службу по контракту в органы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>прокуратуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -17606,92 +17934,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воинскую службу по контракту в органы, ведомства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и учреждения прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условия выполнения кандидатами, поступающими на воинскую службу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по контракту в органы прокуратуры, упражнений по физической</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>подготовке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Силовая подготовка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17989,51 +18317,51 @@
               </w:rPr>
               <w:t>и учреждения прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ВЕДОМОСТЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -18042,51 +18370,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кандидатами, поступающими на воинскую службу по контракту</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в органы ________________ прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19286,68 +19614,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ведомства и учреждения прокуратуры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Программа компьютерного тестирования кандидатов, поступающих на воинскую службу по контракту в органы прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Генерального Прокурора РК от 20.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20263,92 +20591,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воинскую службу по контракту в органы, ведомства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и учреждения прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой план</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>проведения стажировки кандидата, поступающего на воинскую</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>службу по контракту в органы прокуратуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21837,55 +22165,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22211,31 +22539,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>