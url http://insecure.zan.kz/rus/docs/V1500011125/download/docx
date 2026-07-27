--- v0 (2025-11-13)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21e5646" w14:textId="21e5646">
+    <w:p w14:paraId="51606b3" w14:textId="51606b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 165. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 мая 2015 года № 11125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z274" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 55-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -904,51 +980,136 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила государственной регистрации судов и прав на них (далее – Правила) разработаны в соответствии с подпунктом 55-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -963,171 +1124,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" (далее – Закон) и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок государственной регистрации судов и прав на них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила распространяются на суда, используемые в целях торгового мореплавания. Правила не распространяются на суда, плавающие под флагом Военно-Морских Сил Республики Казахстан и морских частей Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z10" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Правила распространяются на все физические и юридические лица (далее – заявитель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возраст судна – период времени, прошедший от года постройки, как он указан в документе о регистрации судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) казахстанский фрахтователь – юридическое или физическое лицо Республики Казахстан, являющееся стороной договора фрахтования, которой предоставляется судно на определенный срок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный орган – Комитет железнодорожного и водного транспорта Министерства транспорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1145,169 +1305,339 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственная регистрация судов и прав на них в Государственном судовом реестре морских судов (далее – Государственный судовой реестр), международном судовом реестре Республики Казахстан (далее – международный судовой реестр) и бербоут-чартерном реестре осуществляется Морской администрацией порта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ведение реестров морских судов Республики Казахстан (Государственный судовой реестр, международный судовой реестр и бербоут-чартерный реестр) осуществляется Морской администрацией порта на электронном носителе по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Морская администрация порта обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="18"/>
+    <w:bookmarkStart w:name="z358" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в течение трех календарных дней после государственной регистрации нормативно-правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1346,389 +1676,484 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Требования к документам, представляемым на государственную регистрацию судов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документы составляются на государственном или русском языке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) официальные иностранные документы подлежат легализации в загранучреждениях Республики Казахстан за рубежом, если иное не предусмотрено законодательством Республики Казахстан и международными договорами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К рассмотрению могут также приниматься нотариально засвидетельствованные копии документов, в отношении которых выполнены указанные требования. Если представляемые документы составлены на иностранном языке, к ним прилагается нотариально заверенный перевод на государственном или русском языке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексты документов должны быть написаны разборчиво, наименование и реквизиты юридических лиц - без сокращений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не подлежат приему на государственную регистрацию документы, имеющие подчистки либо приписки, зачеркнутые слова и иные не оговоренные в них исправления, документы, исполненные карандашом, а также документы с повреждениями, не позволяющими однозначно истолковать их содержание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z25" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о выдаче дубликата документа, удостоверяющего государственную регистрацию судна, вносятся в реестр, в котором зарегистрировано судно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае смены позывного сигнала сведения об этом вносятся в соответствующий реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок государственной регистрации судов в Государственном судовом реестре морских судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В Государственном судовом реестре подлежат регистрации морские, пассажирские, грузопассажирские, нефтеналивные, буксирные суда, плавучие буровые установки, сухогрузы, плавучие краны и суда технического флота (земснаряды и другое), а также суда, не являющиеся маломерными судами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Суда, находящиеся в собственности иностранных юридических лиц, осуществляющих деятельность в Каспийском море через филиалы, зарегистрированные в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 17 апреля 1995 года "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств" порядке, в соответствии с Соглашением о разделе продукции по Северному Каспию от 18 ноября 1997 года (подрядные компании, оператор, агенты), с возрастом судна не более пяти лет и построенные (приобретенные) для реализации Северо-Каспийского проекта, подлежат регистрации в Государственном судовом реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом требование части первой настоящего пункта о возрасте судна не распространяется на суда, ранее зарегистрированные в судовых реестрах Республики Казахстан, а также в последующем переданные собственником в собственность любому иностранному юридическому лицу, осуществляющему деятельность в Каспийском море через филиалы, зарегистрированные в установленном Законом Республики Казахстан от 17 апреля 1995 года "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств" порядке, в соответствии с Соглашением о разделе продукции по Северному Каспию от 18 ноября 1997 года (подрядные компании, оператор, агенты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При передаче судна, зарегистрированного в Государственном судовом реестре, по договору бербоут-чартера Морской администрацией порта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графу "Примечания" Государственного судового реестра на основании заявления собственника с приложением договора бербоут-чартера вносится соответствующая запись с указанием срока действия договора бербоут-чартера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графу "Наименование судовладельца и его адрес" вносятся данные фрахтователя по договору бербоут-чартера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом на судне должен находиться оригинал свидетельства о праве плавания морского судна под Государственным флагом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Для регистрации судна в Государственном судовом реестре заявитель направляет заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1743,51 +2168,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, посредством портала "электронного правительства" www.egov.kz (далее – портал) с приложением документов в соответствии с перечнем основных требований к оказанию государственной услуги "Государственная регистрация судов в Государственном судовом реестре морских судов" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – перечень основных требований к оказанию государственной услуги 1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность собственника (в отношении физических лиц) либо о государственной регистрации юридического лица-собственника (в отношении юридических лиц) получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1878,170 +2302,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Описание последовательности действий Морской администрации порта при регистрации судов в Государственном судовом реестре морских судов, перерегистрации судов в Государственном судовом реестре морских судов, исключении судов из Государственного судового реестра морских судов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z297" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z297" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) специалист канцелярии Морской администрации порта регистрирует на портале заявление и направляет его руководителю Морской администрации порта (далее – руководитель);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z298" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z298" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководитель направляет заявление для исполнения ответственному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z299" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z299" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ответственный исполнитель рассматривает документы заявителя, необходимые для оказания государственной услуги, на их полноту и соответствие требованиям, установленным настоящими Правилами, подготавливает и вносит результат оказания государственной услуги на подписание руководителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z300" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z300" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) руководитель подписывает результат оказания государственной услуги посредством электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z301" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z301" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заявитель получает результат оказания государственной услуги в своем "личном кабинете".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2059,71 +2483,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов услугодатель в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2178,51 +2678,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Внесение судна в Государственный судовой реестр удостоверяется выдачей Свидетельства о праве плавания морского судна под Государственным флагом Республики Казахстан и Свидетельства о праве собственности на судно по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2237,71 +2737,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, которые подтверждают право плавания судна под Государственным флагом Республики Казахстан и право собственности на судно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Перерегистрация судна осуществляется в случае, если судно перестает соответствовать сведениям, ранее внесенным в Государственный судовой реестр, в порядке и сроки регистрации судна в Государственном судовом реестре, установленные настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для перерегистрации судна является также использование судна, находящегося в собственности Республики Казахстан и используемого государственными органами для выполнения возложенных на них функций, в коммерческих целях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2356,70 +2856,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2586,168 +3086,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выдачи временного свидетельства на право плавания под Государственным флагом Республики Казахстан, в случае приобретения судна за границей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Выдача временного свидетельства на право плавания под Государственным флагом Республики Казахстан, в случае приобретения судна за границей осуществляется загранучреждениями Республики Казахстан (далее – загранучреждение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Судно, приобретенное за пределами Республики Казахстан, пользуется правом плавания под Государственным флагом Республики Казахстан с момента выдачи загранучреждением временного свидетельства на право плавания судна под Государственным флагом Республики Казахстан (далее – временное свидетельство) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, удостоверяющего такое право и действительного до момента государственной регистрации судна в Государственном судовом реестре, но не более одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При получении документов, требуемых для выдачи временного свидетельства, консульское должностное лицо Республики Казахстан вносит соответствующую запись в книгу учета документов. Каждая запись о выдаче временного свидетельства идентифицируется с номером регистрации. Такой номер присваивается при приеме документов и соответствует входящему номеру принятых документов. После проверки представленных документов загранучреждение выдает временное свидетельство. Копию временного свидетельства загранучреждение направляет в уполномоченный орган в течение десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Для получения временного свидетельства в электронном виде заявитель направляет заявление по форме, согласно приложению 7 к настоящим Правилам, посредством портала, для получения временного свидетельства в бумажном виде – через консульское должностное лицо Республики Казахстан с приложением документов в соответствии с перечнем основных требований к оказанию государственной услуги "Выдача временного свидетельства на право плавания под Государственным флагом Республики Казахстан, в случае приобретения судна за границей" согласно приложению 8 к настоящим Правилам (далее – перечень основных требований к оказанию государственной услуги 2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность собственника (в отношении физических лиц) либо о государственной регистрации юридического лица-собственника (в отношении юридических лиц) получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2820,130 +3414,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Консульское должностное лицо Республики Казахстан осуществляет прием и регистрацию документов в день обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае подачи заявления через портал в "личный кабинет" заявителя направляется уведомление о принятии заявления с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае подачи заявления в бумажной форме на его копии ставится отметка о принятии документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Консульское должностное лицо Республики Казахстан в течение 2 (двух) рабочих дней с момента получения документов заявителя, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении заявителем неполного пакета документов консульское должностное лицо Республики Казахстан в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2980,90 +3574,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При предоставлении заявителем полного пакета документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, консульское должностное лицо Республики Казахстан в течение трех рабочих дней рассматривает документы на соответствие требованиям настоящих Правил, при положительном заключении оформляет и направляет временное свидетельство заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований, предусмотренных в пункте 9 перечня основных требований к оказанию государственной услуги 2, консульское должностное лицо Республики Казахстан уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3156,70 +3750,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Мотивированный отказ осуществляется по основаниям в соответствии с перечнем основных требований к оказанию государственной услуги 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3238,70 +3832,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3468,329 +4062,329 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="58"/>
+    <w:bookmarkStart w:name="z275" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок государственной регистрации судов в международном судовом реестре Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z276" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z276" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В международном судовом реестре регистрируются суда, используемые для международных перевозок грузов, пассажиров и их багажа, буксировки, в том числе суда, предоставленные в пользование по бербоут-чартеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z277" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z277" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не подлежат регистрации в международном судовом реестре суда, если они зарегистрированы в реестрах судов иностранных государств и их возраст на дату подачи заявления о регистрации в международном судовом реестре превышает двадцать лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z278" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z278" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В международном судовом реестре подлежат регистрации право собственности и иные вещные права на судно (за исключением этих прав на судно, зафрахтованное по бербоут-чартеру), ограничения (обременения) этих прав, их возникновение, переход и прекращение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z279" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z279" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация в международном судовом реестре судна, в отношении права собственности и иных вещных прав на которое установлены ограничения (обременения), и исключение из указанного реестра такого судна осуществляется с согласия лица, в пользу которого установлено соответствующее ограничение (обременение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z280" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z280" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок регистрации в международном судовом реестре судна, зафрахтованного по бербоут-чартеру, не может превышать срок временного предоставления такому судну права плавания под Государственным флагом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z281" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z281" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Из международного судового реестра подлежит исключению судно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z282" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z282" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) погибшее или пропавшее без вести;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z283" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z283" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конструктивно погибшее;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z284" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z284" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утратившее качества судна в результате перестройки или любых других изменений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z285" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z285" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) переставшее соответствовать требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z286" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z286" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) с истекшим сроком действия решения о временном предоставлении права плавания под Государственным флагом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z287" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z287" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в отношении которого выявлен факт осуществления на нем деятельности в пределах территориальных вод Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z288" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z288" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Для регистрации судна в международном судовом реестре заявитель направляет заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3805,51 +4399,137 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, посредством портала с приложением документов в соответствии с перечнем основных требований к оказанию государственной услуги "Государственная регистрация судов в международном судовом реестре Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – перечень основных требований к оказанию государственной услуги 3).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 31 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность собственника (в отношении физических лиц) либо о государственной регистрации юридического лица-собственника (в отношении юридических лиц) получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4178,130 +4858,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="72"/>
+    <w:bookmarkStart w:name="z289" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Описание последовательности действий Морской администрации порта при регистрации судов в международном судовом реестре Республики Казахстан, перерегистрации судов в международном судовом реестре Республики Казахстан, исключении судов из международного судового реестра Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z302" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z302" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ответственный исполнитель рассматривает поступившие через портал заявление и документы заявителя, необходимые для оказания государственной услуги, на их соответствие требованиям, установленным настоящими Правилами, подготавливает и вносит результат оказания государственной услуги на подписание руководителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z303" w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z303" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководитель подписывает результат оказания государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z304" w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z304" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заявитель получает результат оказания государственной услуги на портале в своем "личном кабинете".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4363,71 +5043,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z290" w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов услугодатель в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4482,70 +5238,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="77"/>
+    <w:bookmarkStart w:name="z291" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4712,668 +5468,668 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="78"/>
+    <w:bookmarkStart w:name="z293" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок государственной регистрации судов в бербоут-чартерном реестре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z294" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z294" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В бербоут-чартерном реестре подлежат регистрации морские суда, зарегистрированные в реестре иностранного государства и предоставленные по бербоут-чартеру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z108" w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) казахстанскому фрахтователю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z109" w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) иностранному юридическому лицу, осуществляющему деятельность в Каспийском море через филиалы, зарегистрированные в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 17 апреля 1995 года "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств" порядке, в соответствии с Соглашением о разделе продукции по Северному Каспию от 18 ноября 1997 года (подрядные компании, оператор, агенты, субподрядчики).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Морское судно подлежит регистрации в бербоут-чартерном реестре в случае положительного решения уполномоченного органа о временном предоставлении такому судну права плавания под Государственным флагом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z111" w:id="83"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Для принятия решения о временном предоставлении права плавания под Государственным флагом Республики Казахстан судовладельцем уполномоченному органу представляются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z112" w:id="84"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление в произвольной форме с указанием индивидуального идентификационного номера / бизнес-идентификационного номера услугополучателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z113" w:id="85"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z113" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бербоут-чартерный договор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z114" w:id="86"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z114" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы, выданные компетентными властями иностранного государства, в котором судно зарегистрировано непосредственно до смены флага, подтверждающие, что право плавания под флагом такого государства приостановлено или то, что это право будет приостановлено с момента государственной регистрации судна в бербоут-чартерном реестре Республики Казахстан, согласие на временный перевод судна под Государственный флаг Республики Казахстан, а также содержащие сведения об обременении судна ипотекой и о собственнике судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z115" w:id="87"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z115" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) письменное разрешение собственника судна и залогодержателя, зарегистрированного обременения судна, на перевод судна под Государственный флаг Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z116" w:id="88"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z116" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) классификационное свидетельство или иной документ, подтверждающий техническую годность судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z117" w:id="89"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z117" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) письмо от оператора по Северо-Каспийскому проекту, подтверждающее, что судно зафрахтовано для реализации Северо-Каспийского проекта (для судов, зафрахтованных лицами, указанными в подпункте 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z118" w:id="90"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z118" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мерительное свидетельство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z119" w:id="91"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z119" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Рассмотрение документов уполномоченным органом осуществляется десять рабочих дней, по итогам рассмотрения судовладельцу выдается решение о временном предоставлении права плавания под Государственным флагом Республики Казахстан либо отказывается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z120" w:id="92"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z120" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличия оснований, указывающих на несоответствие судна требованиям безопасности мореплавания, установленных законодательством Республики Казахстан в области торгового мореплавания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z121" w:id="93"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z121" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при фрахтовании судна, лицами, предусмотренными подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не для целей реализации Северо-Каспийского проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z122" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z122" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) превышения возраста судна свыше двадцати лет, за исключением судов подлежащих продлению срока регистрации в бербоут-чартерном реестре, специализированных судов отсутствующих в составе казахстанского флота, а также судов, прошедших процедуру реновации, модернизации и переоборудования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z123" w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z123" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Продление срока регистрации судна в бербоут-чартерном реестре осуществляется в упрощенном порядке с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z124" w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z124" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление от судовладельца в произвольной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z125" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z125" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документы, выданные компетентными властями иностранного государства, в котором судно зарегистрировано непосредственно до смены флага, подтверждающие, что право плавания под флагом такого государства приостановлено или то, что это право будет приостановлено с момента государственной регистрации судна в бербоут-чартерном реестре Республики Казахстан, согласие на временный перевод судна под Государственный флаг Республики Казахстан, а также содержащие сведения об обременении судна ипотекой и о собственнике судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z126" w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z126" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Из бербоут-чартерного реестра подлежит исключению судно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z267" w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z267" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) погибшее или пропавшее без вести;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z268" w:id="100"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z268" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конструктивно погибшее;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z269" w:id="101"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z269" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утратившее качества судна в результате перестройки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z270" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z270" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) переставшее соответствовать требованиям, предусмотренным пунктом 5 статьи 11 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z271" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z271" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в отношении которого истек срок действия решения уполномоченного органа о временном предоставлении права плавания под Государственным флагом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z272" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z272" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключение судна из бербоут-чартерного реестра осуществляется на основании заявления судовладельца с указанием названия судна и причины его исключения, в порядке и сроки регистрации судна в бербоут-чартерном реестре, установленные настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z273" w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z273" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После истечения срока действия права плавания под Государственным флагом Республики Казахстан Морская администрация порта исключает судно из данного реестра на третий рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5392,90 +6148,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="106"/>
+    <w:bookmarkStart w:name="z133" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Для регистрации судна в бербоут-чартерном реестре заявитель направляет посредством портала заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 43 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность собственника (в отношении физических лиц) либо о государственной регистрации юридического лица-собственника (в отношении юридических лиц) получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5684,170 +6526,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:bookmarkStart w:name="z138" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Описание последовательности действий Морской администрации порта при регистрации морского судна в бербоут-чартерном реестре, перерегистрации морского судна в бербоут-чартерном реестре, исключении морского судна из бербоут-чартерного реестра:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z305" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z305" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) специалист канцелярии Морской администрации порта регистрирует на портале заявление и направляет его руководителю Морской администрации порта (далее – руководитель);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z306" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z306" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководитель направляет заявление для исполнения ответственному исполнителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z307" w:id="110"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z307" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ответственный исполнитель рассматривает документы заявителя, необходимые для оказания государственной услуги, на их полноту и соответствие требованиям, установленным настоящими Правилами, подготавливает и вносит результат оказания государственной услуги на подписание руководителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z308" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z308" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) руководитель подписывает результат оказания государственной услуги посредством электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z309" w:id="112"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z309" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заявитель получает результат оказания государственной услуги в своем "личном кабинете".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5865,71 +6707,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z144" w:id="113"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 45 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Услугодатель в течение 2 (двух) рабочих дней с момента получения документов услугополучателя, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов услугодатель в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5984,70 +6902,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:bookmarkStart w:name="z145" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6214,69 +7132,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="115"/>
+    <w:bookmarkStart w:name="z149" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок государственной регистрации прав собственности на строящееся судно в реестре строящихся судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z150" w:id="116"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z150" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Для государственной регистрации прав собственности на строящееся судно в реестре строящихся судов заявитель направляет заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6291,51 +7209,137 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, посредством портала с приложением документов в соответствии с перечнем основных требований к оказанию государственной услуги "Государственная регистрация прав собственности на строящееся судно в реестре строящихся судов" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – перечень основных требований к оказанию государственной услуги 5).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 47 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность собственника (в отношении физических лиц) либо о государственной регистрации юридического лица-собственника (в отношении юридических лиц) получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6596,130 +7600,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:bookmarkStart w:name="z157" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Описание последовательности действий Морской администрации порта при регистрации прав собственности на строящееся судно в реестре строящихся судов, перерегистрации прав собственности на строящееся судно в реестре строящихся судов, исключении судна из реестра строящихся судов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z311" w:id="118"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z311" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ответственный исполнитель рассматривает поступившие через портал заявление и документы заявителя, необходимые для оказания государственной услуги, на их соответствие требованиям, установленным настоящими Правилами, подготавливает и вносит результат оказания государственной услуги на подписание руководителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z312" w:id="119"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z312" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководитель подписывает результат оказания государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z313" w:id="120"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z313" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заявитель получает результат оказания государственной услуги на портале в своем "личном кабинете".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6791,71 +7795,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z165" w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 51 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Услугодатель в течение 2 (двух) рабочих дней с момента регистрации документов услугополучателя, проверяет заявление и полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов, документов с истекшим сроком действия и/или отсутствия сведений, необходимых для оказания государственной услуги, услугодатель в срок, указанный в части первой настоящего пункта, направляет услугополучателю уведомление с указанием причин несоответствия заявления и/или пакета документов и срока их устранения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6946,70 +8026,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="122"/>
+    <w:bookmarkStart w:name="z166" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7176,346 +8256,446 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="123"/>
+    <w:bookmarkStart w:name="z170" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Перевод судна под флаг иностранного государства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z171" w:id="124"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z171" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. При предоставлении судна, находящегося на праве собственности, зарегистрированного в Государственном судовом реестре или международном судовом реестре, в пользование и владение иностранному фрахтователю по бербоут-чартеру такое судно может быть временно переведено под флаг иностранного государства на основании решения уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z172" w:id="125"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z172" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Решение о временном переводе судна под флаг иностранного государства принимает уполномоченный орган на основании следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z173" w:id="126"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z173" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявления собственника судна или уполномоченного им на то лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z174" w:id="127"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) письменное согласие залогодержателя ипотеки на перевод судна под флаг иностранного государства (при отсутствии предварительного удовлетворения держателей ипотеки судна, установленной и зарегистрированной в установленном порядке);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z175" w:id="128"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z175" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ, подтверждающий предоставление права плавания под флагом иностранного государства или то, что это право будет предоставлено в момент приостановления права плавания под Государственным флагом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z176" w:id="129"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z176" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бербоут-чартер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z177" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z177" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. При отсутствии оснований для отказа в Государственном судовом реестре или международном судовом реестре указывается дата приостановления права плавания под Государственным флагом Республики Казахстан, срок, на который допускается перевод судна под флаг иностранного государства, название государства, под флагом которого разрешено плавать судну, имя и адрес иностранного фрахтователя по бербоут-чартеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z178" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z178" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Датой приостановления права плавания под Государственным флагом Республики Казахстан считается дата регистрации в Государственном судовом реестре или международном судовом реестре. Внесение отметки в свидетельство о праве плавания морского судна под Государственным флагом Республики Казахстан производится в течение десяти рабочих дней со дня подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z179" w:id="132"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z179" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. В течение срока, на который судну приостановлено право плавания под Государственным флагом Республики Казахстан, на его борту должно находиться свидетельство о праве плавания морского судна под Государственным флагом Республики Казахстан с отметкой о том, что это право приостановлено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z180" w:id="133"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z180" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. В течение срока приостановления права плавания под Государственным флагом Республики Казахстан регистрация прав на судно, ограничений (обременений) продолжает проводиться в соответствии с настоящими Правилами в Государственном судовом реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z181" w:id="134"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z181" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. При прекращении действия бербоут-чартера или истечении срока, указанного в решении уполномоченного органа, в Государственный судовой реестр или международный судовой реестр на основании заявления собственника судна вносится соответствующая запись, и выдается новое свидетельство о праве плавания морского судна под Государственным флагом Республики Казахстан в установленном настоящими Правилами порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z182" w:id="135"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z182" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Государственная регистрация маломерных судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z183" w:id="136"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z183" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Регистрация маломерных судов производится в судовой книге территориальным подразделением уполномоченного органа в сфере внутреннего водного транспорта в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 23 января 2015 года № 51 "Об утверждении Правил государственной регистрации судна, в том числе маломерного судна, и прав на него" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 10400).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить Главой 9 в соответствии с приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7581,68 +8761,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судов и прав на них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="137"/>
+    <w:bookmarkStart w:name="z185" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестры морских судов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7682,68 +8862,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный судовой реестр морских судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9848,68 +11028,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="139"/>
+    <w:bookmarkStart w:name="z188" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Международный судовой реестр Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12033,68 +13213,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="140"/>
+    <w:bookmarkStart w:name="z189" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бербоут-чартерный реестр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13829,92 +15009,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="141"/>
+    <w:bookmarkStart w:name="z192" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на государственную регистрацию судна</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в Государственном судовом реестре морских судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер / бизнес - идентификационный номер собственника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14618,50 +15798,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14729,68 +16023,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации судов и прав на них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="142"/>
+    <w:bookmarkStart w:name="z314" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Государственная регистрация судов в Государственном судовом реестре морских судов"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16850,68 +18144,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕСПУБЛИКА КАЗАХСТАН REPUBLIC OF KAZAKHSTAN</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="143"/>
+    <w:bookmarkStart w:name="z196" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО О ПРАВЕ ПЛАВАНИЯ МОРСКОГО СУДНА ПОД ГОСУДАРСТВЕННЫМ ФЛАГОМ РЕСПУБЛИКИ КАЗАХСТАН CERTIFICATE OF THE RIGHT SEA SHIP TO SAIL UNDER THE STATE FLAG OF THE REPUBLIC OF KAZAKHSTAN</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании данных, внесенных в Государственный судовой реестр морских судов / Международный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16954,68 +18248,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(название судна) (name of ship) разрешается плавание под Государственным флагом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>This is to certify that according to the data entered into the State ship register of sea ships / International ship register of the Republic of Kazakhstan, this ship has been authorized to sail under the State flag of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="144"/>
+    <w:bookmarkStart w:name="z197" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о судне Ship's particulars</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тип _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17759,92 +19053,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="145"/>
+    <w:bookmarkStart w:name="z200" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕСПУБЛИКА КАЗАХСТАН REPUBLIС OF KAZAKHSTAN</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>СВИДЕТЕЛЬСТВО О ПРАВЕ СОБСТВЕННОСТИ НА СУДНО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CERTIFICATE OF OWNER SEA SHIP</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании данных, внесенных в Государственный судовой реестр морских судов /</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18757,68 +20051,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕСПУБЛИКА КАЗАХСТАН REPUBLIC OF KAZAKHSTAN</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="146"/>
+    <w:bookmarkStart w:name="z203" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ВРЕМЕННОЕ СВИДЕТЕЛЬСТВО НА ПРАВО ПЛАВАНИЯ СУДНА ПОД ГОСУДАРСТВЕННЫМ ФЛАГОМ РЕСПУБЛИКИ КАЗАХСТАН PROVISIONAL CERTIFICATE OF THE RIGHT SHIP TO SAIL UNDER THE STATE FLAG OF THE REPUBLIC OF KAZAKHSTAN</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании данных, внесенных в книгу учета документов под № ___ от "___"________ 20___г.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18861,68 +20155,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>This is to certify that according to the data entered into the registry of documents, this ship has been  authorized to sail under the state flag of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Свидетельство действительно до "____"____________20___г.  This Certificate is valid until</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="147"/>
+    <w:bookmarkStart w:name="z204" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о судне Ship's particulars</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тип судна___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19751,51 +21045,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="148"/>
+    <w:bookmarkStart w:name="z207" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -19804,51 +21098,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>под Государственном флагом Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в случае приобретения судна за границей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Название судна ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20076,50 +21370,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 8 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22961,92 +24369,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="149"/>
+    <w:bookmarkStart w:name="z212" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на государственную регистрацию судна</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в международном судовом реестре Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер / бизнес-  идентификационный номер услугополучателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23852,50 +25260,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23963,68 +25485,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации судов и прав на них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="150"/>
+    <w:bookmarkStart w:name="z315" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Государственная регистрация судов в международном судовом реестре Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26419,962 +27941,962 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z319" w:id="151"/>
+    <w:bookmarkStart w:name="z319" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на государственную регистрацию морского судна в бербоут-чартерном реестре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 13 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z320" w:id="152"/>
+      <w:bookmarkStart w:name="z320" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер / бизнес- идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>услугополучателя _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="153"/>
+    <w:bookmarkStart w:name="z321" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Название судна _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z322" w:id="154"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z322" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Срок действия решения на право плавания под Государственным флагом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="155"/>
+    <w:bookmarkStart w:name="z323" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наименование фрахтователя ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z324" w:id="156"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z324" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Адрес, телефон, электронная почта фрахтователя _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z325" w:id="157"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z325" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Район плавания судна ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z326" w:id="158"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z326" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Порт регистрации на период фрахтования ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z327" w:id="159"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z327" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Порт предыдущей регистрации ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z328" w:id="160"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z328" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Дата приостановления предыдущей регистрации _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z329" w:id="161"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z329" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Дата завершения приостановления предыдущей регистрации __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z330" w:id="162"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z330" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Грузоподъемность судна (если применимо) ____________________________ тонн</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z331" w:id="163"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z331" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Пассажировместимость (если применимо) ___________________________ человек</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z332" w:id="164"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z332" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тип главного двигателя судна (если применимо) _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z333" w:id="165"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z333" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Род движителей _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z334" w:id="166"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z334" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Количество винтов ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z335" w:id="167"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z335" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осадка максимальная: с грузом ________ метров, порожним __________ метров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z336" w:id="168"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z336" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Регистровая вместимость: чистая _____________ тонн, валовая__________ тонн</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z337" w:id="169"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z337" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Максимальная скорость хода: с грузом _________ узлов, порожним _____ узлов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z338" w:id="170"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z338" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Количество и вместимость спасательных шлюпок и плотов _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z339" w:id="171"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z339" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Регистрационный номер судна _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z340" w:id="172"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z340" w:id="163"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Идентификационный номер Международной морской организации (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="173"/>
+    <w:bookmarkStart w:name="z341" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Позывной сигнал (при наличии) ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z342" w:id="174"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z342" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Порт основной приписки ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z343" w:id="175"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z343" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тип судна ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z344" w:id="176"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z344" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Год и место постройки судна ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z345" w:id="177"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z345" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Материал корпуса ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z346" w:id="178"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z346" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Количество и мощность главных двигателей (при наличии) _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z347" w:id="179"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z347" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Прежнее название судна (при наличии) __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z348" w:id="180"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z348" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Вместимость танков: топливных ______, пресной воды _____, балластных ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z349" w:id="181"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z349" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Размеры судна (в метрах): длина _____________, ширина ___________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>высота надводного борта _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="182"/>
+    <w:bookmarkStart w:name="z350" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Класс судна _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z351" w:id="183"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z351" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мерительное свидетельство ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(когда, кем выдано, номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z352" w:id="184"/>
+      <w:bookmarkStart w:name="z352" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Пассажирское свидетельство (при наличии)_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(когда, кем выдано, номер, срок действия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z353" w:id="185"/>
+      <w:bookmarkStart w:name="z353" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Свидетельство о годности к плаванию (при наличии) _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(когда, кем выдано, номер, срок действия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z354" w:id="186"/>
+      <w:bookmarkStart w:name="z354" w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Классификационное свидетельство _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(когда, кем выдано, срок действия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z355" w:id="187"/>
+      <w:bookmarkStart w:name="z355" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Собственник судна _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование, адрес, по праву какого государства зарегистрирован</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27405,144 +28927,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>электронная почта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z356" w:id="188"/>
+      <w:bookmarkStart w:name="z356" w:id="179"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Обременение судна (если применимо) _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание возникновения, реквизиты документов, срок)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z357" w:id="189"/>
+      <w:bookmarkStart w:name="z357" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Подпись и данные услугополучателя _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 14 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27610,68 +29232,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации судов и прав на них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="190"/>
+    <w:bookmarkStart w:name="z316" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Государственная регистрация морского судна в бербоут-чартерном реестре"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29477,92 +31099,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="191"/>
+    <w:bookmarkStart w:name="z223" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на государственную регистрацию прав собственности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на строящееся судно в реестре строящихся судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Название судна ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29790,50 +31412,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 16 предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29901,68 +31637,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации судов и прав на них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="192"/>
+    <w:bookmarkStart w:name="z317" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Государственная регистрация прав собственности на строящееся судно в реестре строящихся судов"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 16 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31951,68 +33687,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ РЕСПУБЛИКА КАЗАХСТАН КЕМЕНІ ТЕҢІЗ КЕМЕЛЕРІНІҢ МЕМЛЕКЕТТІК КЕМЕ ТІЗІЛІМІНЕН, ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ХАЛЫҚАРАЛЫҚ КЕМЕ ТІЗІЛІМІНЕН, БЕРБОУТ-ЧАРТЕР ТІЗІЛІМІНЕН, ЖАСАЛЫП ЖАТҚАН КЕМЕЛЕР ТIЗIЛIМIНЕН ШЫҒАРУ ТУРАЛЫ КУӘЛІК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="193"/>
+    <w:bookmarkStart w:name="z227" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО ОБ ИСКЛЮЧЕНИИ СУДНА ИЗ ГОСУДАРСТВЕННОГО СУДОВОГО РЕЕСТРА МОРСКИХ СУДОВ, МЕЖДУНАРОДНОГО СУДОВОГО РЕЕСТРА РЕСПУБЛИКИ КАЗАХСТАН, БЕРБОУТ-ЧАРТЕРНОГО РЕЕСТРА, РЕЕСТРА СТРОЯЩИХСЯ СУДОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен, кеменің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32755,68 +34491,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕСПУБЛИКА КАЗАХСТАН REPUBLIC OF KAZAKHSTAN</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="194"/>
+    <w:bookmarkStart w:name="z230" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО О ВРЕМЕННОМ ПРЕДОСТАВЛЕНИИ ПРАВА ПЛАВАНИЯ ПОД ГОСУДАРСТВЕННЫМ ФЛАГОМ РЕСПУБЛИКИ КАЗАХСТАН ИНОСТРАННОМУ МОРСКОМУ СУДНУ, ЗАФРАХТОВАННОМУ НА УСЛОВИЯХ БЕРБОУТ-ЧАРТЕРА CERTIFICATE OF TEMPORARY GRANTING THE RIGHT OF FOREIGN VESSEL NAVIGATION UNDER THE STATE FLAG OF THE REPUBLIC OF KAZAKHSTAN, CHARTERED ON THE BAREBOAT BASIS</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании данных, внесенных в бербоут-чартерный реестр / Международный судовой реестр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33729,68 +35465,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ РЕСПУБЛИКА КАЗАХСТАН ЖАСАЛЫП ЖАТҚАН КЕМЕГЕ АРНАЛҒАН МЕНШІК ҚҰҚЫҒЫН МЕМЛЕКЕТТІК ТІРКЕУ ТУРАЛЫ КУӘЛІК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="195"/>
+    <w:bookmarkStart w:name="z233" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО О ГОСУДАРСТВЕННОЙ РЕГИСТРАЦИИ ПРАВ СОБСТВЕННОСТИ НА СТРОЯЩЕЕСЯ СУДНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Жасалып жатқан кемелер тізіліміне ____ ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34086,50 +35822,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Күні / Дата ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уәкілетті тұлға / Уполномоченное лицо</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>            Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложениями 20, 21, 22, 23, 24, 25, 26, 27 и 28 в соответствии с приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -34137,55 +35987,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>