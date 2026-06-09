--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81bf75e" w14:textId="81bf75e">
+    <w:p w14:paraId="0014ee6" w14:textId="0014ee6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2075,310 +2040,390 @@
         <w:t>
       2) следования транзитом по территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z74" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) временного ввоза на территорию Республики Казахстан, а также вывоза с территории Республики Казахстан нерезидентами Республики Казахстан для выгрузки и погрузки грузов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z75" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 15 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра транспорта РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 106 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Не допускается регистрация подвижного состава, впервые регистрируемого на территории Республики Казахстан, если остаточный срок службы составляет менее 60 % от назначенного срока службы с даты его постройки, за исключением подвижного состава, имеющего ограниченную номенклатуру перевозимых грузов, сезонность и узкое целевое назначение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z76" w:id="28"/>
+    <w:bookmarkStart w:name="z76" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей настоящего пункта под подвижным составом имеющий ограниченную номенклатуру перевозимых грузов, сезонность и узкое целевое назначение понимается подвижной состав:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z77" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z77" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вагон-хоппер: дозатор для горячих окатышей, для перевозки агломирата, зерновоз, цементовоз; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z78" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z78" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон-транспортер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z79" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z79" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон-платформа: универсальная со съемным оборудованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z80" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z80" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон-цистерны для перевозки: кислот, фосфора, расплавленной серы; вагон думпкар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z81" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z81" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон рефрежиратор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z82" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z82" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ледник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z83" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z83" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       термос.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z84" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z84" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Основания для перерегистрации подвижного состава являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z85" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z85" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смена места регистрации физического (в том числе индивидуального предпринимателя) и юридического лица с одного города в другой город по территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z86" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z86" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) переименование юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z87" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z87" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случаях изменения сведений подвижного состава ранее внесенным в реестр (конструктивных элементов, технических характеристик, идентификационных данных, место приписки), осуществляется государственная перерегистрация подвижного состава с подтверждающими документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2397,130 +2442,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="40"/>
+    <w:bookmarkStart w:name="z88" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Государственная перерегистрация подвижного состава не производится в случаях передачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z89" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в доверительное управление либо имущественный наем иностранному лицу для дальнейшего использования за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z90" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z90" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в доверительное управление либо имущественный наем (аренду) на срок не более девяносто календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z91" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2577,168 +2622,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="44"/>
+    <w:bookmarkStart w:name="z92" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок государственной регистрации залога подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z93" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z93" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Государственная регистрация залога подвижного состава осуществляется на равных основаниях и условиях для всех владельцев подвижного состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z94" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z94" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Регистрирующий орган для государственной регистрации залога подвижного состава ведет Государственный реестр залога движимого имущества согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и принимает меры по защите интересов залогодержателей, не допускает отчуждение заложенного подвижного состава без согласия залогодержателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z95" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Государственная регистрация залога подвижного состава является государственной услугой (далее – государственная услуга залога) для получения которой услугополучатель подает регистрирующему органу заявление через портал по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги залога, включающий результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги залога изложены в перечне основных требований к оказанию государственной услуги залога по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2885,71 +2930,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="48"/>
+    <w:bookmarkStart w:name="z106" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия ответственное структурное подразделение регистрирующего органа в указанные сроки отказывает в дальнейшем рассмотрении заявления и направляет уведомление в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью ЭЦП уполномоченного лица регистрирующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z107" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z107" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В случае представления услугополучателем полного пакета документов, регистрирующий орган в установленные сроки, предусмотренные пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3004,559 +3049,559 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – свидетельство) либо мотивированный ответ об отказе в оказании государственной услуги залога, либо дубликат свидетельства о государственной регистрации залога подвижного состава в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 10-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z108" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z108" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется в "личный кабинет" пользователя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица регистрирующего органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23-1. Услугополучатель для выдачи дубликата свидетельства о государственной регистрации залога подвижного состава направляет заявления через портал согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="51"/>
+    <w:bookmarkStart w:name="z109" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23-1. Услугополучатель для выдачи дубликата свидетельства о государственной регистрации залога подвижного состава направляет заявления через портал согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      24. Решение о государственной регистрации залога, изменений, дополнений, прекращения и выдачи дубликата свидетельства о государственной регистрации залога подвижного состава зарегистрированного залога либо отказ регистрирующим органом принимается в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О регистрации залога движимого имущества".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра транспорта РК от 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="52"/>
+    <w:bookmarkStart w:name="z110" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Решение о государственной регистрации залога, изменений, дополнений, прекращения и выдачи дубликата свидетельства о государственной регистрации залога подвижного состава зарегистрированного залога либо отказ регистрирующим органом принимается в соответствии со </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О регистрации залога движимого имущества".</w:t>
+      25. Услугополучатель для регистрации изменений, дополнений и прекращения зарегистрированного залога направляет заявления через портал согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 269</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 в редакции приказа Министра индустрии и инфраструктурного развития РК от 26.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="53"/>
+    <w:bookmarkStart w:name="z111" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      26. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3613,188 +3658,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:bookmarkStart w:name="z112" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок исключения из Государственного реестра подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z113" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z113" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Подвижной состав исключается из реестра в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z114" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z114" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) списания подвижного состава, его повреждения без восстановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z115" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ликвидации либо прекращения деятельности юридического лица либо индивидуального предпринимателя, зарегистрировавших подвижной состав;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z116" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z116" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прекращения действия документа, подтверждающего право собственности, либо договора имущественного найма (аренды), лизинга либо доверительного управления имуществом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z166" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z166" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) дублирования подвижного состава, зарегистрированного за одним физическим либо юридическим лицом в нескольких регистрирующих органах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z167" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z167" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в случае установления недостоверности и (или) недействительности представленных документов после оказания государственной услуги, оказанная государственная услуга аннулируется услогодателем на основании подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3813,70 +3858,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="62"/>
+    <w:bookmarkStart w:name="z117" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Исключение из Государственного реестра подвижного состава осуществляется по месту государственной регистрации, перерегистрации подвижного состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При исключении подвижного состава из реестра собственник и/или владелец, подают регистрирующему органу через портал заявление, акт о списании в произвольной форме подвижного состава, либо документ о повреждении и/или пропаже подвижного состава, либо договор имущественного найма (аренды), лизинга, либо документ, подтверждающий прекращение права собственности (договор купли-продажи, дарения, наследования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3913,108 +3958,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="63"/>
+    <w:bookmarkStart w:name="z118" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Регистрирующий орган вносит в реестр сведения об исключении подвижного состава и направляет соответствующее уведомление заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z119" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z119" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателей и (или) по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z120" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z120" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4387,68 +4432,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="66"/>
+    <w:bookmarkStart w:name="z126" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр подвижного состава, Государственный реестр тягового и мотор-вагонного подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7199,65 +7244,2697 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="67"/>
+    <w:bookmarkStart w:name="z127" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр специального подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инспекция транспортного контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер свидетельства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собственник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арендатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заводской номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата постройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативный срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+списан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В нерабочем состоянии ожидает</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место приписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z128" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный реестр грузового подвижного состава</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -8134,320 +10811,281 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заводской номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвентарный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата постройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативный срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего ДР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата последнего</w:t>
-            </w:r>
-[...72 lines deleted...]
-Техническое состояние</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8466,798 +11104,590 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...65 lines deleted...]
-списан</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
-            </w:r>
-[...70 lines deleted...]
-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...255 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9289,607 +11719,1048 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В нерабочем состоянии ожидает</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Годен до</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Род</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место приписки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...175 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+списан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="68"/>
+    <w:bookmarkStart w:name="z129" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Государственный реестр грузового подвижного состава</w:t>
+        <w:t xml:space="preserve"> Государственный реестр пассажирского подвижного состава</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -10766,251 +13637,253 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заводской номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвентарный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата постройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативный срок службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата последнего ДР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11072,2495 +13945,785 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КР-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КР-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КРПС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КВР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...2109 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13639,779 +14802,2822 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заводской номер</w:t>
+Дата следующего ремонта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Инвентарный номер</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Дата постройки</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В нерабочем состоянии ожидает</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Нормативный срок службы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Дата последнего ДР</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Род</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Дата последнего</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место приписки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...46 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КР-1</w:t>
+списан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z130" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КР-1) - капитальный ремонт в объеме 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КР-2) - капитальный ремонт в объеме 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КРПС) - капитальный ремонт с продлением срока службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КВР) - капитальный восстановительный ремонт</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации (перерегистрации)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава и его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залога, а также исключения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>из Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по (городу) _______________________________________________ области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии) (сведения об услугополучателе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>автоматически подтягиваются через государственную базу данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Физические лица" или государственную базу данных "Юридические лица")</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z133" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 2 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу зарегистрировать (перерегистрировать), исключить из Государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реестра (ненужное зачеркнуть) подвижной состав, принадлежащий на праве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(собственности, имущественного найма, аренды или лизинга) срок договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(по истечению срока договора подвижной состав исключается из реестра)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в количестве ___ единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>город ____________________________, улица ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес идентификационный номер: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактные телефоны (факс), _________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагается на ___ листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую Законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель ______________________/___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись руководителя) (фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации (перерегистрации)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава и его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залога, а также исключения из</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z136" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень тягового и мотор-вагонного подвижного состава, принадлежащего ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(полное наименование владельца)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арендатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заводской номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата постройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 9</w:t>
-            </w:r>
-[...286 lines deleted...]
-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14757,294 +17963,382 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата следующего ремонта</w:t>
-[...143 lines deleted...]
-Род</w:t>
+Фактический срок службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория</w:t>
+Дата последнего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место приписки</w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Депо приписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая мощность транспортного средства, в киловатт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КР-1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КР-2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15072,543 +18366,488 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 списан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...155 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 18</w:t>
-            </w:r>
-[...251 lines deleted...]
-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15788,140 +19027,134 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
-[...18 lines deleted...]
-      (КР-1) - капитальный ремонт в объеме 1</w:t>
+      Руководитель ___________________/__________________________/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (КР-2) - капитальный ремонт в объеме 2</w:t>
+        <w:t xml:space="preserve">       (подпись) (фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (КРПС) - капитальный ремонт с продлением срока службы</w:t>
+        <w:t xml:space="preserve">       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (КВР) - капитальный восстановительный ремонт</w:t>
+        <w:t xml:space="preserve">       (КР-1) - капитальный ремонт в объеме 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (КР-2) - капитальный ремонт в объеме 2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15957,927 +19190,71 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...77 lines deleted...]
-              <w:t>подвижного состава</w:t>
+              <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...168 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="71"/>
+    <w:bookmarkStart w:name="z138" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление</w:t>
-[...608 lines deleted...]
-        <w:t xml:space="preserve"> Перечень тягового и мотор-вагонного подвижного состава, принадлежащего ____________________________________</w:t>
+        <w:t xml:space="preserve"> Перечень грузового подвижного состава, принадлежащего ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16947,2382 +19324,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серия</w:t>
-[...2330 lines deleted...]
-              <w:t>
 Род вагона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21636,80 +21681,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="74"/>
+    <w:bookmarkStart w:name="z140" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень пассажирского подвижного состава и приравниваемый к нему почтовый, почтово-багажный и багажный подвижной состав, принадлежащего ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -24348,80 +24393,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="75"/>
+    <w:bookmarkStart w:name="z142" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень специального подвижного состава, принадлежащего _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -26758,80 +26803,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="76"/>
+    <w:bookmarkStart w:name="z162" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация (перерегистрация) подвижного состава"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28781,80 +28826,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="77"/>
+    <w:bookmarkStart w:name="z163" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации (перерегистрации) подвижного состава № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 07.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29473,68 +29518,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="78"/>
+    <w:bookmarkStart w:name="z147" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр залога движимого имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31409,68 +31454,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               наименование регистрирующего органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="79"/>
+    <w:bookmarkStart w:name="z149" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление № ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залогодатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31870,68 +31915,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при ее наличии): ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты заявителя (при наличии): _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="80"/>
+    <w:bookmarkStart w:name="z150" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и описание грузового и пассажирского подвижного состава, являющегося предметом залога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -32887,68 +32932,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="81"/>
+    <w:bookmarkStart w:name="z151" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и описание тягово - моторовагонного и специального подвижного состава, являющегося предметом залога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -33946,80 +33991,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="82"/>
+    <w:bookmarkStart w:name="z164" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация залога подвижного состава"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35982,68 +36027,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">подвижного состава </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="83"/>
+    <w:bookmarkStart w:name="z155" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                     Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 исключено приказом Министра индустрии и инфраструктурного развития РК от 26.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36286,68 +36331,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование услугодателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="84"/>
+    <w:bookmarkStart w:name="z158" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство  о государственной регистрации залога подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № __ от "__" _________ 20 __ год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37776,126 +37821,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="85"/>
+    <w:bookmarkStart w:name="z171" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче дубликата свидетельства о государственной регистрации залога подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10-1 в соответствии с приказом Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z172" w:id="86"/>
+      <w:bookmarkStart w:name="z172" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -38474,68 +38519,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование регистрирующего органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="87"/>
+    <w:bookmarkStart w:name="z161" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залогодатель_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39579,55 +39624,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39949,35 +39994,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>