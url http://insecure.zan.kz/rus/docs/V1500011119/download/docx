--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0014ee6" w14:textId="0014ee6">
+    <w:p w14:paraId="9465410" w14:textId="9465410">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2040,2026 +2075,2100 @@
         <w:t>
       2) следования транзитом по территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z74" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) временного ввоза на территорию Республики Казахстан, а также вывоза с территории Республики Казахстан нерезидентами Республики Казахстан для выгрузки и погрузки грузов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z83" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      15. Не допускается государственная регистрация (перерегистрация) подвижного состава, ввезенного (ввозимого) из иностранного государства и регистрируемого на территории Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1) тягового и специального подвижного состава, остаточный срок службы которого составляет менее 60 % от назначенного срока службы, исчисляемого с даты его постройки, за исключением специальной путевой техники, не производимой в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Не допускается регистрация подвижного состава, впервые регистрируемого на территории Республики Казахстан, если остаточный срок службы составляет менее 60 % от назначенного срока службы с даты его постройки, за исключением подвижного состава, имеющего ограниченную номенклатуру перевозимых грузов, сезонность и узкое целевое назначение.</w:t>
+      2) грузового и пассажирского подвижного состава, за исключением подвижного состава:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для целей настоящего пункта под подвижным составом имеющий ограниченную номенклатуру перевозимых грузов, сезонность и узкое целевое назначение понимается подвижной состав:</w:t>
+      - срок службы, не превышающего одного года с даты его постройки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z77" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      вагон-хоппер: дозатор для горячих окатышей, для перевозки агломирата, зерновоз, цементовоз; </w:t>
+        <w:t>
+      - имеющего ограниченную номенклатуру перевозимых грузов, сезонный характер эксплуатации и узкое целевое назначение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z78" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вагон-транспортер;</w:t>
+      Для целей настоящего подпункта под подвижным составом имеющий ограниченную номенклатуру перевозимых грузов, сезонность и узкое целевое назначение понимается подвижной состав:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z79" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вагон-платформа: универсальная со съемным оборудованием;</w:t>
+      вагон-хоппер: дозатор для горячих окатышей, для перевозки агломерата, цементовоз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z80" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вагон-цистерны для перевозки: кислот, фосфора, расплавленной серы; вагон думпкар;</w:t>
+      вагон-транспортер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z81" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вагон рефрежиратор;</w:t>
+      вагон-платформа: универсальная со съемным оборудованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z82" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ледник;</w:t>
+      вагон-цистерны для перевозки: кислот, фосфора, расплавленной серы, пищевого масла, пищевых продуктов и питьевой воды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z83" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      термос.</w:t>
+      вагон думпкар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z84" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Основания для перерегистрации подвижного состава являются:</w:t>
+      вагон рефрижератор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z85" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) смена места регистрации физического (в том числе индивидуального предпринимателя) и юридического лица с одного города в другой город по территории Республики Казахстан;</w:t>
+      ледник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z86" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) переименование юридического лица;</w:t>
+      термос.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z87" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в случаях изменения сведений подвижного состава ранее внесенным в реестр (конструктивных элементов, технических характеристик, идентификационных данных, место приписки), осуществляется государственная перерегистрация подвижного состава с подтверждающими документами.</w:t>
-[...160 lines deleted...]
-      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
+      Действие подпункта 2) пункта 15 настоящих Правил устанавливается до 31.12.2030 года включительно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 18 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t>№ 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Основания для перерегистрации подвижного состава являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z85" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смена места регистрации физического (в том числе индивидуального предпринимателя) и юридического лица с одного города в другой город по территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z86" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) переименование юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z87" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случаях изменения сведений подвижного состава ранее внесенным в реестр (конструктивных элементов, технических характеристик, идентификационных данных, место приписки), осуществляется государственная перерегистрация подвижного состава с подтверждающими документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок государственной регистрации залога подвижного состава</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z93" w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Государственная регистрация залога подвижного состава осуществляется на равных основаниях и условиях для всех владельцев подвижного состава.</w:t>
+      17. Государственная перерегистрация подвижного состава не производится в случаях передачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z94" w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z89" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, и принимает меры по защите интересов залогодержателей, не допускает отчуждение заложенного подвижного состава без согласия залогодержателя.</w:t>
+        <w:t>
+      1) в доверительное управление либо имущественный наем иностранному лицу для дальнейшего использования за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z95" w:id="46"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z90" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2) в доверительное управление либо имущественный наем (аренду) на срок не более девяносто календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z91" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 18 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок государственной регистрации залога подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z93" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Государственная регистрация залога подвижного состава осуществляется на равных основаниях и условиях для всех владельцев подвижного состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z94" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Регистрирующий орган для государственной регистрации залога подвижного состава ведет Государственный реестр залога движимого имущества согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и принимает меры по защите интересов залогодержателей, не допускает отчуждение заложенного подвижного состава без согласия залогодержателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z95" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       21. Государственная регистрация залога подвижного состава является государственной услугой (далее – государственная услуга залога) для получения которой услугополучатель подает регистрирующему органу заявление через портал по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги залога, включающий результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги залога изложены в перечне основных требований к оказанию государственной услуги залога по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов через портал в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги залога с указанием даты получения результата государственной услуги залога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документе, удостоверяющего личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, содержащиеся в государственных информационных системах, работник регистрирующего органа получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При обращении услугополучателя после окончания рабочего времени в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги залога осуществляется следующим рабочим днем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления после 16.00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга "Государственная регистрация (перерегистрация) подвижного состава" оказывается следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное структурное подразделение регистрирующего органа в течение 1 (одного) рабочего дня с момента получения документов проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия ответственное структурное подразделение регистрирующего органа в указанные сроки отказывает в дальнейшем рассмотрении заявления и направляет уведомление в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью ЭЦП уполномоченного лица регистрирующего органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z107" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. В случае представления услугополучателем полного пакета документов, регистрирующий орган в установленные сроки, предусмотренные пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, проверяет достоверность представленных документов, а также соответствие услугополучателя и (или) представленных документов и сведений требованиям, установленным пунктом 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. По результатам проверки оформляется свидетельство о государственной регистрации залога подвижного состава по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – свидетельство) либо мотивированный ответ об отказе в оказании государственной услуги залога, либо дубликат свидетельства о государственной регистрации залога подвижного состава в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 10-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z108" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги направляется в "личный кабинет" пользователя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица регистрирующего органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23-1. Услугополучатель для выдачи дубликата свидетельства о государственной регистрации залога подвижного состава направляет заявления через портал согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Решение о государственной регистрации залога, изменений, дополнений, прекращения и выдачи дубликата свидетельства о государственной регистрации залога подвижного состава зарегистрированного залога либо отказ регистрирующим органом принимается в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О регистрации залога движимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Услугополучатель для регистрации изменений, дополнений и прекращения зарегистрированного залога направляет заявления через портал согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 в редакции приказа Министра индустрии и инфраструктурного развития РК от 26.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-      При подаче услугополучателем всех необходимых документов через портал в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги залога с указанием даты получения результата государственной услуги залога.</w:t>
-[...71 lines deleted...]
-      Ответственное структурное подразделение регистрирующего органа в течение 1 (одного) рабочего дня с момента получения документов проверяет полноту представленных документов.</w:t>
+      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 269</w:t>
+        <w:t>      Сноска. Пункт 26 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="47"/>
+    <w:bookmarkStart w:name="z112" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок исключения из Государственного реестра подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z113" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия ответственное структурное подразделение регистрирующего органа в указанные сроки отказывает в дальнейшем рассмотрении заявления и направляет уведомление в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью ЭЦП уполномоченного лица регистрирующего органа.</w:t>
+      27. Подвижной состав исключается из реестра в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z107" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z114" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      1) списания подвижного состава, его повреждения без восстановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z108" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z115" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результат оказания государственной услуги направляется в "личный кабинет" пользователя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица регистрирующего органа.</w:t>
+      2) ликвидации либо прекращения деятельности юридического лица либо индивидуального предпринимателя, зарегистрировавших подвижной состав;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z116" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращения действия документа, подтверждающего право собственности, либо договора имущественного найма (аренды), лизинга либо доверительного управления имуществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z166" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) дублирования подвижного состава, зарегистрированного за одним физическим либо юридическим лицом в нескольких регистрирующих органах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z167" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае установления недостоверности и (или) недействительности представленных документов после оказания государственной услуги, оказанная государственная услуга аннулируется услогодателем на основании подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="50"/>
+    <w:bookmarkStart w:name="z117" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      28. Исключение из Государственного реестра подвижного состава осуществляется по месту государственной регистрации, перерегистрации подвижного состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...137 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...183 lines deleted...]
-      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
+      При исключении подвижного состава из реестра собственник и/или владелец, подают регистрирующему органу через портал заявление, акт о списании в произвольной форме подвижного состава, либо документ о повреждении и/или пропаже подвижного состава, либо договор имущественного найма (аренды), лизинга, либо документ, подтверждающий прекращение права собственности (договор купли-продажи, дарения, наследования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 26 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 07.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="54"/>
+    <w:bookmarkStart w:name="z118" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Регистрирующий орган вносит в реестр сведения об исключении подвижного состава и направляет соответствующее уведомление заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z119" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок исключения из Государственного реестра подвижного состава</w:t>
+        <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателей и (или) по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z113" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z120" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Подвижной состав исключается из реестра в случаях:</w:t>
-[...39 lines deleted...]
-      2) ликвидации либо прекращения деятельности юридического лица либо индивидуального предпринимателя, зарегистрировавших подвижной состав;</w:t>
+      30. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z116" w:id="58"/>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4432,65 +4541,14841 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="65"/>
+    <w:bookmarkStart w:name="z126" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр подвижного состава, Государственный реестр тягового и мотор-вагонного подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инспекция транспортного контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер свидетельства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собственник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арендатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая мощность транспортного средства, в кВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заводской номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата постройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативный срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В нерабочем состоянии ожидает</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место приписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+списан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z127" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный реестр специального подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инспекция транспортного контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер свидетельства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собственник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арендатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заводской номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата постройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативный срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+списан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В нерабочем состоянии ожидает</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место приписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z128" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный реестр грузового подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инспекция транспортного контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер свидетельства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собственник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арендатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заводской номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата постройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативный срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего ДР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В нерабочем состоянии ожидает</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Род</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место приписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+списан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z129" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный реестр пассажирского подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инспекция транспортного контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер свидетельства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собственник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арендатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заводской номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата постройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативный срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего ДР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КР-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КРПС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КВР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В нерабочем состоянии ожидает</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Род</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место приписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+списан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z130" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КР-1) - капитальный ремонт в объеме 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КР-2) - капитальный ремонт в объеме 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КРПС) - капитальный ремонт с продлением срока службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (КВР) - капитальный восстановительный ремонт</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации (перерегистрации)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава и его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залога, а также исключения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>из Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по (городу) _______________________________________________ области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии) (сведения об услугополучателе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>автоматически подтягиваются через государственную базу данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Физические лица" или государственную базу данных "Юридические лица")</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z133" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 2 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу зарегистрировать (перерегистрировать), исключить из Государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реестра (ненужное зачеркнуть) подвижной состав, принадлежащий на праве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(собственности, имущественного найма, аренды или лизинга) срок договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(по истечению срока договора подвижной состав исключается из реестра)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в количестве ___ единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>город ____________________________, улица ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес идентификационный номер: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактные телефоны (факс), _________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагается на ___ листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую Законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель ______________________/___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись руководителя) (фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации (перерегистрации)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава и его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залога, а также исключения из</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z136" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень тягового и мотор-вагонного подвижного состава, принадлежащего ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(полное наименование владельца)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арендатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион курсирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заводской номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвентарный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата постройки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактический срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата следующего ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Годен до</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Депо приписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая мощность транспортного средства, в киловатт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КР-1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КР-2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+годен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+списан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ___________________/__________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись) (фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (КР-1) - капитальный ремонт в объеме 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (КР-2) - капитальный ремонт в объеме 2</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень грузового подвижного состава, принадлежащего ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -4512,14826 +19397,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инспекция транспортного контроля</w:t>
-[...14774 lines deleted...]
-              <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21681,80 +21790,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="73"/>
+    <w:bookmarkStart w:name="z140" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень пассажирского подвижного состава и приравниваемый к нему почтовый, почтово-багажный и багажный подвижной состав, принадлежащего ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -24393,80 +24502,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="74"/>
+    <w:bookmarkStart w:name="z142" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень специального подвижного состава, принадлежащего _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -26803,80 +26912,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="75"/>
+    <w:bookmarkStart w:name="z162" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация (перерегистрация) подвижного состава"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28826,80 +28935,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="76"/>
+    <w:bookmarkStart w:name="z163" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации (перерегистрации) подвижного состава № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 07.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29518,68 +29627,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="77"/>
+    <w:bookmarkStart w:name="z147" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр залога движимого имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31454,68 +31563,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               наименование регистрирующего органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="78"/>
+    <w:bookmarkStart w:name="z149" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление № ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залогодатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31915,68 +32024,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при ее наличии): ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты заявителя (при наличии): _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="79"/>
+    <w:bookmarkStart w:name="z150" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и описание грузового и пассажирского подвижного состава, являющегося предметом залога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -32932,68 +33041,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="80"/>
+    <w:bookmarkStart w:name="z151" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и описание тягово - моторовагонного и специального подвижного состава, являющегося предметом залога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -33991,80 +34100,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="81"/>
+    <w:bookmarkStart w:name="z164" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация залога подвижного состава"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36027,68 +36136,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">подвижного состава </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="82"/>
+    <w:bookmarkStart w:name="z155" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                     Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 исключено приказом Министра индустрии и инфраструктурного развития РК от 26.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36331,68 +36440,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование услугодателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="83"/>
+    <w:bookmarkStart w:name="z158" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство  о государственной регистрации залога подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № __ от "__" _________ 20 __ год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37821,126 +37930,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="84"/>
+    <w:bookmarkStart w:name="z171" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче дубликата свидетельства о государственной регистрации залога подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10-1 в соответствии с приказом Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z172" w:id="85"/>
+      <w:bookmarkStart w:name="z172" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -38519,68 +38628,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование регистрирующего органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="86"/>
+    <w:bookmarkStart w:name="z161" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залогодатель_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39624,55 +39733,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39994,35 +40103,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>