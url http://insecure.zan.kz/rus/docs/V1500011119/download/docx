--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9465410" w14:textId="9465410">
+    <w:p w14:paraId="4948077" w14:textId="4948077">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1073,160 +1073,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z50" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правила государственной регистрации (перерегистрации) подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава и оказания государственной услуги "Государственная регистрация (перерегистрация) подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава" (далее - Правила) разработаны в соответствии со </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Правила государственной регистрации (перерегистрации) подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава и оказания государственной услуги "Государственная регистрация (перерегистрация) подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава" (далее - Правила) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте" (далее - Закон) и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок государственной регистрации, перерегистрации подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава и оказания государственной услуги государственной регистрации, перерегистрации подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте" (далее - Закон) и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок государственной регистрации, перерегистрации подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава и оказания государственной услуги государственной регистрации, перерегистрации подвижного состава и его залога, а также исключения из Государственного реестра подвижного состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 1 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1577,304 +1567,366 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услугополучатель, зарегистрировавшее подвижной состав, использует его со дня государственной регистрации, перерегистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z62" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Государственная регистрация (перерегистрация) подвижного состава является государственной услугой (далее – государственная услуга) для получения которой услугополучатель подает через веб-портал "электронного правительства" (далее – портал) регистрирующему органу заявление по форме согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Государственная регистрация (перерегистрация) подвижного состава является государственной услугой (далее – государственная услуга) для получения которой услугополучатель подает через веб-портал "цифрового правительства" (далее – портал) регистрирующему органу заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление) и заполняет перечень парка подвижного состава, подлежащего государственной регистрации, перерегистрации, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z173" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в перечне основных требований к оказанию государственной услуги по форме согласном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z174" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портале в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z175" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При обращении услугополучателя после окончания рабочего времени в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      При получении государственной услуги через портал, заявление в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенное одноразовым паролем, направляется через шлюз "цифрового правительства" в цифровую систему в информационной аналитической системе транспортной базы данных и мониторинга динамики безопасности перевозок (далее – ИАС ТБД) в день приема документов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z176" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Общий срок рассмотрения документов и выдача результата оказания государственной услуги 2 (два) рабочих дня.</w:t>
+      Обработка заявления осуществляется услугодателем с момента поступления заявления в ИАС ТБД.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z177" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Регистрирующий орган в течение 2 (двух) рабочих дней с момента получения документов проверяет полноту представленных документов.</w:t>
+      При обращении услугополучателя после окончания рабочего времени в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z178" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения документов, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, о государственной регистрации (перерегистрации) подвижного состава, подтверждения оплаты бюджет лицензионного сбора в случае оплаты через платежный шлюз "электронного правительства" услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      Общий срок рассмотрения документов и выдача результата оказания государственной услуги 2 (два) рабочих дня.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z179" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрирующий орган в течение 2 (двух) рабочих дней с момента получения документов проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z180" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность, справки о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, о государственной регистрации (перерегистрации) подвижного состава, подтверждения оплаты бюджет лицензионного сбора в случае оплаты через платежный шлюз "цифрового правительства" услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 07.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 560</w:t>
+        <w:t xml:space="preserve">      Пункт 10 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="20"/>
+    <w:bookmarkStart w:name="z68" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При установлении факта неполноты представленных документов и (или) документов с истекшим сроком действия регистрирующий орган в течение 2 (двух) рабочих дней с момента регистрации документов отказывает в дальнейшем рассмотрении заявления и направляет уведомление в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1893,70 +1945,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="21"/>
+    <w:bookmarkStart w:name="z69" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При представлении услугополучателем полного пакета документов, регистрирующим органом в течение 2 (двух) рабочих дней с момента регистрации документов проверяется достоверность представленных документов и соответствие услугополучателя и (или) представленных документов и сведений требованиям, установленными настоящими Правилами, и оформляется свидетельство о государственной регистрации (перерегистрации) подвижного состава по форме согласно приложению 5 к настоящим Правилам (далее – свидетельство) либо мотивированный ответ об отказе в оказании государственной услуги который направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица регистрирующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1975,2364 +2027,2402 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="22"/>
+    <w:bookmarkStart w:name="z70" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Свидетельство выдается на каждую регистрируемую единицу подвижного состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z71" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z71" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Подвижной состав не подлежит государственной регистрации, перерегистрации в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z72" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z72" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) временного ввоза на территорию Республики Казахстан нерезидентами Республики Казахстан для ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z73" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z73" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) следования транзитом по территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z74" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z74" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) временного ввоза на территорию Республики Казахстан, а также вывоза с территории Республики Казахстан нерезидентами Республики Казахстан для выгрузки и погрузки грузов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z83" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z83" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Не допускается государственная регистрация (перерегистрация) подвижного состава, ввезенного (ввозимого) из иностранного государства и регистрируемого на территории Республики Казахстан:</w:t>
-      </w:r>
-[...534 lines deleted...]
-      18. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
+      1) тягового и специального подвижного состава, остаточный срок службы которого составляет менее 60 % от назначенного срока службы, исчисляемого с даты его постройки, за исключением специальной путевой техники, не производимой в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) грузового и пассажирского подвижного состава, за исключением подвижного состава:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - срок службы, не превышающего одного года с даты его постройки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - имеющего ограниченную номенклатуру перевозимых грузов, сезонный характер эксплуатации и узкое целевое назначение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей настоящего подпункта под подвижным составом имеющий ограниченную номенклатуру перевозимых грузов, сезонность и узкое целевое назначение понимается подвижной состав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон-хоппер: дозатор для горячих окатышей, для перевозки агломерата, цементовоз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон-транспортер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон-платформа: универсальная со съемным оборудованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон-цистерны для перевозки: кислот, фосфора, расплавленной серы, пищевого масла, пищевых продуктов и питьевой воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон думпкар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон рефрижератор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ледник;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      термос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпункта 2) пункта 15 настоящих Правил устанавливается до 31.12.2030 года включительно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 18 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра транспорта РК от 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t>№ 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="36"/>
+    <w:bookmarkStart w:name="z84" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Основания для перерегистрации подвижного состава являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z85" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смена места регистрации физического (в том числе индивидуального предпринимателя) и юридического лица с одного города в другой город по территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z86" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) переименование юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z87" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случаях изменения сведений подвижного состава ранее внесенным в реестр (конструктивных элементов, технических характеристик, идентификационных данных, место приписки), осуществляется государственная перерегистрация подвижного состава с подтверждающими документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок государственной регистрации залога подвижного состава</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z93" w:id="37"/>
+    <w:bookmarkStart w:name="z88" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Государственная регистрация залога подвижного состава осуществляется на равных основаниях и условиях для всех владельцев подвижного состава.</w:t>
+      17. Государственная перерегистрация подвижного состава не производится в случаях передачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z94" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z89" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, и принимает меры по защите интересов залогодержателей, не допускает отчуждение заложенного подвижного состава без согласия залогодержателя.</w:t>
+        <w:t>
+      1) в доверительное управление либо имущественный наем иностранному лицу для дальнейшего использования за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z95" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z90" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      2) в доверительное управление либо имущественный наем (аренду) на срок не более девяносто календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z91" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Перечень основных требований к оказанию государственной услуги залога, включающий результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги залога изложены в перечне основных требований к оказанию государственной услуги залога по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z181" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При подаче услугополучателем всех необходимых документов через портал в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги залога с указанием даты получения результата государственной услуги залога.</w:t>
-[...576 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О регистрации залога движимого имущества".</w:t>
+      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору цифровой инфраструктуры "цифрового правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 269</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="45"/>
+    <w:bookmarkStart w:name="z92" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок государственной регистрации залога подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z93" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      19. Государственная регистрация залога подвижного состава осуществляется на равных основаниях и условиях для всех владельцев подвижного состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z94" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      25. Услугополучатель для регистрации изменений, дополнений и прекращения зарегистрированного залога направляет заявления через портал согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 11</w:t>
+      20. Регистрирующий орган для государственной регистрации залога подвижного состава ведет Государственный реестр залога движимого имущества согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и принимает меры по защите интересов залогодержателей, не допускает отчуждение заложенного подвижного состава без согласия залогодержателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z95" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Государственная регистрация залога подвижного состава является государственной услугой (далее – государственная услуга залога) для получения которой услугополучатель подает услугодателю посредством портала "цифрового правительства" (далее – портал) либо через канцелярию услугодателя заявление по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z182" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги залога, включающий результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги залога изложены в перечне основных требований к оказанию государственной услуги залога по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z183" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов через портал в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги залога с указанием даты получения результата государственной услуги залога.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z184" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении государственной услуги через портал, заявление в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенное одноразовым паролем, направляется через шлюз "цифрового правительства" в цифровую систему ИАС ТБД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z185" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявления осуществляется услугодателем с момента поступления заявления в ИАС ТБД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z186" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документе, удостоверяющего личность, справки о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, содержащиеся в государственных цифровых системах, работник регистрирующего органа получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z187" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При обращении услугополучателя после окончания рабочего времени в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги залога осуществляется следующим рабочим днем. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z188" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления после 16:00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга "Государственная регистрация залога подвижного состава" оказывается следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z189" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное структурное подразделение регистрирующего органа в течение 1 (одного) рабочего дня с момента получения документов проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 25 в редакции приказа Министра индустрии и инфраструктурного развития РК от 26.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 29</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="46"/>
+    <w:bookmarkStart w:name="z106" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      22. В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия ответственное структурное подразделение регистрирующего органа в указанные сроки отказывает в дальнейшем рассмотрении заявления и направляет уведомление в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью ЭЦП уполномоченного лица регистрирующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z107" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. В случае представления услугополучателем полного пакета документов, регистрирующим органом проверяется достоверность представленных документов и соответствие услугополучателя и (или) представленных документов и сведений требованиям, установленными настоящими Правилами, оказание государственной услуги через портал составляет 1 (один) рабочий день, при подаче через канцелярию со дня приема и регистрации пакета документов услугодателем общий срок рассмотрения документов и выдачи результата государственной услуги составляет 2 (два) рабочих дня и оформляется свидетельство о государственной регистрации залога подвижного состава по форме согласно приложению 10 к настоящим Правилам (далее – свидетельство), либо мотивированный ответ об отказе в оказании государственной услуги залога, либо дубликат свидетельства о государственной регистрации залога подвижного состава в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 10-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z190" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
+      День приема заявления и документов в канцелярию не входит в Срок оказания государственной услуги и ее подвидов (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23-1. Услугополучатель для выдачи дубликата свидетельства о государственной регистрации залога подвижного состава направляет заявления через портал согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Решение о государственной регистрации залога, изменений, дополнений, прекращения и выдачи дубликата свидетельства о государственной регистрации залога подвижного состава зарегистрированного залога либо отказ регистрирующим органом принимается в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О регистрации залога движимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Услугополучатель для регистрации изменений, дополнений и прекращения зарегистрированного залога направляет заявления через портал согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 в редакции приказа Министра индустрии и инфраструктурного развития РК от 26.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26. При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z191" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области транспорта в течение трех рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору цифровой инфраструктуры "цифрового правительства" и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок исключения из Государственного реестра подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z113" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Подвижной состав исключается из реестра в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z114" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) списания подвижного состава, его повреждения без восстановления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z115" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ликвидации либо прекращения деятельности юридического лица либо индивидуального предпринимателя, зарегистрировавших подвижной состав;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z116" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращения действия документа, подтверждающего право собственности, либо договора имущественного найма (аренды), лизинга либо доверительного управления имуществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z166" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) дублирования подвижного состава, зарегистрированного за одним физическим либо юридическим лицом в нескольких регистрирующих органах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z167" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае установления недостоверности и (или) недействительности представленных документов после оказания государственной услуги, оказанная государственная услуга аннулируется услогодателем на основании подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Исключение из Государственного реестра подвижного состава осуществляется по месту государственной регистрации, перерегистрации подвижного состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исключении подвижного состава из реестра собственник и/или владелец, подают регистрирующему органу через портал заявление, акт о списании в произвольной форме подвижного состава, либо документ о повреждении и/или пропаже подвижного состава, либо договор имущественного найма (аренды), лизинга, либо документ, подтверждающий прекращение права собственности (договор купли-продажи, дарения, наследования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 26 - в редакции приказа и.о. Министра транспорта РК от 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 07.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="47"/>
+    <w:bookmarkStart w:name="z118" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Регистрирующий орган вносит в реестр сведения об исключении подвижного состава и направляет соответствующее уведомление заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z119" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок исключения из Государственного реестра подвижного состава</w:t>
+        <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателей и (или) по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z113" w:id="48"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z120" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      27. Подвижной состав исключается из реестра в случаях:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z114" w:id="49"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z192" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) списания подвижного состава, его повреждения без восстановления;</w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z115" w:id="50"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z193" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ликвидации либо прекращения деятельности юридического лица либо индивидуального предпринимателя, зарегистрировавших подвижной состав;</w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z116" w:id="51"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z194" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) прекращения действия документа, подтверждающего право собственности, либо договора имущественного найма (аренды), лизинга либо доверительного управления имуществом;</w:t>
+      При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z166" w:id="52"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z195" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) дублирования подвижного состава, зарегистрированного за одним физическим либо юридическим лицом в нескольких регистрирующих органах. </w:t>
+      Жалоба услугополучателя, поступившая в адрес услугодателя непосредственно оказывающего государственную услугу, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z167" w:id="53"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z196" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) в случае установления недостоверности и (или) недействительности представленных документов после оказания государственной услуги, оказанная государственная услуга аннулируется услогодателем на основании подтверждающих документов.</w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z197" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
-[...357 lines deleted...]
-        <w:t>№ 111</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4541,68 +4631,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="58"/>
+    <w:bookmarkStart w:name="z126" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр подвижного состава, Государственный реестр тягового и мотор-вагонного подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -5562,51 +5652,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -6470,51 +6570,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -7353,68 +7463,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="59"/>
+    <w:bookmarkStart w:name="z127" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр специального подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -8269,51 +8379,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -9424,51 +9544,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -9985,68 +10115,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="60"/>
+    <w:bookmarkStart w:name="z128" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр грузового подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -10901,51 +11031,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -11809,51 +11949,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -12811,68 +12961,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="61"/>
+    <w:bookmarkStart w:name="z129" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр пассажирского подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13727,51 +13877,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14845,51 +15005,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -15942,70 +16112,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="62"/>
+    <w:bookmarkStart w:name="z130" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (КР-1) - капитальный ремонт в объеме 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16206,123 +16376,482 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по (городу) _______________________________________________ области</w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z199" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по (городу) _______________________________________________ области </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при наличии) (сведения об услугополучателе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> автоматически подтягиваются через государственную базу данных </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Физические лица" или государственную базу данных "Юридические лица")</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу зарегистрировать (перерегистрировать), исключить из Государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реестра (ненужное зачеркнуть) подвижной состав, принадлежащий на праве</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при наличии) (сведения об услугополучателе</w:t>
+        <w:t>___________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>автоматически подтягиваются через государственную базу данных</w:t>
+        <w:t>(собственности, имущественного найма, аренды или лизинга) срок договора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Физические лица" или государственную базу данных "Юридические лица")</w:t>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(по истечению срока договора подвижной состав исключается из реестра)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в количестве ___ единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>город ____________________________, улица ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес идентификационный номер: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактные телефоны (факс), _________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагается на ___ листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую Законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель ______________________/___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись руководителя) (фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16358,695 +16887,229 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации (перерегистрации)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава и его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залога, а также исключения из</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="63"/>
+    <w:bookmarkStart w:name="z136" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление</w:t>
+        <w:t xml:space="preserve"> Перечень тягового и мотор-вагонного подвижного состава, принадлежащего ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...620 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -18006,51 +18069,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -19305,80 +19378,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="65"/>
+    <w:bookmarkStart w:name="z138" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень грузового подвижного состава, принадлежащего ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -20338,51 +20411,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -21790,80 +21873,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="66"/>
+    <w:bookmarkStart w:name="z140" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень пассажирского подвижного состава и приравниваемый к нему почтовый, почтово-багажный и багажный подвижной состав, принадлежащего ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -22823,51 +22906,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -24502,80 +24595,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="67"/>
+    <w:bookmarkStart w:name="z142" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень специального подвижного состава, принадлежащего _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование владельца)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25535,51 +25628,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -26912,697 +27015,612 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="68"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z162" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 269</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Государственная регистрация (перерегистрация) подвижного состава</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Государственная регистрация (перерегистрация) подвижного состава"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование подвида государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Государственная регистрация подвижного состава;</w:t>
-[...33 lines deleted...]
-              <w:t>3) Исключение подвижного состава из Государственного реестра.</w:t>
+Территориальные органы Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Территориальные органы Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z1182" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Государственная регистрация подвижного состава;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственная перерегистрация подвижного состава;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Исключение подвижного состава из Государственного реестра.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства"</w:t>
+Веб-портал "цифрового правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27635,1051 +27653,1348 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+Электронная (частично цифровизированными)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-При государственной регистрации и перерегистрации подвижного состава выдается свидетельство о государственной регистрации (перерегистрации) подвижного состава; При исключении подвижного состава из Государственного реестра выдается уведомление об исключении из Государственного реестра подвижного состава; либо мотивированный ответ об отказе в оказании государственной услуги. Форма предоставления результата оказания государственной услуги - электронная.</w:t>
+          <w:bookmarkStart w:name="z1184" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При государственной регистрации и перерегистрации подвижного состава выдается свидетельство о государственной регистрации (перерегистрации) подвижного состава; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При исключении подвижного состава из Государственного реестра выдается уведомление об исключении из Государственного реестра подвижного состава; либо мотивированный ответ об отказе в оказании государственной услуги. Форма предоставления результата оказания государственной услуги - электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии) и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...42 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z1185" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается на платной и бесплатной основе физическим и юридическим лицам. Государственная регистрация грузового, пассажирского, специального подвижного состава осуществляется на бесплатной основе, за исключением государственной регистрации тягового, а также моторвагонного подвижного состава, оказываемой на платной основе. Регистрационный сбор оплачивается в местный бюджет по ставкам и в порядке, установленных Налоговым кодексом Республики Казахстан и составляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) за регистрацию – 0,25 месячного расчетного показателя (далее – МРП), действующего на дату оплаты сбора;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) за перерегистрацию – 0,25 МРП действующего на дату оплаты сбора. Оплата суммы сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций или через платежный шлюз электронного правительства. Адрес оказания государственной услуги размещен на интернет-ресурсе услугодателя - www.gov.kz, в подразделе "Государственные услуги" раздел Комитета автомобильного транспорта и транспортного контроля Министерства транспорта. Исключение подвижного состава из Государственного реестра осуществляется на бесплатной основе.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) за перерегистрацию – 0,25 МРП, действующего на дату оплаты сбора. Оплата суммы сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций или через платежный шлюз цифрового правительства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес оказания государственной услуги размещен на интернет-ресурсе услугодателя - www.gov.kz, в подразделе "Государственные услуги" раздел Комитета автомобильного транспорта и транспортного контроля Министерства транспорта. Исключение подвижного состава из Государственного реестра осуществляется на бесплатной основе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, справки о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ, подтверждающий оплату услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1189" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-              <w:t>При поступлении заявления после 16:00 часов, кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга "Государственная регистрация (перерегистрация) подвижного состава" оказывается следующим рабочим днем.</w:t>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) услугодателя – с понедельника по пятницу включительно, с 8.00 до 17.30 часов с перерывом на обед с 12.00 часов до 13.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прием заявления и выдача результата оказания государственной услуги осуществляется с 8.00 до 16.30 с перерывом на обед с 12.00 до 13.30 часов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В случае поступления заявления после 15.00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга оказывается следующим рабочим днем. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для инспекций транспортного контроля по городу Шымкент, Жамбылской, Северо-Казахстанской, Западно-Казахстанской, Акмолинской областям режим работы: с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием документов и выдача результата оказания государственной услуги осуществляется с 9.00 до 17.30 с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае поступления заявления после 16.00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга оказывается следующим рабочим днем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1195" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для государственной регистрации подвижного состава:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) перечень парка подвижного состава, подлежащего государственной регистрации, заполняемый в электронной форме на портале и удостоверенного ЭЦП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3) электронная копия документа, подтверждающий право собственности (в том числе наличие уведомления об исключении из Государственного реестра подвижного состава, если он был ранее зарегистрирован в органах государственной регистрации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) электронная копия технического паспорта (формуляра) завода-изготовителя на каждую единицу подвижного состава.</w:t>
-[...24 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия технического паспорта (формуляра) завода-изготовителя на каждую единицу подвижного состава. Для государственной перерегистрации подвижного состава:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) перечень парка подвижного состава, подлежащего государственной перерегистрации, заполняемый в электронной форме на портале и удостоверенного ЭЦП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронная копия документа, подтверждающий основания для перерегистрации подвижного состава.</w:t>
-[...24 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия документа, подтверждающий основания для перерегистрации подвижного состава. Для исключения подвижного состава из Государственного реестра:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) акт о списании произвольной форме подвижного состава, либо документ о повреждении и/или пропаже подвижного состава, либо договор имущественного найма (аренды), лизинга, либо документ, подтверждающий прекращение права собственности (договор купли-продажи, дарения, наследования).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, справки о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ, подтверждающий оплату услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1205" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -28696,51 +29011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28774,740 +29089,69 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг. Информацию о порядке оказания государственной услуги услугополучатель имеет возможность получить в справочной службе Единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...505 lines deleted...]
-        <w:t>подпись, фамилия, имя, отчество (при наличии)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29543,152 +29187,844 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 5 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной</w:t>
+              <w:t>государственной регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>регистрации (перерегистрации)</w:t>
+              <w:t>(перерегистрации) подвижного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подвижного состава и его</w:t>
+              <w:t>состава и его залога,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>залога, а также исключения из</w:t>
+              <w:t>а также исключения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Государственного реестра</w:t>
+              <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="70"/>
+    <w:bookmarkStart w:name="z163" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственной регистрации (перерегистрации) подвижного состава № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 07.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 560</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящее свидетельство выдано в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О железнодорожном транспорте"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование владельца, фамилия, имя, отчество (при наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер или бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ИИН/БИН) находящегося на праве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать права на подвижной состав) и подтверждает государственную регистрацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________ типа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Категории ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________ серия,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>род вагона ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заводской номер ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инвентарный номер ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>секция _______________________________ год постройки _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее свидетельство применяется во всех предусмотренных законодательством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан случаях и предъявляется вместе с документом,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющим владельца подвижного состава, подлежит замене в случае</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изменения приведенных в нем сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи "__" _________ 20 __ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должностное лицо уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись, фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регистрации (перерегистрации)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава и его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залога, а также исключения из</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z147" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр залога движимого имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30347,51 +30683,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение таблицы</w:t>
+        <w:t>продолжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -31563,68 +31909,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               наименование регистрирующего органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="71"/>
+    <w:bookmarkStart w:name="z149" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление № ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залогодатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32024,68 +32370,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при ее наличии): ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты заявителя (при наличии): _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="72"/>
+    <w:bookmarkStart w:name="z150" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и описание грузового и пассажирского подвижного состава, являющегося предметом залога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -33041,68 +33387,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="73"/>
+    <w:bookmarkStart w:name="z151" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и описание тягово - моторовагонного и специального подвижного состава, являющегося предметом залога</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -34100,565 +34446,435 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="74"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z164" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 - в редакции приказа Министра транспорта РК от 15.08.2025 </w:t>
+      Сноска. Приложение 8 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 269</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Государственная регистрация залога подвижного состава</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Государственная регистрация залога подвижного состава"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование подвида государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Государственная регистрация залога подвижного состава;</w:t>
-[...50 lines deleted...]
-              <w:t>4) Выдача дубликата свидетельства о государственной регистрации залога подвижного состава.</w:t>
+Территориальные органы Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Территориальные органы Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан</w:t>
+          <w:bookmarkStart w:name="z1212" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Государственная регистрация залога подвижного состава; 2) Государственная регистрация изменений, дополнений зарегистрированного залога; 3) Прекращение зарегистрированного залога;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Выдача дубликата свидетельства о государственной регистрации залога подвижного состава.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34686,448 +34902,471 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства"</w:t>
+Веб-портал "цифрового правительства"/ канцелярия услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-1 (один) рабочий день.</w:t>
+          <w:bookmarkStart w:name="z1213" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Через веб-портал "цифрового правительства" – 1 (один) рабочий день;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Через канцелярию услугодателя – 2 (два) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированными)/ бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1214" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При государственной регистрации, изменений, дополнений - Свидетельство о государственной регистрации залога подвижного состава или мотивированный отказ; При прекращении зарегистрированного залога - уведомление о снятии с регистрации залога или мотивированный отказ;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>При выдаче дубликата о государственной регистрации залога подвижного состава - дубликат свидетельства о государственной регистрации залога подвижного состава или мотивированный отказ.</w:t>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче дубликата о государственной регистрации залога подвижного состава - дубликат свидетельства о государственной регистрации залога подвижного состава или мотивированный отказ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35154,807 +35393,1024 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-              <w:t>Оплата суммы сбора осуществляется в безналичной форме через платежный шлюз электронного правительства. Адрес оказания государственной услуги размещен на интернет-ресурсе услугодателя - www.gov.kz, в подразделе "Государственные услуги" раздел Комитета автомобильного транспорта и транспортного контроля Министерства транспорта.</w:t>
+              <w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-              <w:t>При поступлении заявления после 16:00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга "Государственная регистрация залога подвижного состава" оказывается следующим рабочим днем.</w:t>
+          <w:bookmarkStart w:name="z1215" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) портала – прием документов осуществляется круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, выдача результатов оказания государственной услуги осуществляется следующим рабочим днем); 2) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 8:00 до 17:30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан с перерывом на обед с 12:00 часов до 13:30 часов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для инспекций транспортного контроля по городу Шымкент, Жамбылской, Северо-Казахстанской, Западно-Казахстанской, Акмолинской областям режим работы: с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При поступлении заявления после 16:00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга "Государственная регистрация залога подвижного состава" оказывается следующим рабочим днем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1217" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Для государственной регистрации залога подвижного состава:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...41 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление о регистрации залога согласно приложению 7 к настоящим Правилам, удостоверенного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Для государственной регистрации изменений, дополнений и прекращения зарегистрированного залога:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- заявление о внесении, изменений и дополнений по форме, согласно </w:t>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление о внесении, изменений и дополнений по форме, согласно приложению 11 к настоящим Правилам, удостоверенного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Для выдачи дубликата свидетельства о государственной регистрации залога подвижного состава:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- заявление о выдаче дубликата согласно </w:t>
-[...53 lines deleted...]
-              <w:t>Сведения о документе, удостоверяющего личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, содержащиеся в государственных информационных системах, работник регистрирующего органа получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление о выдаче дубликата согласно приложению 10–1 к настоящим Правилам, удостоверенного ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При направлении заявления посредством портала оплата в бюджет сбора за государственную регистрацию залога подвижного состава, изменения, дополнения, выдача дубликата свидетельства о государственной регистрации залога подвижного состава и прекращение движимого имущества осуществляется через платежный шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документе, удостоверяющего личность, справки о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, содержащиеся в государственных цифровых системах, работник регистрирующего органа получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Для государственной регистрации залога подвижного состава:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление о регистрации залога согласно приложению 7 к настоящим Правилам, удостоверенного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Для государственной регистрации изменений, дополнений и прекращения зарегистрированного залога:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление о внесении, изменений и дополнений по форме, согласно приложению 11 к настоящим Правилам, удостоверенного ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Для выдачи дубликата свидетельства о государственной регистрации залога подвижного состава:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- заявление о выдаче дубликата согласно приложению 10-1 к настоящим Правилам, удостоверенного ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При направлении заявления посредством портала оплата в бюджет сбора за государственную регистрацию залога подвижного состава, изменения, дополнения, выдача дубликата свидетельства о государственной регистрации залога подвижного состава и прекращение движимого имущества осуществляется через платежный шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документе, удостоверяющего личность, справки о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, содержащиеся в государственных цифровых системах, работник регистрирующего органа получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче заявлений через канцелярию услугодателя предоставляется заявление заявление о регистрации залога согласно приложению 7 к настоящим Правилам, заявление о внесении, изменений и дополнений по форме, согласно приложению 11 к настоящим Правилам, заявление о выдаче дубликата согласно приложению 10-1 к настоящим Правилам подписанное сторонами сделки, с указанием сведений об условии залога, а также документ, удостоверяющий личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, а также представитель лица - документ, подтверждающий его полномочия, а также документ, удостоверяющий личность представителя лица.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1233" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35988,252 +36444,69 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается через портал при условии наличия у услугополучателя электронной цифровой подписи. Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг. Информацию о порядке оказания государственной услуги также можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...147 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36269,50 +36542,254 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной регистрации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(перерегистрации) подвижного состава и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>его залога, а также исключения из</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">подвижного состава </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z155" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 исключено приказом Министра индустрии и инфраструктурного развития РК от 26.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -36440,68 +36917,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование услугодателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="76"/>
+    <w:bookmarkStart w:name="z158" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство  о государственной регистрации залога подвижного состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № __ от "__" _________ 20 __ год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37009,62 +37486,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зарегистрирован залог, право залогодержателя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -37708,720 +38187,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из Государственного реестра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="77"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10-1 в соответствии с приказом Министра транспорта РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...392 lines deleted...]
-        <w:t>"____" _____________ 20___года _____ (ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -38457,239 +38323,800 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11</w:t>
-[...128 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1238" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________________</w:t>
+      Фамилия имя отчество ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (при его наличии), (далее – Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                 (наименование регистрирующего органа)</w:t>
+        <w:t xml:space="preserve"> либо наименование организации услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(адрес услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1239" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">              Заявление о выдаче дубликата свидетельства о государственной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             регистрации залога подвижного состава</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1240" w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Я, _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (паспортные данные (данные удостоверения личности) и место жительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> физического лица) проживающий (ая) по адресу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование и реквизиты юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Действующий от имени _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заполняется уполномоченным представителем)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прошу выдать дубликат свидетельства о государственной регистрации залога</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подвижного состава. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ __________ свидетельства от "__" _____ 20__года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Причина выдачи дубликата: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К заявлению прилагаю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использования сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _____________ 20___года _____ (ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной регистрации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(перерегистрации) подвижного состава и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>его залога, а также исключения из</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственного реестра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подвижного состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (наименование регистрирующего органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">                          Заявление № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залогодатель_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39733,55 +40160,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>