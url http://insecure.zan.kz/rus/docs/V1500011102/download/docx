--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2370e8b" w14:textId="2370e8b">
+    <w:p w14:paraId="9ce26ad" w14:textId="9ce26ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -794,51 +794,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О государственной регистрации прав на недвижимое имущество".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила определяют порядок взаимодействия уполномоченных органов по обмену информацией для целей ведения правового и иных кадастров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Настоящие Правила распространяются на центральный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -873,483 +958,899 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по делам архитектуры, градостроительства и строительства, на иные центральные исполнительные органы в пределах их специальных полномочий по вопросам, являющимся смежными с архитектурной, градостроительной и строительной деятельностью, местные исполнительные органы областей (города республиканского значения, столицы), районов (городов областного значения) в пределах их специальных полномочий, государственное предприятие, осуществляющее государственное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>техническое</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> обследование объектов недвижимости, регистрирующие органы (далее - уполномоченные органы).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основной задачей, уполномоченных органов является обмен информацией, необходимой для ведения правового и иных кадастров.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...15 lines deleted...]
-      4. Основной задачей, уполномоченных органов является обмен информацией, необходимой для ведения правового и иных кадастров.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В настоящих правилах используется следующие термины и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      5. В настоящих правилах используется следующие термины и определения:</w:t>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовой кадастр – единый государственный реестр зарегистрированных прав (обременений прав) на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) государственный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>земельный кадастр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - система сведений о природном и хозяйственном положении земель Республики Казахстан, местоположении, целевом использовании, размерах и границах земельных участков, их качественной характеристике, об учете землепользования и кадастровой стоимости земельных участков, иных необходимых сведений. В государственный земельный кадастр также включается информация о субъектах прав на земельные участки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственный градостроительный кадастр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - государственная система количественных и качественных показателей, включающих градостроительные регламенты, картографическую, статистическую и текстовую информацию, характеризующую территорию градостроительной, архитектурной и строительной деятельности по признакам социально-правового режима ее использования, уровню инженерно-технической обеспеченности, по параметрам и состоянию объектов, расположенных на ней, а также природно-климатическим условиям и экологическому состоянию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) под иными кадастрами понимаются - государственный земельный кадастр, государственный градостроительный кадастр и информационные системы государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) регистрирующий орган – Государственная корпорация "Правительство для граждан", осуществляющая государственную регистрацию по месту нахождения недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      4) под иными кадастрами понимаются - государственный земельный кадастр, государственный градостроительный кадастр и информационные системы государственных органов;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган – государственный орган, осуществляющий государственное регулирование и контроль деятельности в сфере государственной регистрации прав на недвижимое имущество и государственного технического обследования недвижимого имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      5) регистрирующий орган – Государственная корпорация "Правительство для граждан", осуществляющая государственную регистрацию по месту нахождения недвижимого имущества;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными приказом Министра юстиции РК от 27.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 336</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок взаимодействия уполномоченных органов по обмену</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>информацией для целей ведения правового и иных кадастров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...85 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Правовой кадастр ведется регистрирующими органами и содержит информацию о существующих и прекращенных правах на недвижимое имущество и иных объектах регистрации, идентификационных характеристиках недвижимого имущества, сведения о правообладателях, информацию об имеющихся запросах сведений из правового кадастра. Правовой кадастр состоит из информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Все записи в правовом кадастре ведутся на каждый объект недвижимости и приравненные к ним объекты. Объекты недвижимости идентифицируются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кадастровым номером</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Все записи о государственной регистрации прав (обременении прав) на недвижимое имущество заносятся регистрирующим органом в информационную систему правового кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Единая информационная система правового кадастра формируется Министерством юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Интеграция информационного взаимодействия информационных систем Министерства сельского хозяйства Республики Казахстан, Министерства индустрии и инфраструктурного развития Республики Казахстан и Министерства юстиции Республики Казахстан по обмену информацией в целях ведения правового и иных кадастров производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1367,265 +1868,583 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Обмен информацией, необходимой для ведения правового и иных кадастров, осуществляется по средствам электронных коммуникаций путем предоставления доступа в информационную систему государственных органов в установленном законодательством порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. С момента начала интеграции информационных систем запросы в бумажном виде между государственными органами прекращаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае отсутствия у государственных органов единой информационной системы на республиканском уровне, обмен информацией, необходимой для целей ведения правового и иных кадастров, будет осуществляться после введения такой системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. До перехода уполномоченных органов на единую информационную систему, обмен информацией возможен путем предоставления необходимых сведений на бумажных и (или) электронных носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Состав передаваемой информации, режимы и способы передачи данных, режимы времени передачи, форматы данных устанавливаются Министерством юстиции Республики Казахстан по согласованию с уполномоченными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При необходимости, передаваемые сведения заверяются электронно-цифровой подписью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Уполномоченные органы, перечисленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, обмениваются информацией на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>