--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="98cad81" w14:textId="98cad81">
+    <w:p w14:paraId="3f9f9ed" w14:textId="3f9f9ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,286 +102,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 27 марта 2015 года № 365. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 мая 2015 года № 11043.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...89 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Комитету транспорта Министерства по инвестициям и развитию Республики Казахстан (Асавбаев А.А.) обеспечить:</w:t>
-[...18 lines deleted...]
-      1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и информационно-правовой системе "Әділет";</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 34-4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечения военизированной охраной грузов при перевозке железнодорожным транспортом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      2. Комитету транспорта Министерства по инвестициям и развитию Республики Казахстан (Асавбаев А.А.) обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и информационно-правовой системе "Әділет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -834,51 +918,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 марта 2015 года № 365</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -887,1239 +971,1945 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>при перевозке железнодорожным транспортом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>
-      2. Действие настоящих Правил не распространяется на воинские и специальные перевозки.</w:t>
-[...308 lines deleted...]
-      1) сопровождение группой охранников назначенной для охраны грузов (далее – наряд) со сменой охранников на отдельных железнодорожных станциях в пути следования;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сопровождение нарядами, осуществляющими охрану грузов в пути следования от станции отправления до станции назначения (сквозное сопровождение);</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) выставление нарядов охраны на промежуточных станциях (оперативно-маневренная форма).</w:t>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила обеспечения военизированной охраной грузов при перевозке железнодорожным транспортом (далее – Правила) разработаны в соответствии с подпунктом 34-4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте" и определяют порядок обеспечения военизированной охраны грузов при перевозке железнодорожным транспортом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Охрана грузов в пути следования осуществляется одним и более охранником, вооруженным огнестрельным оружием, в сочетании с другими способами охраны.</w:t>
+      2. Действие настоящих Правил не распространяется на воинские и специальные перевозки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. В случае выделения наряда в составе двух и более охранников, один из них назначается старшим наряда.</w:t>
+      3. В настоящих Правилах используются понятия в значениях, определенных законами Республики Казахстан от 8 декабря 2001 года "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О железнодорожном транспорте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и от 19 октября 2000 года "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об охранной деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. При перевозке железнодорожным транспортом охрана грузов, подлежащих сопровождению военизированной охраной, обеспечивается по договору об организации перевозок грузов перевозчиком либо грузоотправителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12. Численный состав наряда охраны для сквозного сопровождения маршрутов определяется охранной организацией с учетом требований указанных в пункте 9 настоящих Правил, и в пределах нормативов численности, установленных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 23 сентября 2024 года № 711 "Об утверждении норматива численности работников частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35159).</w:t>
+      5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грузов, подлежащих сопровождению военизированной охраной при перевозке железнодорожным транспортом, утвержден приказом Министра транспорта и коммуникаций Республики Казахстан от 10 ноября 2005 года № 344-I (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 3931).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа и.о. Министра транспорта РК от 09.10.2024 года </w:t>
-[...9 lines deleted...]
-        <w:t>№ 326</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие c 08.01.2025).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Смена нарядов охраны в пути следования производится на объектах охранной организации, оборудованных оружейной комнатой, предназначенных для смены нарядов (далее - сменный пункт), установленных охранной организацией заблаговременно на железнодорожных станциях, где производится смена поездных локомотивных бригад.</w:t>
+        <w:t xml:space="preserve">
+      6. Охрана грузов производится субъектами, осуществляющими охранную деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 19 октября 2000 года "Об охранной деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Координация действий нарядов по обеспечению непрерывного сопровождения грузов, подлежащих военизированной охране, осуществляется охранной организацией самостоятельно.</w:t>
+        <w:t xml:space="preserve">
+      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальный перевозчик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, перевозчики и грузоотправители, являющиеся государственными учреждениями, государственными предприятиями и акционерными обществами, контрольный пакет акций которых принадлежит государству, и аффилиированные с ними юридические лица приобретают охранные услуги у субъектов охранной деятельности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте".</w:t>
+        <w:t>
+      8. Охрана грузов, подлежащих военизированной охране при перевозке в международном сообщении, осуществляется в соответствии с международными договорами, участником которых является Республика Казахстан, а также в соответствии с договорами, заключаемыми перевозчиком или грузоотправителем с перевозчиками других государств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок обеспечения военизированной охраной грузов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Параграф 1. Организация охраны перевозимых грузов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> с охраняемыми вагонами при формировании поездов и в пути следования работники железнодорожной станции предупреждают старшего наряда до начала маневров.</w:t>
+        <w:t>
+      9. С учетом важности, ценности и опасности предъявленных к охране грузов охранной организацией могут применяться следующие способы их охраны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сопровождение группой охранников назначенной для охраны грузов (далее – наряд) со сменой охранников на отдельных железнодорожных станциях в пути следования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сопровождение нарядами, осуществляющими охрану грузов в пути следования от станции отправления до станции назначения (сквозное сопровождение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выставление нарядов охраны на промежуточных станциях (оперативно-маневренная форма).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Прием вагонов с грузами под охрану</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктом 9-1 в соответствии с приказом Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Прием нарядом под охрану вагонов с грузами осуществляется в местах приема вагонов перевозчиком от грузоотправителя не позднее, чем за 2 часа до отправления поезда.</w:t>
+      10. Охрана грузов в пути следования осуществляется одним и более охранником, вооруженным огнестрельным оружием, в сочетании с другими способами охраны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам, которая ведется представителем перевозчика на железнодорожной станции.</w:t>
+        <w:t>
+      11. В случае выделения наряда в составе двух и более охранников, один из них назначается старшим наряда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Сведения о приеме и передаче под охрану вагонов с грузами, подлежащими сопровождению военизированной охраной, регистрируются старшим наряда в маршрутном листе военизированной охраны грузов в пути следования по формам согласно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, которая ведется на сменном пункте охраны.</w:t>
+      12. Численный состав наряда охраны для сквозного сопровождения маршрутов определяется охранной организацией с учетом требований указанных в пункте 9 настоящих Правил, и в пределах нормативов численности, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 23 сентября 2024 года № 711 "Об утверждении норматива численности работников частной охранной организации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35159).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа и.о. Министра транспорта РК от 09.10.2024 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 08.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. При приеме под охрану вагонов, грузов на открытом подвижном составе старший наряда проверяет исправность крепления грузов, полов, люков, нижних и верхних сливных приборов, закруток и пломб, исправность грузовых мест на открытом подвижном составе. При обнаружении неисправностей, угрожающих жизни людей, сохранности грузов или подвижного состава, не принимает вагоны под охрану, требует устранения неисправностей и докладывает об этом представителю охранной организации или начальнику железнодорожной станции.</w:t>
+      13. Смена нарядов охраны в пути следования производится на объектах охранной организации, оборудованных оружейной комнатой, предназначенных для смены нарядов (далее - сменный пункт), установленных охранной организацией заблаговременно на железнодорожных станциях, где производится смена поездных локомотивных бригад.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Координация действий нарядов по обеспечению непрерывного сопровождения грузов, подлежащих военизированной охране, осуществляется охранной организацией самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Военизированная охрана грузов в пути следования</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Прием и сдача охраняемых вагонов с грузами нарядами охраны на сменных пунктах производятся за время стоянки поезда на железнодорожной станции под расписку в </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> и приема вагонов с грузами нарядами охраны.</w:t>
+      15. Особенности оформления перевозочных документов при перевозке грузов, подлежащих военизированной охране, определяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перевозок пассажиров, багажа, грузов, грузобагажа и почтовых отправлений, утверждаемых в соответствии с подпунктом 34-15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. При охране вагонов с грузами наряд применяет оружие и специальные средства в соответствии со </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 19 октября 2000 года "Об охранной деятельности".</w:t>
+      16. О предстоящей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>маневровой работе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с охраняемыми вагонами при формировании поездов и в пути следования работники железнодорожной станции предупреждают старшего наряда до начала маневров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Прием вагонов с грузами под охрану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. В случае обнаружения срыва запорно-пломбировочных устройств с вагона или контейнера, неисправности крепления грузов, полов, люков, нижних и верхних сливных приборов, грузовых мест на открытом подвижном составе старший наряда сообщает об этом и других происшествиях представителям охранной организации и перевозчика. При этом наряд обеспечивает охрану груза до сдачи вагона или контейнера представителю перевозчика или грузоотправителю.</w:t>
+      17. Прием нарядом под охрану вагонов с грузами осуществляется в местах приема вагонов перевозчиком от грузоотправителя не позднее, чем за 2 часа до отправления поезда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Перевозчик информирует органы внутренних дел на транспорте об указанных происшествиях.</w:t>
+        <w:t xml:space="preserve">
+      18. Прием вагонов и грузов под охрану производится старшим наряда с участием представителя перевозчика или грузоотправителя под расписку старшего наряда в книге учета сдачи вагонов с грузами под охрану на станции по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, которая ведется представителем перевозчика на железнодорожной станции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      24. В случае опасности, угрожающей поезду (загорание букс и груза, сход подвижного состава и др.), старший наряда совместно с локомотивной бригадой принимает возможные меры для ликвидации опасности. Наряд никого не допускает к месту происшествия и грузам, кроме должностных лиц, прибывших для осмотра места происшествия и ликвидации опасности.</w:t>
+        <w:t xml:space="preserve">
+      19. Сведения о приеме и передаче под охрану вагонов с грузами, подлежащими сопровождению военизированной охраной, регистрируются старшим наряда в маршрутном листе военизированной охраны грузов в пути следования по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и в книге учета сдачи и приема вагонов с грузами нарядами охраны по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, которая ведется на сменном пункте охраны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. В случае, если поезд с охраняемыми вагонами временно оставлен на промежуточной станции без локомотива, старший наряда незамедлительно сообщает об этом охранной организации. В необходимых случаях охранная организация высылает дополнительный наряд на указанную станцию для организации круглосуточной охраны вагонов с грузами.</w:t>
+      20. При приеме под охрану вагонов, грузов на открытом подвижном составе старший наряда проверяет исправность крепления грузов, полов, люков, нижних и верхних сливных приборов, закруток и пломб, исправность грузовых мест на открытом подвижном составе. При обнаружении неисправностей, угрожающих жизни людей, сохранности грузов или подвижного состава, не принимает вагоны под охрану, требует устранения неисправностей и докладывает об этом представителю охранной организации или начальнику железнодорожной станции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 4. Сдача вагонов с грузами</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Военизированная охрана грузов в пути следования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      21. Прием и сдача охраняемых вагонов с грузами нарядами охраны на сменных пунктах производятся за время стоянки поезда на железнодорожной станции под расписку в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>маршрутном листе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> военизированной охраны грузов в пути следования и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>книге учета сдачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и приема вагонов с грузами нарядами охраны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      26. По прибытии поезда на железнодорожную станцию назначения наряд не оставляет охраняемые вагоны с грузами до приема их сменным нарядом, представителем перевозчика на железнодорожной станции или грузополучателем.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      22. При охране вагонов с грузами наряд применяет оружие и специальные средства в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 19 октября 2000 года "Об охранной деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      27. После приема вагонов с грузами перевозчик или грузополучатель делают об этом отметку в маршрутном листе военизированной охраны грузов в пути следования.</w:t>
+      23. В случае обнаружения срыва запорно-пломбировочных устройств с вагона или контейнера, неисправности крепления грузов, полов, люков, нижних и верхних сливных приборов, грузовых мест на открытом подвижном составе старший наряда сообщает об этом и других происшествиях представителям охранной организации и перевозчика. При этом наряд обеспечивает охрану груза до сдачи вагона или контейнера представителю перевозчика или грузоотправителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перевозчик информирует органы внутренних дел на транспорте об указанных происшествиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае опасности, угрожающей поезду (загорание букс и груза, сход подвижного состава и др.), старший наряда совместно с локомотивной бригадой принимает возможные меры для ликвидации опасности. Наряд никого не допускает к месту происшествия и грузам, кроме должностных лиц, прибывших для осмотра места происшествия и ликвидации опасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае, если поезд с охраняемыми вагонами временно оставлен на промежуточной станции без локомотива, старший наряда незамедлительно сообщает об этом охранной организации. В необходимых случаях охранная организация высылает дополнительный наряд на указанную станцию для организации круглосуточной охраны вагонов с грузами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 5. Выявление и предупреждение возможных противоправных</w:t>
-[...11 lines deleted...]
-        <w:t>действий на железнодорожном транспорте</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Сдача вагонов с грузами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 19 октября 2000 года "Об охранной деятельности".</w:t>
+        <w:t>
+      26. По прибытии поезда на железнодорожную станцию назначения наряд не оставляет охраняемые вагоны с грузами до приема их сменным нарядом, представителем перевозчика на железнодорожной станции или грузополучателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      27. После приема вагонов с грузами перевозчик или грузополучатель делают об этом отметку в маршрутном листе военизированной охраны грузов в пути следования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Выявление и предупреждение возможных противоправных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>действий на железнодорожном транспорте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа Министра транспорта РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Для осуществления охраны грузов, перевозимых железнодорожным транспортом, субъект охранной деятельности разрабатывает и обеспечивает исполнение мероприятий по повышению уровня защищенности охраняемых объектов от диверсионных и террористических угроз, выявлению и предупреждению противоправных актов на железнодорожном транспорте и согласовывает их с территориальными органами внутренних дел и национальной безопасности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 19 октября 2000 года "Об охранной деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       29. Мероприятия по выявлению и предупреждению противоправных актов на железнодорожном транспорте предусматривают проведение профилактических мер, мер индивидуальной защиты охранников, действия при экстремальных ситуациях и экстренной эвакуации, а также порядок информирования соответствующих государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2198,100 +2988,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военизированной охраной грузов при</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>перевозке железнодорожным транспортом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Книга учета сдачи вагонов с грузами под охрану</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на станции ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4935,154 +5725,154 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военизированной охраной грузов при</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>перевозке железнодорожным транспортом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Маршрутный лист № ________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>военизированной охраны грузов в пути следования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ст. ________________________________________ ж.д.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до ст. ________________________________________ ж.д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Работа нарядов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7392,68 +8182,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   Итог работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8772,68 +9562,68 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для отметок о проверке нарядов в пути следования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Состав нарядов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9493,68 +10283,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметки о получении инструктажа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Расписка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туда: дата ___________ № поезда ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10822,68 +11612,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (штемпель сменного пункта и      (штемпель сменного пункта и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФИО должностного лица)            ФИО должностного лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Расписка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обратно: дата ___________ № поезда ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12255,88 +13045,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военизированной охраной грузов при</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>перевозке железнодорожным транспортом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Книга учета сдачи и приема вагонов с грузами нарядами охраны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -16043,55 +16833,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>