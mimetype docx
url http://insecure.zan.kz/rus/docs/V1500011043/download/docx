--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f9f9ed" w14:textId="3f9f9ed">
+    <w:p w14:paraId="be247b7" w14:textId="be247b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -16833,55 +16833,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17207,31 +17207,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>