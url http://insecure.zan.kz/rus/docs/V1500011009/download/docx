--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e509db" w14:textId="0e509db">
+    <w:p w14:paraId="0b76b25" w14:textId="0b76b25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3514,518 +3514,704 @@
         </w:rPr>
         <w:t xml:space="preserve">  3. Допустимые осевые нагрузки автотранспортных средств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z23" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Допустимая осевая (на группу осей) нагрузка автотранспортных средств в сумме осевых масс не должна превышать приведенные ниже значения (в тоннах):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...304 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) одиночная ось 10,5 (11,5);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z93" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для сдвоенных осей при расстояниях между осями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z94" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 метра (включительно) 11,5 (12,5);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z95" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1 метра до 1,3 метра (включительно) 14,0 (16,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z96" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1,3 метра до 1,8 метра (включительно) 17,0 (18,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z97" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1,8 метра до 2,5 метра (включительно) 18,0 (20,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z98" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для строенных осей при расстояниях между осями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z99" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 метра (включительно) 17,0 (18,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z100" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1 метра до 1,3 метра (включительно) 20,0 (21,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z101" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1,3 метра до 1,8 метра (включительно) 23,5 (24,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z102" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1,8 метра до 2,5 метра (включительно) 25,0 (26,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z103" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) с более тремя осями или группой независимых осей нагрузка на каждую ось при расстояниях между осями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z104" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 метра (включительно) 5,5 (6,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z105" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1 метра до 1,3 метра (включительно) 6,5 (7,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z106" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1,3 метра до 1,8 метра (включительно) 7,5 (8,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z107" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      свыше 1,8 метра до 2,5 метра (включительно) 8,5 (9,0);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z108" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, значения для осей с односкатными колесами, указаны без скобок (колесо транспортного средства, имеющее одну шину), для осей с двускатными колесами, в скобках (колесо транспортного средства, имеющее две шины).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 в редакции приказа Министра по инвестициям и развитию РК от 04.11.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 761</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (порядок введения см. </w:t>
-[...9 lines deleted...]
-        <w:t>п. 4</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       15. Одиночной осью автотранспортного средства считается ось, расположенная на расстоянии более 2,0 метров до ближайшей оси этого автотранспортного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Группа сближенных осей – сгруппированные оси, конструктивно объединенные и (или) не объединенные в тележку, с расстоянием между ближайшими осями до 2,5 метра (включительно):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) группы сближенных осей, имеющие в своем составе оси с односкатными и двускатными колесами, следует рассматривать как группы сближенных осей, имеющие в своем составе оси с односкатными колесами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для групп, сближенных сдвоенных и строенных осей допустимая нагрузка на ось определяется путем деления допустимой нагрузки на группу осей на соответствующее количество осей в группе, за исключением случаев, указанных в подпункте 3 настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z112" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) допускается неравномерное распределение нагрузки по осям для групп, сближенных сдвоенных и строенных осей, если нагрузка на группу осей не превышает допустимую нагрузку на соответствующую группу осей и нагрузка на каждую ось в группе осей не превышает допустимую нагрузку на соответствующую одиночную ось с односкатными или двускатными колесами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z113" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии в группах осей различных значений межосевых расстояний каждому расстоянию между осями присваивается значение, полученное методом арифметического усреднения (суммы всех межосевых расстояний в группе делятся на количество межосевых расстояний в группе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 15-1 в соответствии с приказом Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="50"/>
+    <w:bookmarkStart w:name="z25" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Вес, передающийся на ведущую или ведущие оси автомобиля или комбинированного транспортного средства, не должен быть менее 25 % суммарного веса автомобиля или комбинированного автотранспортного средства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z26" w:id="51"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z26" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Весовые нагрузки могут быть уменьшены в связи с погодно-климатическими условиями на участках дорог с низкой несущей способностью покрытий по решению уполномоченного государственного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z27" w:id="52"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z27" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При определении весовых и (или) габаритных параметров автотранспортных средств учитывают установленные погрешности измерительного оборудования, в том числе в ходе его эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погрешность измерительного оборудования толкуется в пользу перевозчика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4082,112 +4268,112 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="53"/>
+    <w:bookmarkStart w:name="z28" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4. Допустимые нормативы к выбросам вредных (загрязняющих)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>веществ автотранспортных средств, выпускаемых в обращение на</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z29" w:id="54"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z29" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Допустимые нормативы к выбросам вредных (загрязняющих) веществ автотранспортных средств, выпускаемых в обращение на территории Республики Казахстан должны соответствовать приведенным ниже значениям: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6232,70 +6418,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="55"/>
+    <w:bookmarkStart w:name="z30" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * в Европейский союз входят: Австрия, Бельгия, Болгария, Великобритания, Венгрия, Германия, Греция, Дания, Ирландия, Испания, Италия, Кипр, Латвия, Литва, Люксембург, Мальта, Нидерланды, Польша, Португалия, Румыния, Словакия, Словения, Финляндия, Франция, Чехия, Швеция, Хорватия и Эстония;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6344,51 +6530,51 @@
         </w:rPr>
         <w:t>
       2) по стране происхождения автотранспортного средства и (или) двигателя к ним "Китай", экологический класс-4 по категории М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определяется с января 2012 года и позже, а в отношении других категорий автотранспортных средств согласно порядку, определенному для прочерка (-). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="56"/>
+    <w:bookmarkStart w:name="z31" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Допустимые конструктивные параметры автотранспортных средств</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6404,91 +6590,91 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, предназначенных для первичной регистрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z32" w:id="57"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z32" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Автотранспортные средства категории M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, не имеющие документа об оценке (подтверждении) соответствия обязательным требованиям, установленных техническим регламентом Таможенного союза 018/011 "О безопасности колесных транспортных средств" (одобрение типа транспортного средства Таможенного союза, свидетельство о безопасности конструкции транспортного средства Таможенного союза) или действующего сертификата соответствия, выданного в рамках национального законодательства Республики Казахстан допускаются к первичной регистрации на территории Республики Казахстан только при наличии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) антиблокировочной тормозной системы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6566,55 +6752,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6940,31 +7126,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>