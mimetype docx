--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc6a078" w14:textId="dc6a078">
+    <w:p w14:paraId="5677331" w14:textId="5677331">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,26076 +93,27023 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении натуральных норм обеспечения форменной одеждой со знаками различия (без погон) должностных лиц государственной лесной инспекции и государственной лесной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 31 марта 2015 года № 18-02/292. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 мая 2015 года № 11007</w:t>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 31 марта 2015 года № 18-02/292. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 мая 2015 года № 11007.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 18-16</w:t>
+        <w:t>подпунктом 193)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">) пункта 1 статьи 13 Лесного кодекса Республики Казахстан от 8 июля 2003 года, </w:t>
+        <w:t xml:space="preserve"> пункта 14 Положения о Министерстве экологии и природных ресурсов Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 5 июля 2019 года № 479, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра экологии и природных ресурсов РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить:</w:t>
+        <w:t>№ 48-П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) натуральные нормы обеспечения форменной одеждой со знаками различия (без погон) должностных лиц государственной лесной инспекции Республики Казахстан согласно </w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) натуральные нормы обеспечения форменной одеждой со знаками различия (без погон) должностных лиц государственной лесной инспекции Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) натуральные нормы обеспечения форменной одеждой со знаками различия (без погон) должностных лиц государственной лесной охраны Республики Казахстан согласно </w:t>
+        <w:t xml:space="preserve">
+      2) натуральные нормы обеспечения форменной одеждой со знаками различия (без погон) должностных лиц государственной лесной охраны Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету лесного хозяйства и животного мира Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе «Әділет»;</w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр сельского хозяйства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Мамытбеков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министр финансов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________ Б. Султанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      " " ________ 2015 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра сельского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хозяйства Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 31 марта 2015 года № 18-02/292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-          <w:i/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      «СОГЛАСОВАН»</w:t>
+        <w:t xml:space="preserve"> Натуральные нормы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...172 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...23 lines deleted...]
-          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обеспечения форменной одеждой со знаками различия (без погон)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>должностных лиц государственной лесной инспекции</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>           должностных лиц государственной лесной инспекции</w:t>
-[...12798 lines deleted...]
-        <w:t>          государственной лесной охраны Республики Казахстан</w:t>
+        <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="714"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1572"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>Сроки носки, (года)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование предметов форменной одежды (без погон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество предмета на одного человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки носки, (года)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Обмундирование мужское</w:t>
+              <w:t>
+Обмундирование мужское</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Парадно-выходная одежда</w:t>
+              <w:t>
+Парадно-выходная одежда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фуражка темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка из натурального каракуля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто темно-зеленого цвета, шерстяное, зимнее с каракулевым воротником</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плащ темно-зеленого цвета, демисезонный, мужской на утепленной прокладке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм темно-зеленого цвета, двубортный, брюки навыпуск, шерстяной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка белого цвета с длинным рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка белого цвета с коротким рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кашне белого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук тесно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перчатки утепленные кожаные, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туфли кожаные, черные классические</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полусапожки утепленные, кожаные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-              <w:t>Повседневная форма одежды, зимняя</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень кожаный, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повседневная форма одежды, зимняя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка из натурального каракуля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм однобортный, полушерстяной, брюки навыпуск темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка с длинным рукавом защитного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка зимняя, темно-зеленого цвета, с воротником из каракуля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брюки, утепленные, темно-зеленого цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белье нательное утепленное, зимнее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки с высоким берцем утепленные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарф темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рукавицы меховые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-              <w:t>Полевая форма одежды</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носки шерстяные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полевая форма одежды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепи камуфлированного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка летняя навыпуск, брюки заправляются в ботинки, камуфлированного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка защитного цвета с короткими рукавами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки мужские, кожаные, летние с высокими берцами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень из кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Обмундирование женское</w:t>
+              <w:t>
+Обмундирование женское</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Парадно-выходная форма одежды</w:t>
+              <w:t>
+Парадно-выходная форма одежды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шляпа женская, темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка из натурального каракуля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто темно-зеленого цвета, шерстяное, зимнее с каракулевым воротником</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плащ демисезонный женский, темно-зеленого цвета, утепленный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм двубортный, брюки навыпуск темно-зеленого цвета, шерстяной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юбка шерстяная темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) белого цвета с длинным рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) белого цвета с коротким рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кашне белого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перчатки утепленные кожаные, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туфли кожаные, черные классические</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полусапожки утепленные, кожаные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-              <w:t>Повседневная форма одежды, зимняя</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень кожаный, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повседневная форма одежды, зимняя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка из натурального каракуля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм однобортный, полушерстяной, брюки навыпуск темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) с длинным рукавом защитного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка зимняя, темно-зеленого цвета, воротник из каракуля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брюки утепленные, темно-зеленого цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белье нательное утепленное, зимнее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки женские, кожаные с высоким берцем, утепленные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарф темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рукавицы меховые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-              <w:t>Полевая форма одежды</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носки шерстяные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полевая форма одежды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепи, камуфлированное летнее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка летняя навыпуск, брюки заправляются в ботинки, камуфлированного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) защитного цвета с короткими рукавами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки женские, летние, кожаные с высокими берцами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень из кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Знаки различия</w:t>
+              <w:t>
+Знаки различия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарукавный знак (шеврон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нагрудный знак (жетон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петлица установленного образца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Металлическая звезда диаметром 20 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Металлическая звезда диаметром 15 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмблема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокарда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра сельского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хозяйства Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 31 марта 2015 года № 18-02/292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Натуральные нормы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обеспечения форменной одеждой со знаками различия (без погон)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>государственной лесной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование предметов форменной одежды (без погон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество предмета на одного человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки носки, (года)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обмундирование мужское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Парадно-выходная одежда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фуражка темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка ушанка из натурального меха (цигейка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто шерстяное зимнее с утеплителем, темно-зеленого цвета с цигейковым воротником</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм темно-зеленого цвета, шерстяной, однобортный, брюки навыпуск, шерстяной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка белого цвета с длинным рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка белого цвета с коротким рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарф темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перчатки утепленные кожаные, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туфли кожаные, черные классические</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полусапожки утепленные, кожаные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень кожаный, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повседневная форма одежды, зимняя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка из натурального меха (цигейка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм темно-зеленого цвета однобортный, полушерстяной, брюки навыпуск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка с длинным рукавом защитного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка зимняя, темно-зеленого цвета, воротник из меха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брюки зимние утепленные, темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белье нательное утепленное, зимнее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки с высоким берцем утепленные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарф темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рукавицы меховые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носки шерстяные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полевая форма одежды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепи темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка летняя навыпуск, брюки, заправляются в ботинки, камуфлированного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка защитного цвета с длинными рукавами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка защитного цвета с короткими рукавами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки мужские, летние, кожаные с высокими берцами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень из кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обмундирование женское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Парадно-выходная форма одежды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берет темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка из натурального меха (цигейка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто темно-зеленого цвета, шерстяное, зимнее с цигейковым воротником</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм темно-зеленого цвета, шерстяной, однобортный, брюки навыпуск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юбка шерстяная темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) белого цвета с длинным рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) белого цвета с коротким рукавом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарф темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перчатки утепленные кожаные, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туфли женские, кожаные, черные классические</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полусапожки женские, утепленные, кожаные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень кожаный, черного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повседневная форма одежды, зимняя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм однобортный, полушерстяной, брюки навыпуск темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка из натурального меха (цигейка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) с длинным рукавом темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстук темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка зимняя, темно-зеленого цвета, воротник из меха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ватные брюки утепленные, темно-зеленого цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белье нательное утепленное, зимнее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки с высоким берцем утепленные, черного цвета, зимние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарф темно-зеленого цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рукавицы меховые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носки шерстяные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полевая форма одежды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепи темно-зеленого цвета, летнее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куртка летняя навыпуск, брюки заправляются в ботинки, камуфлированного цвета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) защитного цвета с длинными рукавами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка (блузка) защитного цвета с короткими рукавами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки женские, кожаные, летние с высокими берцами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень из кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Знаки различия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарукавный знак (шеврон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нагрудный знак (жетон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петлица установленного образца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Металлическая звезда диаметром 15 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Металлическая звезда диаметром 12 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмблема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокарда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26488,31 +27435,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>