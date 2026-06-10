--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4669e7" w14:textId="d4669e7">
+    <w:p w14:paraId="982eca1" w14:textId="982eca1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1055,51 +1055,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) биржевой сбор – комиссия, взимаемая товарной биржей с участников биржевой торговли за регистрацию биржевой сделки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z1015" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) расчетная организация – банк второго уровня или организация, осуществляющие отдельные виды банковских операций, с которой клиринговый центр товарной биржи заключил договор о порядке взаимодействия при проведении биржевых торгов и (или) осуществлении расчетов по сделкам, заключенным на биржевых торгах;</w:t>
+      12) расчетная организация – банк или организация, осуществляющие отдельные виды банковских операций, с которой клиринговый центр товарной биржи заключил договор о порядке взаимодействия при проведении биржевых торгов и (или) осуществлении расчетов по сделкам, заключенным на биржевых торгах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z1016" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) базис поставки – условия биржевого торгового инструмента, предусматривающие распределение между продавцом и покупателем обязанностей по поставке товара, оформлению соответствующих документов, оплаты транспортных расходов, а также определяющие момент перехода права собственности на товар от продавца к покупателю и рисков случайного повреждения или утраты товара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z1017" w:id="22"/>
     <w:p>
@@ -1544,61 +1544,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра торговли и интеграции РК от 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025); с изменением, внесенным приказом Министра торговли и интеграции РК от 27.11.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025); с изменениями, внесенными приказами Министра торговли и интеграции РК от 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7157,51 +7177,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z1097" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      75-1. Оплата и поставка биржевых товаров по сделкам, заключенным на товарной бирже, осуществляются через клиринговый центр товарной биржи, принимающий на себя функции контрагента по гарантированию исполнения условий договора на основании заключенной биржевой сделки в части полной оплаты суммы договора со стороны покупателя, при условии исполнения всех требований по надлежащей поставке со стороны продавца.</w:t>
+      75-1. Расчеты по биржевым сделкам, заключенным на биржевых торгах, осуществляются через клиринговый центр товарной биржи и расчетную организацию по денежным обязательствам покупателей и продавцов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7226,51 +7246,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); в редакции приказа и.о. Министра торговли и интеграции РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -19361,100 +19401,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       311. Покупателями в целях удовлетворения собственных нужд, в ходе биржевых торгов допускается приобретение более одного лота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
     <w:bookmarkStart w:name="z966" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      312. Размер биржевого обеспечения составляет не более 5 процентов от предполагаемой сделки.</w:t>
+      312. Размер биржевого обеспечения составляет не более 1 % от предполагаемой сделки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 312 - в редакции приказа и.о. Министра торговли и интеграции РК от 20.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 312 - в редакции приказа и.о. Министра торговли и интеграции РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -19761,104 +19801,1100 @@
         <w:t xml:space="preserve">
       321. Товарная биржа на основании заключенных сделок рассчитывает биржевые и внебиржевые индексы и с учетом полученных данных выводит биржевой коридор цены сахара с его опубликованием на интернет-ресурсе товарной биржи. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
     <w:bookmarkStart w:name="z1000" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       322. В случае наличия на внутреннем рынке Республики Казахстан форс-мажорных обстоятельств, связанных с принятыми ограничительными мерами третьих стран и стран Евразийского экономического союза на поставку сырья для производства сахара для третьих стран, резким ростом цен на импортируемое сырье в Республику Казахстан и (или) снижением объема производства сахара (плановый и внеплановый ремонт, аварийные ситуации) уполномоченный орган по согласованию с уполномоченным органом в области развития агропромышленного комплекса на период до стабилизации ситуации на рынке устанавливает базовые цены для основных торговых сессий, не соответствующих настоящим Правилам и (или) изменяет режим торгов сахаром и (или) приостанавливает биржевые торги сахаром.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z1098" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 29. Секция торговли картофелем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены главой 29 в соответствии с приказом и.о. Министра торговли и интеграции РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1099" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      323. Продавцы картофеля: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z1100" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сельскохозяйственные производители по выращиванию картофеля для продовольственных целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z1101" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отечественные импортеры картофеля – субъекты предпринимательства и (или) собственники картофеля, принадлежащего им на праве собственности или иных законных основаниях, осуществляющие реализацию на территории Республики Казахстан картофеля, импортированного из третьих стран и из стран Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1102" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) импортеры картофеля, иностранные юридические лица – обособленное подразделение нерезидента – юридического лица, расположенное вне места его нахождения и осуществляющее все или часть его функций, в том числе функции представительства, осуществляющее реализацию картофеля на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1103" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субъекты предпринимательства, не являющиеся сельскохозяйственными производителями, приобретающие картофель у производителей вне товарной биржи для последующей реализации на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1104" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Производители картофеля в случае реализации картофеля через законтрактованные оборотные средства либо займы и (или) по договорам в рамках механизмов стабилизации цен на социально значимые продовольственные товары обеспечивают его реализацию вне товарных бирж исключительно в пределах объема, предусмотренного соответствующим договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1105" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      324. Покупатели картофеля – субъекты предпринимательства, приобретающие картофель для собственных нужд и (или) осуществляющие дальнейшую реализацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z1106" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      325. Продавец картофеля, осуществляющий реализацию картофеля через товарную биржу, направляет в уполномоченный орган в области развития агропромышленного комплекса извещение о начале реализации картофеля на биржевых торгах в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z1107" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень продавцов картофеля публикуется на официальном интернет-ресурсе уполномоченного органа в области развития агропромышленного комплекса и уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z1108" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      326. Продавец представляет в уполномоченный орган в области развития агропромышленного комплекса и товарной бирже в произвольной форме информацию о предполагаемых объемах реализации картофеля на внутренний рынок на следующий календарный год не позднее 1 декабря года, предшествующего году реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z1109" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанная в части первой настоящего пункта информация формируется исходя из производственных и рыночных возможностей продавца с учетом сезонного характера производства картофеля и отражает распределение предполагаемых объемов реализации на следующий календарный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z1110" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      327. Продавец на основании представленной информации ежемесячно в течение 5 (пяти) рабочих дней выставляет на реализацию картофеля через товарную биржу в торговой системе товарной биржи, с фактической отгрузкой товара, на условиях, установленных на торгах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z1111" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если картофель выставлялся на реализацию, но не был реализован, такой объем дополнительно выставляется на последующих торговых сессиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z1112" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если картофель выставлялся на дополнительные торговые сессии, но сделки между продавцом и покупателями не состоялись, продавец реализует нереализованный объем картофеля по своему усмотрению посредством внебиржевой сделки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z1113" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      328. Биржевая реализация картофеля осуществляется в виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z1114" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спот торгов, при которых отгрузка товара осуществляется в следующий месяц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z1115" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спот торгов, при которых отгрузка товара осуществляется в третий месяц после месяца проведения торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z1116" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) спот торгов, при которых отгрузка товара осуществляется на период от трех до шести месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1117" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      329. Товарная биржа – организатор торгов картофеля публикует на собственном интернет-ресурсе не позднее одного рабочего дня, с даты утверждения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1118" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) график и периодичность проведения торговых дней и торговых сессий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1119" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) торговые инструменты, включая спецификации товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1120" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размер лотов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1121" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размер биржевого обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1122" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      330. Картофель реализуется через товарную биржу по соответствующим спецификациям, содержащим следующие торговые инструменты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1123" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид картофеля и его качественные характеристики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1124" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место, срок, способ отгрузки и иные условия поставки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z1125" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условия оплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z1126" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размер лота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z1127" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      331. График проведения биржевых торгов картофелем, размещается товарной биржей не менее чем за 5 (пять) рабочих дней до их начала на собственном интернет-ресурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z1128" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Об изменении графика и периодичности проведения торговых дней и торговых сессий участники биржевых торгов картофеля извещаются не позднее, чем за 48 (сорок восемь) часов до начала торгового дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z1129" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      332. Заявки на покупку (продажу) картофеля в электронно-торговой системе товарной биржи выставляются в лотах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z1130" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Минимальный размер лота по торговым инструментам, предусматривающим поставку картофеля железнодорожным транспортом, составляет не менее 60 (шестьдесят) тонн и (или) автомобильным транспортом в размере 20 (двадцать) тонн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z1131" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Максимальный размер лота по торговым инструментам, предусматривающим поставку картофеля железнодорожным транспортом, составляет 10 (десять) вагонов (600-650 тонн, в зависимости от вагонной нормы) и (или) автомобильным транспортом в размере 1000 (тысяча) тонн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z1132" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, покупатель в целях удовлетворения собственных нужд допускается приобретение более одного лота в ходе биржевых торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z1133" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      333. Максимальный уровень цены картофеля, формируемый в течение торговой сессии, не превышает более 101 % от базовой цены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z1134" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      334. На торговых сессиях в качестве базовой цены картофеля признаются следующие цены:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z1135" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на первых биржевых торгах по вновь утвержденному торговому инструменту базовая цена устанавливается на уровне среднеарифметического значения котировок оптовых цен на базисе поставки соответствующего производителя, сложившегося по итогу предыдущего месяца по данным цен на внутреннем рынке Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z1136" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в последующие основные торговые сессии базовая цена устанавливается на уровне средневзвешенной цены, сложившейся за предыдущую торговую сессию по соответствующим торговым инструментам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1137" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организатором торгов базовая цена в случаях, предусмотренных подпунктами 1) и 2) настоящего пункта согласовывается с уполномоченным органом в области развития агропромышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1138" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      335. В случае если по утвержденному торговому инструменту или группе торговых инструментов биржевые торги были приостановлены более 5 рабочих дней, их возобновление начинается с базовой цены, определяемой на уровне средневзвешенной цены, сложившейся за последний торговый месяц по соответствующему базису поставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1139" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      336. На основании рекомендаций уполномоченного органа в области развития агропромышленного комплекса товарная биржа устанавливает максимальный объем заявки на покупку картофеля подаваемой одним покупателем в рамках одного торгового дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1140" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      337. Цены заявок указываются на условиях Инкотермс 2020 (EXW, FCA).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1141" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      338. Продавец обеспечивает регистрацию на товарной бирже внебиржевых сделок с картофелем в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1142" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения внебиржевых сделок объемом свыше 60 тонн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z1143" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализации картофеля с использованием законтрактованных оборотных средств, займов и (или) по договорам, заключаемым в рамках механизмов стабилизации цен на социально значимые продовольственные товары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z1144" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения форвардных контрактов, предусматривающих поставку двумя и более партиями производителем картофеля продукции, с отсроченным сроком поставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z1145" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      339. Товарная биржа на основании заключенных сделок рассчитывает биржевые и внебиржевые индексы и с учетом полученных данных выводит биржевой коридор цены картофеля с его опубликованием на собственном интернет-ресурсе товарной биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20184,31 +21220,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>