--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a470919" w14:textId="a470919">
+    <w:p w14:paraId="1a8915c" w14:textId="1a8915c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -627,71 +627,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А. Исекешев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1557,51 +1536,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       10. В Таблице 1 Плана мероприятий содержится следующая информация:</w:t>
+      10. В Таблице 1 Плана мероприятий содержится следующая информация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) графа 1 таблицы 1 (Код и номер) - код мероприятия в виде сокращенного наименования зоны энергосбережения и порядковый номер мероприятия в виде двух- или трехзначной цифры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1630,51 +1609,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) графы 3 таблицы 1 (Период реализации (с – до) – период реализации мероприятия, заполняется в виде цифр, означающих месяц и год (например – с 09.16 до 09.17). В тех графах, в которых не указывается срок исполнения, проставляется прочерк (-);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) графы 4, 5, 6, 7, 8 таблицы 1 (Планируемые расходы) - планируемые финансовые расходы указывается в миллионах тенге. В тех графах, в которых не указываются планируемые расходы, проставляется прочерк (-);</w:t>
+      4) графы 4, 5, 6, 7, 8 таблицы 1 (Планируемые расходы) - планируемые финансовые расходы указывается в миллионах теңге. В тех графах, в которых не указываются планируемые расходы, проставляется прочерк (-);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) графа 9 таблицы 1 (Единицы измерения) – единицы измерения энергетического ресурса, экономия которого планируется в результате внедрения данного мероприятия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1750,84 +1729,104 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра по инвестициям и развитию РК от 30.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       11. В Таблице 2 Плана мероприятий содержится следующая информация:</w:t>
+      11. В Таблице 2 Плана мероприятий содержится следующая информация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) графа 2 таблицы 2 (Наименование энергетического ресурса) – наименование энергетического ресурса, экономия которого планируется в результате внедрения мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1856,51 +1855,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) графы 4, 5, 6, 7, 8 таблицы 2 (Объем планируемого снижения потребления энергетических ресурсов) - объем планируемого снижения потребления энергетических ресурсов в единицах измерения, указанных в графе 3 таблицы 2 и в виде цифры с тремя знаками после запятой, означающего целое число (например, 3,721). Объем планируемого снижения потребления энергетических ресурсов указывается на каждый год;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) графы 9, 10, 11, 12, 13 таблицы 2 (Планируемая экономия, млн. тенге) - планируемая экономия в миллионах тенге от планируемого снижения потребления энергетических ресурсов (графы 4, 5, 6, 7, 8 таблицы 2) в денежном эквиваленте;</w:t>
+      4) графы 9, 10, 11, 12, 13 таблицы 2 (Планируемая экономия, млн. теңге) - планируемая экономия в миллионах теңге от планируемого снижения потребления энергетических ресурсов (графы 4, 5, 6, 7, 8 таблицы 2) в денежном эквиваленте;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) графа 14 таблицы 2 (Возможное уменьшение максимальной мощности) - возможное уменьшение максимальной мощности относится к электрической энергии (кВтч), тепловой энергии (Гкал*ч) и расходу воды (м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1969,50 +1968,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции приказа Министра по инвестициям и развитию РК от 30.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2292,242 +2311,214 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Требованиям к форме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и содержанию плана мероприятий</w:t>
+              <w:t xml:space="preserve">и содержанию плана </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> энергосбережению и повышению</w:t>
+              <w:t>мероприятий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>энергосбережению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и повышению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>энергоэффективности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> План мероприятий по энергосбережению и повышению энергоэффективности</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>План мероприятий по энергосбережению и повышению энергоэффективности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_______________________________________________________</w:t>
+        <w:t>_______________________________________________________ на 20__ - 20__ годы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на 20__ - 20__ годы полное наименование организации</w:t>
+        <w:t>(полное наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции приказа Министра индустрии и инфраструктурного развития РК от 15.12.2022 </w:t>
+      Сноска. Приложение - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 718</w:t>
+        <w:t>№ 408</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица 1</w:t>
+        <w:t>
+      Таблица 1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -2623,373 +2614,377 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Период реализации (с - до)</w:t>
+              <w:t xml:space="preserve">
+Период реализации </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Планируемые расходы, млн. тенге</w:t>
+(с - до)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Планируемые расходы, млн. теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...235 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11690,84 +11685,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17251,13016 +17246,9749 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z128" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
-      </w:r>
-[...12870 lines deleted...]
-        <w:t xml:space="preserve"> Таблица 2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="878"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем планируемого снижения потребления энергетических ресурсов в натуральном выражении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок окупаемости, лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: Электроснабжение и освещение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: Теплоснабжение и отопление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: Вентиляция, кондиционирование, увлажнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: Водоснабжение и водоотведение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: Технологическое оборудование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: Приборы и средства учета и контроля, в том числе автоматизированные системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: Энергоменеджмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона энергосбережения: переподготовка и повышение квалификации персонала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z129" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -30290,51 +27018,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем планируемого снижения потребления энергетических ресурсов (т.у.т.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -30358,2816 +27086,2841 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Планируемые экономия, млн. тенге</w:t>
+Планируемые экономия, млн. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем планируемой экономии, млн. тенге</w:t>
+Объем планируемой экономии, млн. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20_</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -33197,452 +29950,455 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого (т.у.т.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z130" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34122,375 +30878,107 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z56" w:id="31"/>
-[...266 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>