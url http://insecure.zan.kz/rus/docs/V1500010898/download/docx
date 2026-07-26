--- v1 (2025-12-18)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a4c5d0" w14:textId="6a4c5d0">
+    <w:p w14:paraId="0eade6c" w14:textId="0eade6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -412,80 +412,186 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
@@ -1032,71 +1138,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности в области ветеринарии по производству препаратов ветеринарного назначения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 18.09.2025 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 306</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1736,105 +1842,105 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ветеринарно-санитарное заключение, выдаваемое в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 21 мая 2015 года № 7-1/453 "Об утверждении Правил выдачи ветеринарных документов и требований к их бланкам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11898) (далее – Приказ).</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 21 мая 2015 года № 7-1/453 "Об утверждении Правил выдачи ветеринарных документов и требований к их бланкам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11898) (далее – Приказ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из информационной системы единого государственного кадастра недвижимости.</w:t>
-[...17 lines deleted...]
-Сведения о ветеринарно-санитарном заключении услугодатель получает из информационной системы "Е-лицензирование".</w:t>
+В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из цифровой системы единого государственного кадастра недвижимости.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о ветеринарно-санитарном заключении услугодатель получает из цифровой системы "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1902,52 +2008,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) помещения для подготовки вспомогательных материалов, химических растворов, питательных сред, культур клеток;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) помещения (цеха, отдела) по производству;</w:t>
+              <w:t xml:space="preserve">
+2) помещения (цеха, отдела) по производству; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) подразделений производственного контроля производителя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2064,126 +2170,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правоустанавливающие документы на производственные помещения или копии договора аренды или безвозмездного пользования или доверительного управления в случае заключения данных договоров на срок менее одного года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+ ветеринарно-санитарное заключение, выдаваемое в соответствии с Приказом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из информационной системы единого государственного кадастра недвижимости.</w:t>
-[...17 lines deleted...]
-Сведения о ветеринарно-санитарном заключении услугодатель получает из информационной системы "Е-лицензирование".</w:t>
+В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из цифровой системы единого государственного кадастра недвижимости.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о ветеринарно-санитарном заключении услугодатель получает из цифровой системы "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2395,108 +2481,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правоустанавливающие документы на производственные помещения или копии договора аренды или безвозмездного пользования или доверительного управления в случае заключения данных договоров на срок менее одного года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+ветеринарно-санитарное заключение, выдаваемое в соответствии с Приказом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из информационной системы единого государственного кадастра недвижимости. Сведения о ветеринарно-санитарном заключении услугодатель получает из информационной системы "Е-лицензирование".</w:t>
+В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из цифровой системы единого государственного кадастра недвижимости. Сведения о ветеринарно-санитарном заключении услугодатель получает из цифровой системы "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2708,126 +2774,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правоустанавливающие документы на производственные помещения или копии договора аренды или безвозмездного пользования или доверительного управления в случае заключения данных договоров на срок менее одного года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+ветеринарно-санитарное заключение, выдаваемое в соответствии с Приказом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из информационной системы единого государственного кадастра недвижимости.</w:t>
-[...17 lines deleted...]
-Сведения о ветеринарно-санитарном заключении услугодатель получает из информационной системы "Е-лицензирование".</w:t>
+В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из цифровой системы единого государственного кадастра недвижимости.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о ветеринарно-санитарном заключении услугодатель получает из цифровой системы "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3039,126 +3085,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правоустанавливающие документы на производственные помещения или копии договора аренды или безвозмездного пользования или доверительного управления в случае заключения данных договоров на срок менее одного года;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>
+ветеринарно-санитарное заключение, выдаваемое в соответствии с Приказом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из информационной системы единого государственного кадастра недвижимости.</w:t>
-[...17 lines deleted...]
-Сведения о ветеринарно-санитарном заключении услугодатель получает из информационной системы "Е-лицензирование".</w:t>
+В случае наличия производственных помещений на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из цифровой системы единого государственного кадастра недвижимости.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о ветеринарно-санитарном заключении услугодатель получает из цифровой системы "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3610,77 +3636,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>требованиям и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих</w:t>
+              <w:t>документов, подтверждающих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соответствие им,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3701,107 +3727,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ветеринарии по производству</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>препаратов</w:t>
+              <w:t>препаратов ветеринарного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ветеринарного назначения</w:t>
+              <w:t>назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по производству препаратов ветеринарного назначения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z77" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о ветеринарно-санитарном заключении, выданном государственным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ветеринарно-санитарным инспектором соответствующей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3823,173 +3845,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер и дата выдачи ветеринарно-санитарного заключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
-[...42 lines deleted...]
-      <w:bookmarkStart w:name="z78" w:id="10"/>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наличие технологического, измерительного и испытательного оборудования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для производства препаратов ветеринарного назначения в соответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с техническими условиями на производимый ветеринарный препарат, наличие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>аккредитованной испытательной лаборатории, оснащенной приборами и</w:t>
-[...16 lines deleted...]
-        <w:t>оборудованием, либо договора о выполнении испытательных работ (услуг)</w:t>
+        <w:t>аккредитованной испытательной лаборатории, оснащенной приборами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и оборудованием, либо договора о выполнении испытательных работ (услуг)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с организациями, имеющими указанные лаборатории, для осуществления контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4144,64 +4164,61 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лаборатории, либо договор с аккредитованной испытательной лабораторией):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z79" w:id="11"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) средства измерений, внесенные в реестр государственной системы обеспечения</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>единства измерений Республики Казахстан по результатам испытаний с целью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4223,603 +4240,594 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документ, подтверждающий право собственности или документ, подтверждающий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>законные права ______________________________________________________</w:t>
+        <w:t>законные права ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование и краткая характеристика средств измерений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначение средств измерений ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>год выпуска и страна-производитель ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заводской номер и дата инвентаризации ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер технического паспорта ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) сведения из эксплуатационных паспортов заводов-изготовителей на приборы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контроля, вспомогательные материалы, оборудование, заверенные подписью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование и краткая характеристика приборов контроля, вспомогательных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>материалов и оборудования _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер паспорта _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи паспорта __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган, выдавший паспорт _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначение оборудования _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) сертификаты о поверке и (или) оттиски поверительного клейма на средствах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>измерений и/или сертификаты о калибровке средств измерений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номера сертификатов __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган, выдавший сертификаты _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>срок действия сертификатов с ______________ до _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) аттестат аккредитации испытательной лаборатории, либо сведения о заключенных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договорах с аккредитованной лабораторией:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер аттестата аккредитации испытательной лаборатории _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование и краткая характеристика средств измерений</w:t>
-[...517 lines deleted...]
-        </w:rPr>
         <w:t>дата выдачи _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>орган, выдавший аттестат аккредитации _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4870,64 +4878,62 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>срок действия договора с ___________________ до _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z83" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для юридических лиц: наличие квалифицированного состава руководителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и специалистов: в подразделениях непосредственно занятых производством</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5102,51 +5108,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контроля, специализации или усовершенствования и других видов повышения,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">квалификации за последние 5 лет. </w:t>
+        <w:t>квалификации за последние 5 лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для физических лиц: наличие высшего и (или) послевузовского образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5196,269 +5202,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>усовершенствования и других видов повышения квалификации за последние 5 лет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z84" w:id="16"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) сведения о квалифицированном составе технических руководителей</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и специалистов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование высшего учебного заведения _______________________________</w:t>
-[...16 lines deleted...]
-        <w:t>специальность и квалификация _________________________________________</w:t>
+        <w:t>наименование высшего учебного заведения _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специальность и квалификация ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер диплома о высшем/среднем образовании по профилю лицензируемого вида</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>деятельности _________________________________________________________</w:t>
-[...121 lines deleted...]
-        <w:t>дата выдачи сертификата _______________________________________________</w:t>
+        <w:t>деятельности _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи диплома ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) сведения о прохождении специализации/повышения квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование учреждения, где проводилась специализации/повышение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификации __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дисциплина ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер сертификата ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи сертификата _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5539,104 +5539,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 января 2015 года № 7-1/69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Квалификационные требования - в редакции приказа Министра сельского хозяйства РК от 18.09.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 306</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6060,105 +6060,105 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ветеринарно-санитарное заключение, выдаваемое в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 21 мая 2015 года № 7-1/453 "Об утверждении Правил выдачи ветеринарных документов и требований к их бланкам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11898) (далее – Приказ).</w:t>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 21 мая 2015 года № 7-1/453 "Об утверждении Правил выдачи ветеринарных документов и требований к их бланкам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11898) (далее – Приказ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае наличия производственно-технической базы на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из информационной системы единого государственного кадастра недвижимости.</w:t>
-[...17 lines deleted...]
-Сведения о ветеринарно-санитарном заключении услугодатель получает из информационной системы</w:t>
+В случае наличия производственно-технической базы на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление на срок более одного года), информация получается из цифровой системы единого государственного кадастра недвижимости.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о ветеринарно-санитарном заключении услугодатель получает из цифровой системы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6283,51 +6283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения согласно приложению к настоящим квалификационным требованиям.</w:t>
+Форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения согласно приложению к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6391,52 +6391,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наличие у руководителя юридического лица высшего и (или) послевузовского образования по специальностям "ветеринарная медицина", "ветеринарная санитария", со стажем работы по специальности не менее трех лет.</w:t>
+              <w:t xml:space="preserve">
+Наличие у руководителя юридического лица высшего и (или) послевузовского образования по специальностям "ветеринарная медицина", "ветеринарная санитария", со стажем работы по специальности не менее трех лет. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие в штате юридического лица или специализированного подразделения юридического лица: в лаборатории ветеринарно-санитарной экспертизы специалистов (не менее одного ветеринарного врача или фельдшера), имеющих высшее и (или) послевузовское образование по специальностям "ветеринарная медицина", "ветеринарная санитария" и (или) техническое и профессиональное образование (колледж) по специальности "ветеринария", специализации или усовершенствования и других видов повышения квалификации за последние 5 лет*.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -6554,52 +6554,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наличие минимального набора оборудования, необходимого для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения.</w:t>
+              <w:t xml:space="preserve">
+Наличие минимального набора оборудования, необходимого для осуществления деятельности в области ветеринарии по проведению </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ветеринарно-санитарной экспертизы продукции и сырья животного происхождения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6635,79 +6653,78 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z94" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...14 lines deleted...]
-        <w:t>*в случае, если руководитель юридического лица одновременно выполняет функции специалиста (ветеринарного врача или фельдшера) в лаборатории ветеринарно-санитарной экспертизы, требование не применяется при условии соответствия данного лица квалификационным требованиям.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *в случае, если руководитель юридического лица одновременно выполняет функции специалиста (ветеринарного врача или фельдшера) в лаборатории ветеринарно-санитарной экспертизы, требование не применяется при условии соответствия данного лица квалификационным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6756,290 +6773,323 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к квалификационным требованиям</w:t>
+              <w:t>к квалификационным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов,</w:t>
+              <w:t>требованиям и перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подтверждающих соответствие им,</w:t>
+              <w:t>документов, подтверждающих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>соответствие им,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>для осуществления деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в области ветеринарии по проведению</w:t>
+              <w:t>в области ветеринарии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>по проведению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>ветеринарно-санитарной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экспертизы продукции и сырья</w:t>
+              <w:t>экспертизы продукции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>животного происхождения</w:t>
+              <w:t>и сырья животного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>происхождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений, содержащих информацию для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z97" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о ветеринарно-санитарном заключении, выданном государственным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ветеринарно-санитарным инспектором соответствующей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административно-территориальной единицы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>номер и дата выдачи ветеринарно-санитарного заключения _________________</w:t>
+        <w:t>номер и дата выдачи ветеринарно-санитарного заключения ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>идентификационный номер ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z98" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наличие документов по стандартизации (национальные и региональные стандарты,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>методики выполнения измерений для проведения ветеринарно-санитарной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7209,152 +7259,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ветеринарно-санитарной экспертизы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z99" w:id="23"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) документы по стандартизации (национальные и региональные стандарты, методики</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выполнения измерений для проведения ветеринарно-санитарной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продукции и сырья животного происхождения) да/нет (указать наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>документа): ___________________________________________________________</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t>документа): __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) средства измерений, внесенные в реестр государственной системы обеспечения</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>единства измерений Республики Казахстан по результатам испытаний с целью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7376,226 +7420,223 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документ, подтверждающий право собственности или документ, подтверждающий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>законные права ________________________________________________________</w:t>
-[...174 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t>законные права ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование и краткая характеристика средств измерений ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначение средств измерений _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>год выпуска и страна-производитель ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заводской номер и дата инвентаризации _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер технического паспорта __________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) сведения из эксплуатационных паспортов заводов-изготовителей на приборы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>контроля, вспомогательные материалы, оборудование, заверенные подписью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7617,300 +7658,292 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование и краткая характеристика приборов контроля, вспомогательных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>материалов и оборудования _____________________________________________</w:t>
-[...106 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t>материалов и оборудования ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер паспорта _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи паспорта ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган, выдавший паспорт _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначение оборудования _____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) сертификаты о поверке и (или) оттиски поверительного клейма на средствах</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>измерений и/или сертификаты о калибровке средств измерений:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>номера сертификатов____________________________________________________</w:t>
-[...96 lines deleted...]
-      <w:bookmarkStart w:name="z104" w:id="28"/>
+        <w:t>номера сертификатов _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган, выдавший сертификаты _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>срок действия сертификатов с_________ до ____________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) сведения о наличии стандартных тестов для проведения ветеринарно-санитарной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>экспертизы на рынках _________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Наличие у руководителя юридического лица высшего и (или) послевузовского</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>образования по специальностям "ветеринарная медицина", "ветеринарная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8026,291 +8059,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и других видов повышения квалификации за последние 5 (пять) лет*:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z105" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) сведения о квалифицированном составе технических руководителей и специалистов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специальность и квалификация __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер диплома о высшем/среднем образовании по профилю лицензируемого вида</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельности _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата выдачи диплома __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование учебного заведения _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) сведения о прохождении специализации/повышения квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организации, где проводилась специализация/повышение квалификации ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дисциплина __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер сертификата ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сведения о квалифицированном составе технических руководителей</w:t>
-[...216 lines deleted...]
-      <w:bookmarkStart w:name="z107" w:id="31"/>
+      дата выдачи сертификата _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: *в случае, если руководитель юридического лица одновременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выполняет функции специалиста (ветеринарного врача или фельдшера) в лаборатории</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8324,113 +8316,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>соответствия данного лица квалификационным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наличие минимального набора оборудования, необходимого для осуществления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>деятельности в области ветеринарии по проведению ветеринарно-санитарной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экспертизы продукции и сырья животного происхождения, предусмотренного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложением к настоящей Форме.</w:t>
+        <w:t xml:space="preserve">приложением к настоящей Форме. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8544,87 +8534,98 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ветеринарно-санитарной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экспертизы продукции и сырья</w:t>
+              <w:t>экспертизы продукции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>животного происхождения</w:t>
+              <w:t>и сырья животного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>происхождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальный набор оборудования, необходимый для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8637,51 +8638,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8709,51 +8727,85 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Минимальное количество (единицы)</w:t>
+Минимальное</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>количество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(единицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9576,52 +9628,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Весы лабораторные</w:t>
+              <w:t xml:space="preserve">
+Весы лабораторные </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9689,52 +9741,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Термометры лабораторные (для мяса с металлическим стилетом)</w:t>
+              <w:t xml:space="preserve">
+Термометры лабораторные (для мяса с металлическим стилетом) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9802,52 +9854,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Термометр комнатный</w:t>
+              <w:t xml:space="preserve">
+Термометр комнатный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9915,52 +9967,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Радиологические средства измерения</w:t>
+              <w:t xml:space="preserve">
+Радиологические средства измерения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10706,52 +10758,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Компрессорий</w:t>
+              <w:t xml:space="preserve">
+Компрессорий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10819,52 +10871,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Лупа складная</w:t>
+              <w:t xml:space="preserve">
+Лупа складная </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10932,52 +10984,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Стерилизатор электрический для стерилизации инструментов</w:t>
+              <w:t xml:space="preserve">
+Стерилизатор электрический для стерилизации инструментов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11045,52 +11097,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электроплита</w:t>
+              <w:t xml:space="preserve">
+Электроплита </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11212,51 +11264,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для исследований,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>испытаний</w:t>
+              <w:t>
+испытаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11337,130 +11390,132 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для исследований, испытаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
-[...68 lines deleted...]
-        <w:t>Допускается применение оборудования в дополнение к минимальному набору, а также замена минимального набора иным оборудованием, необходимым для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения.</w:t>
+      * не распространяется на мясоперерабатывающее предприятие и убойный пункт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** не распространяется на убойный пункт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** по одной на каждое помещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается применение оборудования в дополнение к минимальному набору, а также замена минимального набора иным оборудованием, необходимым для осуществления деятельности в области ветеринарии по проведению ветеринарно-санитарной экспертизы продукции и сырья животного происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -11468,55 +11523,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11842,31 +11897,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>