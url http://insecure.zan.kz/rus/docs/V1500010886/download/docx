--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1dd1ede" w14:textId="1dd1ede">
+    <w:p w14:paraId="4ce7e0c" w14:textId="4ce7e0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14190,55 +14190,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>