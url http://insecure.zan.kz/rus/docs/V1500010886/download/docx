--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ce7e0c" w14:textId="4ce7e0c">
+    <w:p w14:paraId="b2fff05" w14:textId="b2fff05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,397 +111,439 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 235. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 апреля 2015 года № 10886.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра индустрии и инфраструктурного развития РК от 06.06.2023 </w:t>
+      Сноска. Заголовок - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 418</w:t>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра индустрии и инфраструктурного развития РК от 06.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 418</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача разрешения на вырубку деревьев" согласно приложению к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1. Утвердить:</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z712" w:id="3"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) утратил силу приказом Министра промышленности и строительства РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z712" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Правила оказания государственной услуги "Выдача разрешения на вырубку деревьев" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 06.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 418</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); с изменением, внесенным приказом Министра промышленности и строительства РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="4"/>
+    <w:bookmarkStart w:name="z2" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2. Департаменту развития инфраструктуры экономики Министерства национальной экономики Республики Казахстан обеспечить в установленном законодательством порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -512,90 +554,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в течении десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и информационно-правовой системе "Әділет"; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="5"/>
+    <w:bookmarkStart w:name="z3" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z4" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z4" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -865,7953 +907,73 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2015 года № 235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правый верхний угол приложения 2 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 06.06.2023 </w:t>
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 418</w:t>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...7881 lines deleted...]
-    <w:bookmarkEnd w:id="373"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8845,2217 +1007,1047 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>Приложение к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2015 года № 235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z142" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на вырубку деревьев"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правый верхний угол приложения 3 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 06.06.2023 </w:t>
+      Сноска. Правила дополнено приложением 3 в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития РК от 31.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 418</w:t>
+        <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="374"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра промышленности и строительства РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z713" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на вырубку деревьев"</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z714" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приказ дополнен приложением 3 в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития РК от 31.03.2020 </w:t>
-[...84 lines deleted...]
-        <w:jc w:val="left"/>
+      1. Настоящие Правила оказания государственной услуги "Выдача разрешения на вырубку деревьев" (далее – Правила), разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок выдачи разрешения на вырубку деревьев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z715" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...43 lines deleted...]
-      </w:r>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="379"/>
+      1) реестр зеленых насаждений – свод данных о типах, видовом составе, размере площади, состоянии и расположении зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) план компенсационной посадки – план посадки деревьев, которые подверглись вырубке, включающий в себя количественную часть, породный состав, объем, календарные сроки посадки, а также графическую схему размещения посадок с привязкой к плановой основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z150" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реестр зеленых насаждений – свод данных о типах, видовом составе, размере площади, состоянии и расположении зеленых насаждений.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="381"/>
+      3) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z716" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="382"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Выдача разрешения на вырубку деревьев"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z717" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Перечень основных требований и документов необходимых для оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z718" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      3. Перечень основных требований и документов необходимых для оказания государственной услуги, изложен в приложении 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z719" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="383"/>
+      4. Действия структурных подразделений (работников) услугодателя в процессе оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Перечень документов необходимых для оказания государственной услуги:</w:t>
-[...643 lines deleted...]
-    <w:bookmarkStart w:name="z683" w:id="415"/>
+      1) канцелярия услугодателя осуществляет регистрацию заявления по форме согласно приложению 2 к настоящим Правилам с документами, указанными в приложении 1 настоящих Правил, в день их поступления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z684" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ответственный исполнитель услугодателя рассматривает заявление с документами на соответствие требованиям настоящих Правил в течение – 3 (трех) рабочих дней.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z685" w:id="417"/>
+      2) ответственный исполнитель услугодателя рассматривает заявление с документами в течение – 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение 2 (двух) рабочих дней с момента регистрации представленных документов, указанных пунктом 5 настоящих Правил готовит мотивированный отказ в дальнейшем рассмотрении заявления подписанный ЭЦП руководителя услугодателя и направляет его в "личный кабинет" услугополучателя.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z686" w:id="418"/>
+      В случае представления услугополучателем неполного пакета документов ответственный исполнитель услугодателя в течение 2 (двух) рабочих дней с момента регистрации представленных документов, готовит мотивированный отказ в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугодателя, и направляет его в "личный кабинет" услугополучателя.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении услугополучателем полного пакета документов ответственный исполнитель услугодателя в течение 6 (шести) рабочих дней проверяет соответствие сведений указанные в документах необходимых для оказания государственной услуги, выезжает на место для точного определения количественного, породного состава, состояния и месторасположения деревьев в соответствии с реестром зеленых насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z687" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) Услугодатель предоставляет возможность Услугополучателю выразить свою позицию (заслушивание) к предварительному решению об отказе в выдаче разрешение на вырубку деревьев, о котором Услугополучатель уведомляется не позднее чем за 3 (три) рабочих дня до принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z688" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z689" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам рассмотрения пакета документов, заключения и результата заслушивания Услугодатель принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z691" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мотивированный отказ в выдаче разрешения на вырубку деревьев.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z692" w:id="424"/>
+      1) выдача разрешения на вырубку деревьев по форме согласно приложению 3 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мотивированный отказ в выдаче разрешения на вырубку деревьев в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги удостоверенный электронной цифровой подписью руководителя услугодателя направляется в "личный кабинет" услугополучателю на портале в течение – 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z720" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      5. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="425"/>
+      При внесении изменений и (или) дополнений в настоящие Правила уполномоченный орган направляет оператору "электронного правительства", в Единый контакт-центр, услугодателю информацию о таких изменениях и (или) дополнениях в течение трех рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z721" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При внесении изменений и (или) дополнений в настоящие Правила уполномоченный орган направляет оператору информационно- коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр, услугодателю информацию о таких изменениях и (или) дополнениях в течение трех рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
-[...84 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="427"/>
+      6. Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z194" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в настоящих Правилах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z195" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z196" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z197" w:id="431"/>
+    <w:bookmarkStart w:name="z722" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="432"/>
+        <w:t xml:space="preserve"> Параграф 2. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z723" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, уполномоченного органа, осуществляющего руководство в сфере по делам архитектуры, градостроительства и строительства (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z693" w:id="433"/>
+      7. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, уполномоченного органа, осуществляющего руководство в сфере по делам архитектуры, градостроительства и строительства (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9-1. В случае поступления жалобы в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="433"/>
+      7-1. В случае поступления жалобы в соответствии с частью четыре </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК РК услугодатель направляет ее в орган, рассматривающий жалобу, в течение 3 (трех) рабочих дней со дня поступления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="434"/>
+    <w:bookmarkStart w:name="z724" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Жалоба услугополучателя в соответствии с </w:t>
+      8. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, уполномоченным органом - в течение пяти рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг - в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="435"/>
+    <w:bookmarkStart w:name="z725" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Срок рассмотрения жалобы услугодателем, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      9. Срок рассмотрения жалобы услугодателем, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на десять рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z695" w:id="436"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z696" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z697" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение трех рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z698" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
-[...82 lines deleted...]
-</w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с частью пять </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11149,88 +2141,50 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Выдача разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на вырубку деревьев"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11247,50 +2201,67 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача разрешения на вырубку деревьев"</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11434,87 +2405,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы городов Астана, Алматы и Шымкента, районов и городов областного значения</w:t>
+Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11547,87 +2518,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства": www.egov.kz, www.elicense.kz</w:t>
+Местные исполнительные органы городов Астана, Алматы и Шымкента, районов и городов областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11660,87 +2631,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (десять) рабочих дней с момента обращения через портал.</w:t>
+Веб-портал "электронного правительства": www.egov.kz, www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11773,87 +2744,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+10 (десять) рабочих дней с момента обращения через портал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11886,87 +2857,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разрешение на вырубку деревьев либо мотивированный ответ об отказе в оказании государственной услуги удостоверенный электронной цифровой подписью руководителя услугодателя направляется в "личный кабинет" услугполучателя на портале</w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11999,87 +2970,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Разрешение на вырубку деревьев либо мотивированный ответ об отказе в оказании государственной услуги удостоверенный электронной цифровой подписью руководителя услугодателя направляется в "личный кабинет" услугополучателя на портале</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12112,125 +3083,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) портала – круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений осуществляется следующим рабочим днем).</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12262,222 +3195,126 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги </w:t>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) при обеспечении условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией: заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим Правилам; электронная копия правоустанавливающего документа на земельный участок (в случае отсутствия регистрации в государственной базе данных "Регистр недвижимости"); заключение комплексной вневедомственной экспертизы (заключение государственной экологической экспертизы) (форма сведений); материалы инвентаризации и лесопатологического обследования зеленых насаждений, произрастающие на пятне объекта с указанием существующих деревьев, породного и количественного состава, их состояния; план компенсационной посадки деревьев; гарантийное письмо по компенсационной посадке деревьев с указанием даты завершения высадки саженцев; договор с организацией (специализированной) на компенсационное озеленение.</w:t>
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан с перерывом на обед;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим Правилам; план компенсационной посадки деревьев; гарантийное письмо по компенсационной посадке, с указанием даты завершения высадки саженцев. Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства". Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах. Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.</w:t>
+              <w:t>
+2) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12510,141 +3347,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+ Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+1) при обеспечении условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией: заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 2 к настоящим Правилам; электронная копия правоустанавливающего документа на земельный участок (в случае отсутствия регистрации в государственной базе данных "Регистр недвижимости"); заключение комплексной вневедомственной экспертизы (заключение государственной экологической экспертизы) (форма сведений); материалы инвентаризации и лесопатологического обследования зеленых насаждений, произрастающие на пятне объекта с указанием существующих деревьев, породного и количественного состава, их состояния; план компенсационной посадки деревьев; гарантийное письмо по компенсационной посадке деревьев с указанием даты завершения высадки саженцев; договор с организацией (специализированной) на компенсационное озеленение.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в настоящих Правилах;</w:t>
+2) при обслуживании объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций: заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 2 к настоящим Правилам; заключение комплексной вневедомственной экспертизы (заключение государственной экологической экспертизы); материалы инвентаризации и лесопатологического обследования зеленых насаждений, произрастающие на пятне застройки (реконструкции) с указанием существующих деревьев, породного и количественного состава, их состояния; план компенсационной посадки; гарантийное письмо компенсационной посадке с указанием даты завершения высадки саженцев; договор с организацией (специализированной) на компенсационное озеленение.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+3) при благоустройстве территории существующих объектов и приведения в эстетический вид, необходимости улучшения качественного и видового состава зеленых насаждений: заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 2 к настоящим Правилам; электронная копия правоустанавливающего документа на земельный участок (в случае отсутствия регистрации в государственной базе данных "Регистр недвижимости"); материалы инвентаризации и лесопатологического обследования зеленых насаждений, произрастающие на территории объекта с указанием существующих деревьев, породного и количественного состава, их состояния; план компенсационной посадки деревьев; гарантийное письмо по компенсационной посадке с указанием даты завершения высадки саженцев; договор с организацией (специализированной) на компенсационное озеленение.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+4) при произрастании деревьев и кустарников на землях общего пользования: заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 2 к настоящим Правилам; план компенсационной посадки деревьев; гарантийное письмо по компенсационной посадке, с указанием даты завершения высадки саженцев. Сведения документов, удостоверяющих личность; справка о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства". Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах. Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12677,105 +3514,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах уполномоченного органа по делам архитектуры, градостроительства и строительства: www.kds.miid.gov.kz, услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 1414.</w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в настоящих Правилах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает информацию о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах уполномоченного органа по делам архитектуры, градостроительства и строительства: www.kds.mps.gov.kz, услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12814,350 +3818,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги "Выдача разрешения на</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вырубку деревьев"</w:t>
+              <w:t>"Выдача разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>В уполномоченный орган</w:t>
-[...246 lines deleted...]
-              <w:t>телефонов)</w:t>
+              <w:t>на вырубку деревьев"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13178,317 +3935,641 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>В уполномоченный орган</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>местного исполнительного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа (полное наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>От _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия имя отчество (в случае</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличия), индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для физического лица/</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полное наименование,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>местонахождение,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнес-идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер для юридического лица)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные данные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(почтовый индекс, область,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>город, район, населенный пункт,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование улицы, номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дома/здания, контактные номера</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефонов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="440"/>
+    <w:bookmarkStart w:name="z728" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ</w:t>
-[...89 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прилагаются следующие документы: _______________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>____________________________________________________________________________________</w:t>
+      Прошу выдать разрешение на вырубку деревьев (дерева) по объекту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование объекта) по адресу (полный адрес расположения объекта).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель согласен на использование персональных данных ограниченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доступа, составляющих охраняемую законом тайну, содержащихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в информационных системах, при оформлении разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия имя отчество (в случае наличия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      (электронная цифровая подпись)</w:t>
+        <w:t>(должность для юридического лица) дата подачи: дд.мм.гг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13524,665 +4605,562 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания государственной</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача разрешения на</w:t>
+              <w:t>"Выдача разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вырубку деревьев"</w:t>
-[...142 lines deleted...]
-              <w:t>Дата выдачи: ___.______20___г.</w:t>
+              <w:t>на вырубку деревьев"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="441"/>
+    <w:bookmarkStart w:name="z730" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                           РАЗРЕШЕНИЕ </w:t>
+        <w:t xml:space="preserve"> РАЗРЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                              на вырубку деревьев</w:t>
-[...54 lines deleted...]
-    </w:p>
+        <w:t>на вырубку деревьев</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По объекту: указывается название объекта.</w:t>
-[...315 lines deleted...]
-      (электронная цифровая подпись)</w:t>
+      Выдана: Наименование организации (полное наименование, местонахождение,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер для юридического лица/фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в случае наличия), индивидуальный идентификационный номер для физического лица).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По объекту: указывается название объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расположенному: адрес объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вырубка деревьев (дерева) производится в связи: (указывается причина).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование уполномоченного органа местного исполнительного органа),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>согласовывает вырубку деревьев (дерева): указывается фактическое (порода,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>количественная и качественная характеристика) состояние деревьев (дерева).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок действия разрешения: (срок действия устанавливается уполномоченным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органом местного исполнительного органа с учетом видов работ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом услугополучателю предписывается выполнить следующие требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Необходимо провести мероприятия по компенсационному восстановлению деревьев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дерева) путем посадки саженцев (указывается видовой, качественный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и количественный состав) до (указывается дата), с соблюдением норм и правил</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраны подземных и воздушных коммуникаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проводить полный комплекс мероприятий по защите, содержанию и сохранению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>зеленых насаждений на прилегающей территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: Заказчику необходимо в письменном порядке предоставить</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информацию о выполненной работе, до завершения срока действия разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(уполномоченное лицо)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -14190,55 +5168,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>