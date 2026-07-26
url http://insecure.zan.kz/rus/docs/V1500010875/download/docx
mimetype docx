--- v0 (2025-12-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69c4983" w14:textId="69c4983">
+    <w:p w14:paraId="8192cc9" w14:textId="8192cc9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -466,78 +466,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26 марта 2015 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -622,642 +594,658 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 30 марта 2015 года № 231 </w:t>
+              <w:t>от 30 марта 2015 года № 231</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные требования к аудиторским организациям, которые проводят обязательный аудит</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Минимальные требования - в редакции приказа Министра финансов РК от 31.05.2021 </w:t>
+      Сноска. Минимальные требования - в редакции приказа Министра финансов РК от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 507</w:t>
+        <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 06.07.2021).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие минимальные требования к аудиторским организациям, которые проводят обязательный аудит (далее – Минимальные требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "Об аудиторской деятельности" (далее – Закон) и устанавливают минимальные требования к аудиторским организациям, которые допускаются к проведению обязательного аудита организаций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Для проведения обязательного аудита организаций, аудиторская организация, имеющая лицензию на осуществление аудиторской деятельности, соответствует следующим Минимальным требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие заключения аккредитованной профессиональной аудиторской организации, членом которой является аудиторская организация, по результатам проведенного внешнего контроля качества с оценкой "4" или "5";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
-[...15 lines deleted...]
-      2. Для проведения обязательного аудита организаций, аудиторская организация, имеющая лицензию на осуществление аудиторской деятельности, соответствует следующим Минимальным требованиям:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отсутствие в течение последнего 1 (одного) года до даты заключения договора на оказание аудиторских услуг административных взысканий, налагаемых за нарушения законодательства об аудиторской деятельности в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
-[...15 lines deleted...]
-      1) наличие заключения профессионального совета и (или) заключения аккредитованной профессиональной аудиторской организации, членом которой является аудиторская организация, подтверждающего соблюдение аудиторской организацией требований международных стандартов аудита и Кодекса этики по результатам проведенного внешнего контроля качества;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие договора страхования гражданско-правовой ответственности аудиторской организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях", за исключением одного административного взыскания, налагаемого за несвоевременное предоставление или непредоставление аудиторскими организациями отчетности в уполномоченный орган в соответствии с квалификационными требованиями и (или) информации по страхованию своей гражданско-правовой ответственности в течение отчетного периода;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подлежит ротации в случае осуществления аудита одной организации, в том числе финансовой организации непрерывно на протяжении 7 (семи) лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
-[...15 lines deleted...]
-      3) наличие договора страхования гражданско-правовой ответственности аудиторской организации;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у аудиторской организации заключения профессионального совета по результатам проведенного внешнего контроля качества с оценкой "4" или "5" заключение аккредитованной профессиональной аудиторской организации не требуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для проведения обязательного аудита национальных управляющих холдингов, национальных холдингов, национальных компаний, недропользователей в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона помимо соответствия минимальным требованиям, предусмотренным пунктом 2 настоящих Минимальных требований, аудиторская организация дополнительно соответствует следующим Минимальным требованиям:</w:t>
+        <w:t xml:space="preserve"> Закона, помимо соответствия Минимальным требованиям, предусмотренным подпунктами 2), 3), 4) пункта 2, настоящих Минимальных требований, аудиторская организация соответствует следующим Минимальным требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок занятия аудиторской деятельностью руководителя аудиторской организации не менее 5 (пяти) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
-[...15 lines deleted...]
-      1) срок занятия аудиторской деятельностью руководителя аудиторской организации не менее 5 (пяти) лет;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие аудиторских отчетов по не менее 10 (десяти) аудируемым субъектам на соответствие международным стандартам финансовой отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
-[...15 lines deleted...]
-      2) наличие аудиторских отчетов по не менее 10 (десяти) аудируемым субъектам на соответствие международным стандартам финансовой отчетности;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие заключения профессионального совета по результатам проведенного внешнего контроля качества с оценкой "4" или "5".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для проведения обязательного аудита финансовых организаций в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона и акционерного общества "Банк Развития Казахстана" помимо соответствия минимальным требованиям, предусмотренным пунктами 2 и 3 настоящих Минимальных требований, аудиторская организация:</w:t>
+        <w:t xml:space="preserve"> Закона (за исключением юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой, и юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей), помимо соответствия минимальным требованиям, предусмотренным подпунктами 2), 3) и 4) пункта 2 и пункта 3 настоящих Минимальных требований, аудиторская организация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
-[...15 lines deleted...]
-      1) имеет в составе специалиста, который является руководителем группы, имеющего одну из полных квалификаций Certified Public Accountant (CPA), The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA) в области бухгалтерского учета и аудита либо квалификационное свидетельство "аудитор" с опытом работы в области аудита соответствующих организаций в течение 3 (трех) лет из последних пяти;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеет в составе специалиста, который является руководителем группы, имеющего одну из полных квалификаций The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA) в области бухгалтерского учета и аудита либо квалификационное свидетельство "аудитор" с опытом работы в области аудита соответствующих организаций в течение 3 (трех) лет из последних пяти;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
-[...15 lines deleted...]
-      2) имеет в составе не менее 2 (двух) специалистов, имеющих одну из полных квалификаций Certified Public Accountant (CPA), The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), "Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA)" в области бухгалтерского учета и аудита либо квалификацию "аудитор" с опытом работы в области аудита соответствующих организаций в течении 2 (двух) лет из последних пяти;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеет в составе не менее 2 (двух) специалистов, имеющих одну из полных квалификаций The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), "Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA)" в области бухгалтерского учета и аудита либо квалификацию "аудитор" с опытом работы в области аудита соответствующих организаций в течении 2 (двух) лет из последних пяти;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
-[...15 lines deleted...]
-      3) не имеет непогашенную задолженность перед аудируемой финансовой организацией во время проведения аудита и (или) предоставления других услуг в соответствии с Законом;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) не имеет непогашенную задолженность перед аудируемой финансовой организацией во время проведения аудита и (или) предоставления других услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
-[...15 lines deleted...]
-      4) имеет в составе аудитора и (или) руководителя группы, не имеющих задолженность перед аудируемой финансовой организацией по договору банковского займа, и (или) по договору микрокредита во время проведения аудита и (или) предоставления других услуг в соответствии с Законом.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) имеет в составе аудитора и (или) руководителя группы, не имеющих задолженность перед аудируемой финансовой организацией по договору банковского займа, и (или) по договору микрокредита во время проведения аудита и (или) предоставления других услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для проведения обязательного аудита акционерного общества "Банк Развития Казахстана" аудиторская организация соответствует требованиям, предусмотренным пунктом 2, подпунктами 1) и 2) пункта 3, пункта 4 настоящих Минимальных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1583,31 +1571,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>