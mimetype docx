--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f76dc3" w14:textId="7f76dc3">
+    <w:p w14:paraId="656586e" w14:textId="656586e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -830,51 +830,136 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила распределения квот изъятия объектов животного мира (далее – Правила) разработаны в соответствии с подпунктом 56) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -889,395 +974,488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира" (далее – Закон об охране, воспроизводстве и использовании животного мира) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и устанавливают порядок распределения квот на изъятие объектов животного мира между субъектами охотничьего хозяйства.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие определения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z215" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъект охотничьего хозяйства – физическое или юридическое лицо, ведущее охотничье хозяйство на закрепленных охотничьих угодьях в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z216" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) территориальные подразделения – областные территориальные инспекции лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z217" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) квота изъятия объектов животного мира – часть лимита изъятия объектов животного мира, устанавливаемая республиканскими ассоциациями общественных объединений охотников и субъектов охотничьего хозяйства для пользователей животным миром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z218" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лимит изъятия объектов животного мира – предельно допустимый объем изъятия объектов животного мира, при котором сохраняются их естественное воспроизводство и численность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z219" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведомство – государственный орган в пределах компетенции уполномоченного органа, осуществляющий стратегические, регулятивные, реализационные и контрольные функции в области охраны, воспроизводства и использования животного мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z220" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган – Министерство экологии и природных ресурсов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...241 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Распределение квот изъятия видов животных, являющихся объектами охоты, осуществляется на основании лимитов изъятия видов животных, являющихся объектом охоты который устанавливается на период с 15 февраля текущего года по 15 февраля будущего года, в соответствии с частью четвертой и пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Закона об охране, воспроизводстве и использовании животного мира.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1296,70 +1474,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Распределение квоты изъятия объектов животного мира, между субъектами охотничьего хозяйства осуществляется с учетом ресурсов животных, производительности охотничьих угодий и заявок субъектов охотничьего хозяйства на добывание видов животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1431,71 +1609,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственная услуга "Распределение квот на изъятие объектов животного мира на основании утвержденных лимитов" (далее – государственная услуга) оказывается республиканскими ассоциациями общественных объединений охотников и субъектов охотничьего хозяйства (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1513,111 +1767,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Перечень основных требований к оказанию государственной услуги, (далее – Перечень) изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z205" w:id="24"/>
+    <w:bookmarkStart w:name="z205" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1636,206 +1966,300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок распределения квот изъятия видов животных, являющихся объектами охоты, между субъектами охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 2 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для получения государственной услуги физические и (или) юридические лица (далее – услугополучатель) подают заявку услугодателю через портал на получение квоты изъятия по видам животных, являющихся объектами охоты для охотничьего хозяйства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, на основании учетных данных по видам животных, являющихся объектами охоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z223" w:id="27"/>
+    <w:bookmarkStart w:name="z223" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При сдаче услугополучателем заявки, услугополучателю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z224" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z224" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после окончания рабочего времени или в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан", прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1854,556 +2278,802 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Услугодатель в день поступления заявки на получение квоты изъятия по видам животных, являющихся объектами охоты для охотничьего хозяйства, осуществляет их прием, регистрацию и передает на исполнение ответственному работнику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z225" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z225" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ответственный работник в течение 3 (трех) рабочих дней рассматривает заявку на предмет соответствия требованиям настоящих Правил и формирует уведомление о распределении квот на изъятие объектов животного мира на основании утвержденных лимитов изъятия объектов животного мира по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Результат оказания государственной услуги направляется услугодателем в "личный кабинет" услугополучателя на портале, в форме электронного документа, подписанного ЭЦП уполномоченного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Услугодатель в течение пяти рабочих дней после утверждения лимитов на изъятие объектов животного мира осуществляет распределение квот на изъятие видов животных, являющихся объектами охоты, в разрезе субъектов охотничьего хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель отказывает в оказании государственной услуги по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...226 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заявленная квота изъятия видов животных, являющихся объектами охоты, определятся в соответствии с нормативами изъятия видов животных, являющихся объектами охоты, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 марта 2015 года № 18-03/271 "Об утверждении нормативов в области охраны, воспроизводства и использования животного мира" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11005).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При снижении численности видов животных вследствие неблагоприятных природных явлений (джут, болезни) квота на изъятие видов животных устанавливается исходя из фактических ресурсов видов животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Если ресурсы видов животных не позволяют их изъятие, то квота на изъятие видов животных не выделяется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение квоты изъятия видов животных в научных целях осуществляется с учетом наличия учетных данных на территории резервного фонда охотничьих хозяйств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2980,88 +3650,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="42"/>
+    <w:bookmarkStart w:name="z76" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z77" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       27. Для обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается не позднее 3 (трех) месяцев со дня, когда услугополучателю стало известно о принятии административного акта или совершении действий (бездействий) услугодателем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в административный орган, должностному лицу, чей административный акт, административное действие (бездействие) обжалуются;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3184,90 +3938,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="44"/>
+    <w:bookmarkStart w:name="z198" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z199" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z199" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3362,50 +4116,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3553,50 +4413,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5027,50 +5894,159 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 30 марта 2015 года № 18-03/271а (зарегистрирован в Реестре государственной регистрации нормативно-правовых актов за № 11005).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5214,68 +6190,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="46"/>
+    <w:bookmarkStart w:name="z84" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на получение квоты изъятия по видам животных, являющихся объектами охоты для охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7386,68 +8362,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>квот изъятия объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животного мира</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="47"/>
+    <w:bookmarkStart w:name="z213" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на получение квот изъятия рыбных ресурсов и других водных животных в рыбохозяйственных водоемах и (или) участках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено приказом и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7596,68 +8572,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>квот изъятия объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животного мира</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:bookmarkStart w:name="z90" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено приказом Министра экологии, геологии и природных ресурсов РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7839,80 +8815,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="49"/>
+    <w:bookmarkStart w:name="z93" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Уведомление о распределении квот на изъятие объектов животного мира</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             на основании утвержденных лимитов изъятия объектов животного мира</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8268,68 +9244,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="50"/>
+    <w:bookmarkStart w:name="z203" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист подсчета рейтинговой оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено приказом и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8511,68 +9487,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="51"/>
+    <w:bookmarkStart w:name="z99" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Итоги распределения квот изъятия рыбных ресурсов и других водных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено приказом и.о. Министра экологии и природных ресурсов РК от 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8616,55 +9592,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>