--- v1 (2025-11-23)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3bc2629" w14:textId="3bc2629">
+    <w:p w14:paraId="46938be" w14:textId="46938be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1844,50 +1844,136 @@
         <w:t>
       7) регистратор – уполномоченное лицо Единого оператора в сфере учета государственного имущества, уполномоченного органа соответствующей отрасли (по республиканской собственности) или областного (районного) уполномоченного органа и аппарата акима города районного значения, села, поселка, сельского округа (по коммунальной собственности), наделенное правом регистрации приказов в реестре;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z136" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организации - акционерные общества и товарищества с ограниченной ответственностью с участием государства в уставном капитале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусмотрен в редакции приказа Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z137" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электронная цифровая подпись (далее - ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2154,50 +2240,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусмотрен в редакции приказа Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объектами учета реестра (далее – объекты учета) являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z141" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2722,50 +2876,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2018 для городов районного значения, сел, поселков, сельских округов с численностью населения более двух тысяч человек, с 01.01.2020 для городов районного значения, сел, поселков, сельских округов с численностью населения две тысячи и менее человек).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 9 предусмотрен в редакции приказа Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственные органы представляют сведения об объектах учета в реестр и (или) организуют доступ к ведомственным информационным системам для интеграции с реестром по объектам учета, в частности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z153" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2943,50 +3165,140 @@
         <w:t>
       9) государственный орган, осуществляющий руководство в пределах своей компетенции и межотраслевую координацию в сфере обеспечения безопасности дорожного движения – в отношении транспортных средств, зарегистрированных за государственными юридическими лицами, их филиалами и представительствами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z162" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) государственный орган, осуществляющий регулирование деятельности в сфере бухгалтерского учета и финансовой отчетности – в отношении годовой финансовой отчетности государственных юридических лиц и организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подпункт 11) предусмотрен в редакции приказа Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z163" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) государственный орган, осуществляющий руководство в сферах связи, информатизации, "электронного правительства", информации и развития государственной политики в сфере оказания государственных услуг – в отношении лицензий и разрешений, выданным государственным юридическим лицам и организациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z164" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3023,50 +3335,140 @@
         <w:t>
       13) государственный орган, осуществляющий руководство в сферах формирования и реализации государственной политики, координации процессов управления в сферах охраны окружающей среды, развития "зеленой экономики", обращения с отходами (за исключением коммунальных, медицинских и радиоактивных отходов), охраны, контроля и надзора за рациональным использованием природных ресурсов, государственного геологического изучения недр, воспроизводства минерально-сырьевой базы, использования и охраны водного фонда, водоснабжения, водоотведения, лесного хозяйства, охраны, воспроизводства и использования животного мира и особо охраняемых природных территорий, а также его территориальные органы – в отношении объектов кадастра природных ресурсов (лесного кадастра и особо охраняемых природных территорий), зарегистрированных за государственными юридическими лицами, их филиалами и представительствами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z166" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) государственный орган, осуществляющий организационное и материально-техническое обеспечение деятельности Верховного Суда Республики Казахстан, местных и других судов, с территориальными подразделениями (администраторами судов) в областях, столице и городах республиканского значения – в отношении решений о возбуждении дел о банкротстве юридических лиц (копии решений) и о вступивших в законную силу решений судов (приговоров, постановлений), предусматривающих обращения в доход государства имущества по отдельным основаниям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подпункт 15) предусмотрен в редакции приказа Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z167" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) государственные органы, являющиеся владельцами объектов информатизации, принадлежащих государству.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3224,75 +3626,161 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Структура данных реестра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 3 в редакции приказа Министра финансов РК от 28.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1049</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусмотрен в редакции приказа Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Реестр состоит из двух подразделов: основного и дополнительного. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4435,50 +4923,180 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) актуализация данных об объекте учета; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) исключение из реестра объекта учета. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусмотрен в редакции приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Государственные органы, указанные в пункте 9 настоящих Правил, обеспечивают представление сведений об объектах учета из ведомственных информационных систем и (или) организуют доступ к ведомственным информационным системам согласно пункту 3 статьи 200 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5766,75 +6384,201 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Доступ к реестру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 5 в редакции приказа Министра финансов РК от 28.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1049</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 5 в редакции приказа Министра финансов РК от 28.10.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусмотрен в редакции приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Ведение реестра осуществляется с помощью средств электронных систем сбора, обработки и хранения информации на базе специализированных программно-технических комплексов, позволяющих оптимизировать управление реестром и администрировать доступ к информации, обеспечивающих надежность и сохранность данных. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z53" w:id="105"/>
     <w:p>
       <w:pPr>
@@ -6353,50 +7097,210 @@
         <w:t>
       1) просмотр сведений по организациям, а также государственным юридическим лицам и недвижимому имуществу, закрепленному за ними;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z38" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ознакомление с правовой и справочной информацией по реестру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 3) п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ункт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 предусмотрен в редакции приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) просмотр информации о государственном имуществе, включенной в график выставления на торги объектов государственной собственности, в том числе отчетов по оценке рыночной стоимости имущества в электронном формате "Acrobat Reader", а также информационных сообщений о предстоящих торгах по приватизации государственного имущества, публикуемых в печатных средствах массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z40" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7846,55 +8750,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8220,31 +9124,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>