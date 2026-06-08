--- v0 (2025-12-28)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a477986" w14:textId="a477986">
+    <w:p w14:paraId="d39a527" w14:textId="d39a527">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3584,993 +3584,959 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) обеспечивает ведение и заполнение техническим и авторским надзорами, а также подрядчиком (подрядчиками) исполнительной документации в электронной форме в ИС при реализации проектов, финансируемых за счет государственных инвестиций и средств квазигосударственного сектора, а также на всех объектах жилищно-гражданского назначения в соответствии с Правилами, определяющими порядок ведения портала и информационных систем для организации проведения строительства по принципу "одного окна", утвержденными приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 11 сентября 2020 года № 465 (далее – Правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21224);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) на объектах финансируемых за счет государственных инвестиций и средств квазигосударственного сектора осуществляет контроль по применению строительных материалов, оборудований, изделий и конструкций казахстанского происхождения подрядчиком, включенных реестр казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в случаях и в порядке, предусмотренных договором передает подрядчику в пользование необходимые для осуществления работ здания и сооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) регулирует с участниками строительства разногласия, возникающие в ходе заключения и исполнения договоров строительного подряда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) посещает строящийся объект, знакомится с необходимой исполнительной технической документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) посредством организации авторского и технического надзора контролирует качество и безопасность выполняемых видов работ, которые должны отвечать требованиям, установленным в государственных нормативах, проектно-сметной документации, а также соответствовать условиям договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) требует исполнения подрядчиком указаний авторского и технического надзора, и принимает меры к подрядчику за неисполнение либо несвоевременное и некачественное их исполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z136" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обеспечивает исполнение предписаний органов государственного архитектурно-строительного контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z137" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) приостанавливает производство работ при осуществлении их с отступлением от проектной (проектно-сметной) документации и нормативных требований, а также от условий заключенного договора строительного подряда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z138" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) требует от подрядчика исполнения условий договора строительного подряда и безвозмездного устранения допущенных дефектов и отступлений от проектной (проектно-сметной) документации при выполнении строительных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z139" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) рассматривает предложения и по согласованию с разработчиком проектно-сметной документации принимает решения по внесению изменений в утвержденную проектно-сметную документацию непринципиального характера, не влияющих на конструктивную схему объекта, на его объемно-планировочные, инженерно-технические или технологические проектные решения и на утвержденные технико-экономические показатели, с последующим оформлением и сдачей на хранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, по проектам строящимся за счет бюджетных средств и иных форм государственных инвестиций, стоимость внесенных изменений непринципиального характера не превышает 30 % от общей сметной стоимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) принимает меры по взысканию у подрядчика неустойки (штрафа, пени) за невыполнение или ненадлежащее выполнение договорных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-1) исключен приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 11 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 17.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра индустрии и инфраструктурного развития РК от 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 762</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); от 30.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="100"/>
-[...236 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z33" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...191 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Финансирование, учет и отчетность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z34" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z34" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заказчик в области финансирования, учета и отчетности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z261" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z261" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает приемку и оплату фактически выполненных работ, в сроки и порядке, которые установлены законодательными актами или договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z262" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z262" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если фактические расходы подрядчика оказались меньше тех, которые учитывались при определении цены (составлении сметы и транспортной схемы доставки строительных материалов, изделий и конструкций), заказчик производит оплату выполненных работ по цене, предусмотренной договором, за исключением случая, когда проектно-сметная документация составлялась подрядчиком самостоятельно и/или по его заказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z263" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z263" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, когда заказчик имеет несколько различных источников финансирования объектов, смета расходов согласовывается с каждым инвестором с соблюдением пропорций расходования средств, в соответствии с объемом финансирования каждого инвестора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z264" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z264" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверяет объемы выполненных работ, обоснованность цен, а также сведений, содержащихся в документах, предъявленными подрядными организациями, поставщиками и другими организациями к оплате за выполненные ими работы (услуги), поставленную продукцию и другие произведенные затраты, не вмешиваясь при этом в оперативно-хозяйственную деятельность подрядчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z265" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z265" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принимает решение об увеличении или уменьшении стоимости выполненных работ на основании соответствующих предложений подрядчика, технического и авторского надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z266" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z266" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом увеличение сметной стоимости строительства по бюджетным инвестиционным проектам в связи с корректировкой проектно-сметной документации осуществляется в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> разработки или корректировки, проведения необходимых экспертиз инвестиционного предложения государственного инвестиционного проекта, а также планирования, рассмотрения, отбора, мониторинга и оценки реализации бюджетных инвестиций, утвержденных приказом Министра национальной экономики Республики Казахстан от 5 декабря 2014 года № 129 (зарегистрированный в Реестре нормативных правовых актов за № 9938);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z267" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z267" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет контроль за целевым и эффективным использованием бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z268" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z268" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организует и ведет бухгалтерский и статистический учет, а также подписывает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z15" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z15" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       акты выполненных работ в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z16" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z16" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       акты выполненных работ в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z17" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z17" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       справку о стоимости выполненных строительных работ и затрат (по базисно-индексному методу) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z18" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z18" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       справку о стоимости выполненных строительных работ и затрат (по ресурсному методу) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z19" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z19" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок и сроки приемки выполненных работ, расчетов за выполненные строительно-монтажные работы в процессе строительства устанавливаются договором подряда по соглашению сторон на основе каталога договорных (единичных) расценок и ежемесячные расчеты за них производятся по формам, согласованным между заказчиком и подрядчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z20" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z20" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При формировании каталога договорных (единичных) расценок расчеты между заказчиком и подрядчиком за выполненные строительно-монтажные и ремонтно-строительные работы допускается осуществлять по конструктивным элементам (проценту технической готовности этих элементов), по отдельным, оговоренным договором этапам или после завершения всех работ по договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z21" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z21" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, формирование каталога договорных (единичных) расценок, приемка выполненных работ, осуществление расчетов в полной мере обеспечивает выполнение функций заказчика в области финансирования, учета и отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z269" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z269" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении строительства объекта за счет негосударственных инвестиций ежемесячные расчеты за выполненные строительно-монтажные работы производятся по формам, согласованным между заказчиком и подрядчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4639,140 +4605,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="129"/>
+    <w:bookmarkStart w:name="z35" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Приемка законченных строительством объектов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>прекращение строительства и консервация незавершенных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z36" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z36" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. После выполнения на объекте всех строительно-монтажных работ, благоустройства территории, обеспеченности оборудованием и инвентарем в полном соответствии с утвержденным проектом (проектно-сметной документации) подрядчик (генеральный подрядчик) извещает заказчика о готовности объекта к сдаче.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z397" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z397" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-1. Ввод объекта строительства, реконструкции и капитального ремонта автомобильных дорог в эксплуатацию осуществляется Заказчиком при наличии заключительного отчета экспертизы качества работ и материалов, выдаваемого Национальным центром качества дорожных активов, в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации производства экспертизы качества работ и материалов автомобильных дорог Национальным центром качества дорожных активов, утвержденными Приказом Министра по инвестициям и развитию Республики Казахстан от 20 марта 2015 года № 305 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11523).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4791,850 +4757,850 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="132"/>
+    <w:bookmarkStart w:name="z271" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Заказчик, получивший письменное извещение от подрядчика (генерального подрядчика) о готовности объекта к приемке в эксплуатацию, и комплект исполнительной документации, выполненной в электронной форме в ИС при реализации проектов, финансируемых за счет государственных инвестиций и средств квазигосударственного сектора, а также на всех объектах жилищно-гражданского назначения в соответствии с Правилами, осуществляет приемку объекта в эксплуатацию в соответствии с главой 11 Закона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z360" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z360" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организовывает комплексную проверку готовности объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z361" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z361" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет режим эксплуатации объекта в период опробования и приемки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z362" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z362" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости обеспечивает организацию и проведение пусконаладочных работ на объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z363" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z363" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) запрашивает у подрядчика, лиц, осуществляющих технический и авторский надзоры, подписанные заключения о качестве строительно-монтажных работ, заключение о соответствии выполненных работ проекту и декларацию о соответствии, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 апреля 2017 года № 235 "Об утверждении форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту, декларации о соответствии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15150);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z364" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z364" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) на основании декларации о соответствии, заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту совместно с подрядчиком, лицами, осуществляющими технический и авторский надзоры, проверяет исполнительную техническую документацию, выполненную в электронной форме в ИС при реализации проектов, финансируемых за счет государственных инвестиций и средств квазигосударственного сектора, а также на всех объектах жилищно-гражданского назначения в соответствии с Правилами, на предмет наличия и комплектности (в том числе, инженерно-геодезические изыскания (исполнительную съемку)), осматривает и принимает объект в эксплуатацию по форме акта приемки объекта в эксплуатацию, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 апреля 2017 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15141).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z365" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z365" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт приемки построенного объекта в эксплуатацию подписывается заказчиком, подрядчиком (генеральным подрядчиком), лицами, осуществляющими технический и авторский надзоры, на основании документов, указанных в подпункте 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z366" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z366" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приемка в эксплуатацию построенного объекта производится собственником (заказчиком, инвестором, застройщиком) самостоятельно в случаях, предусмотренных статьей 74 Закона и Правилами приемки построенного объекта в эксплуатацию собственником самостоятельно, а также формы акта приемки, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 13 декабря 2017 года № 867 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16165);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z367" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z367" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) При выявлении нарушений утвержденных проектных решений и государственных (межгосударственных) нормативов, а также при наличии отрицательных заключений принимает объект в эксплуатацию после устранения подрядчиком (генеральным подрядчиком) нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z368" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z368" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении заключения авторского и (или) технического надзора о непригодности объекта к эксплуатации или некачественном выполнении строительно–монтажных работ, заказчик обращается в соответствующие государственные органы для привлечения к ответственности участников строительства, допустивших нарушение, а также принимает меры в соответствии с Кодексом об административных правонарушениях Республики Казахстан за ненадлежащее исполнение договорных обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z369" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z369" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает акт приемки объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z370" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z370" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата подписания акта приемки в эксплуатацию считается датой его утверждения и датой ввода объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z371" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z371" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Со дня ввода объекта в эксплуатацию, расходы, связанные с содержанием объекта, несет заказчик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z372" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z372" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в течение трех рабочих дней с даты утверждения акта приемки объекта в эксплуатацию, направляет в некоммерческое акционерное общество Государственная корпорация "Правительство для граждан" по месту нахождения объекта утвержденный акт приемки объекта в эксплуатацию с приложением к нему технических характеристик объекта, исполнительной геодезической съемки фактического положения инженерных сетей и (или) зданий (сооружений) и документов, предусмотренных в подпункте 4) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z373" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z373" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) местный исполнительный орган (заказчик) в течение 10 рабочих дней подписывает акт приема передачи инженерных сетей и сооружений, построенных за счет государственных инвестиции, после регистрации в государственной корпорации "Правительство для граждан" и направляет его в эксплуатирующую организацию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z374" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z374" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отсутствие возможности подключения построенных согласно проекту сетей, к магистральным либо распределительным сетям по обстоятельствам, не зависящим от Заказчика (отсутствие ранее запроектированных, но не построенных либо не введенных в эксплуатацию сетей, к которым планируется подключение) не является причиной отказа в подписании эксплуатирующей организацией акта приема передачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z375" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z375" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) эксплуатирующая организация в течение 10 рабочих дней со дня получения от местного исполнительного органа акта приема передачи составляет акт осмотра инженерных сетей и сооружений. При наличии замечаний у эксплуатирующей организации Заказчик устраняет их в течение 15 рабочих дней со дня их получения. При составлении акта осмотра эксплуатирующая организация выдает замечания единожды, при обнаружении неисправностей сетей и оборудования, а также несоответствия их проектно-сметной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z376" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z376" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не устранении замечаний в установленный настоящим пунктом срок, он продлевается до полного устранения замечаний, о чем в течение 2 рабочих дней уведомляется местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z377" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z377" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повторное обращение в эксплуатирующую организацию осуществляется после полного устранения замечаний, выданных эксплуатирующей организацией. Основанием для отказа в выдаче акта осмотра является неисправность сетей/оборудования. При составлении и подписании Акта осмотра, замечания, не связанные с неисправностью сетей/оборудования, в том числе дополнительные, не входящие в перечень первоначальных замечаний, не выдаются. Акт осмотра подписывается эксплуатирующей организацией после устранения замечаний собственником (заказчиком) инженерных сетей и сооружений в течение 2 рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z378" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z378" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2) эксплуатирующая организация в течение 2 рабочих дней после устранения замечаний Заказчиком составляет акт осмотра и в течение 5 рабочих дней после подписания акта осмотра по выявленным замечаниям подписывает акт приема передачи и акт осмотра, и направляет его в местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z379" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z379" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-3) местный исполнительный орган в течение 10 рабочих дней со дня получения акта приема передачи и акта осмотра соответствующим решением принимает инженерные сети и сооружения в коммунальную собственность и утверждает акт приема передачи, после чего направляет решение и акт приема в эксплуатирующую организацию, которая в течение 5 рабочих дней со дня получения документов включает инженерные сети и сооружения в список обслуживаемых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z380" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z380" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) по наружным инженерным сетям и сооружениям, построенным за счет частных средств, собственник (заказчик), для передачи имущества принимающей стороне обращается в эксплуатирующую организацию с заявлением с приложением соответствующих документов согласно проектно-сметной документации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z381" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z381" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) эксплуатирующая организация в течение 1 рабочего дня после получения документов проверяет их на полноту, и при наличии замечаний извещает об этом собственника. Собственник (заказчик) инженерных сетей и сооружений в течение 3 рабочих дней устраняет замечания и предоставляет недостающие документы эксплуатирующей организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z382" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z382" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-2) с учетом полноты принятых документов эксплуатирующая организация в течение 10 рабочих дней со дня получения документов составляет акт технического обследования, передаваемых наружных сетей и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z383" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z383" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-3) при наличии замечаний у эксплуатирующей организации в ходе составления акта технического обследования, собственник (заказчик) инженерных сетей и сооружений устраняет их в течение 8 рабочих дней со дня их получения. Основанием для отказа в выдаче акта технического обследования является неисправность сетей/оборудования, при этом эксплуатирующая организация выдает мотивированные замечания единожды. Замечания, не связанные с неисправностью сетей/оборудования, в том числе дополнительные, не входящие в перечень первоначальных замечаний и в проектную документацию, не выдаются. Акт технического обследования подписывается эксплуатирующей организацией после устранения замечаний собственником (заказчиком) инженерных сетей и сооружений в течение 2 рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z384" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z384" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-4) эксплуатирующая организация в течение 1 рабочего дня после подписания акта технического обследования направляет его вместе с документами в местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z385" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z385" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-5) местный исполнительный орган в течение 10 рабочих дней со дня получения документов от эксплуатирующей организации принимает решение о приеме инженерных сетей и сооружений в коммунальную собственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z386" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z386" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-6) местный исполнительный орган в течение 5 рабочих дней после заключения договора утверждает акт приема передачи инженерных сетей и сооружений, подписанный собственником (заказчиком) инженерных сетей и сооружений и согласованный с эксплуатирующей организацией, а также, направляет акт приема передачи и договор в эксплуатирующую организацию, а собственник (заказчик) инженерных сетей и сооружений предоставляет доступ эксплуатирующей организации к инженерным сетям и сооружениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z387" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z387" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) эксплуатирующая организация в течение 2 рабочих дней после устранения замечаний Заказчиком составляет акт осмотра и в течение 5 рабочих дней после подписания акта осмотра подписывает акт приема передачи и направляет его и акт осмотра в местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z388" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z388" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) местный исполнительный орган в течение 10 рабочих дней со дня получения акта приема передачи и акта осмотра соответствующим решением принимает инженерные сети и сооружения в коммунальную собственность и утверждает акт приема передачи, после чего направляет решение и акт приема в эксплуатирующую организацию, которая в течение 5 рабочих дней со дня получения документов включает инженерные сети и сооружения в список обслуживаемых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z389" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z389" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) по наружным инженерным сетям и сооружениям, построенным за счет частных средств, собственник (заказчик), для передачи имущества принимающей стороне обращается в эксплуатирующую организацию с заявлением с приложением соответствующих документов согласно проектно-сметной документации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z390" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z390" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) эксплуатирующая организация в течение 1 рабочего дня после получения документов проверяет их на полноту, и в случае наличия замечаний извещает об этом собственника. Собственник (заказчик) инженерных сетей и сооружений в течение 3 рабочих дней со дня получения извещения устраняет замечания и предоставляет недостающие документы эксплуатирующей организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z391" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z391" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) с учетом полноты документов эксплуатирующая организация в течение 10 рабочих дней со дня получения документов составляет акт технического обследования передаваемых наружных сетей и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z392" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z392" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) при наличии замечаний у эксплуатирующей организации при составлении акта технического обследования, собственник (заказчик) инженерных сетей и сооружений устраняет их в течение 8 рабочих дней со дня их получения. Основанием для отказа в выдаче акта технического обследования является неисправность сетей/оборудования, при этом эксплуатирующая организация выдает мотивированные замечания единожды. Замечания, не связанные с неисправностью сетей/оборудования, в том числе дополнительные, не входящие в перечень первоначальных замечаний, не выдаются. Акт технического обследования подписывается эксплуатирующей организацией после устранения замечаний собственником (заказчиком) инженерных сетей и сооружений в течение 2 рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z393" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z393" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) эксплуатирующая организация в течение 1 рабочего дня после подписания акта технического обследования направляет его вместе с документами в местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z394" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z394" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) местный исполнительный орган в течение 10 рабочих дней со дня получения документов от эксплуатирующей организации принимает решение о приеме инженерных сетей и сооружений в коммунальную собственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z395" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z395" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) местный исполнительный орган в течение 5 рабочих дней после заключения договора утверждает акт приема передачи инженерных сетей и сооружений, подписанный собственником (заказчиком) инженерных сетей и сооружений и согласованный с эксплуатирующей организацией, а также направляет акт приема передачи и договор в эксплуатирующую организацию, а собственник (заказчик) инженерных сетей и сооружений предоставляет доступ эксплуатирующей организации к инженерным сетям и сооружениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5663,190 +5629,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="169"/>
+    <w:bookmarkStart w:name="z273" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае принятия решения о прекращении (приостановлении) строительства и консервации объекта, заказчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z274" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z274" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основании результатов технического обследования, актом принимает от подрядчика незавершенный объект и обеспечивает разработку проекта консервации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z275" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z275" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает смету на выполнение работ по консервации и посредством организации авторского надзора контролирует их качественное выполнение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z276" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z276" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) перед началом работ по консервации незавершенного объекта направляет уведомление в орган, осуществляющий государственный архитектурно-строительный контроль и надзор в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z277" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z277" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в период нахождения на консервации организует охрану материальных ценностей на незавершенном объекте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z278" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z278" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В период гарантийного срока эксплуатации объекта, заказчик участвует совместно с подрядчиком и эксплуатационной организацией в обследовании объекта и обеспечивает устранение подрядчиком или за его счет выявленных дефектов, за исключением случаев когда неисправности были допущены вследствие ненадлежащей эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5875,169 +5841,169 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="175"/>
+    <w:bookmarkStart w:name="z280" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Взаимодействие заказчика с лицом, осуществляющим инжиниринговые услуги по управлению проектом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z281" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z281" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Министра по инвестициям и развитию РК от 19.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z282" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z282" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Лицо, осуществляющее инжиниринговые услуги по управлению проектом привлекается заказчиком либо инвестором на весь инвестиционный период, включая предпроектную стадию и стадии проектирования, строительства и ввода в эксплуатацию объекта или нескольких объектов либо на любой стадии реализации проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z283" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z283" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При реализации проекта, строящегося за счет государственных инвестиций, не допускается совмещать в данном проекте функции по управлению проектом и подрядные работы (разработка предпроектной, проектно-сметной документации и (или) строительно-монтажные работы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z284" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z284" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При наличии в штате экспертов, имеющих соответствующие аттестаты, лицо, осуществляющее инжиниринговые услуги по управлению проектом самостоятельно осуществляет технический надзор и (или) привлекает для этого аттестованных экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z285" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z285" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Лицо, осуществляющее инжиниринговые услуги по управлению проектом выполняет функции, установленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6052,301 +6018,413 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил оказания инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности, утвержденных приказом Министра национальной экономики Республики Казахстан от 3 февраля 2015 года № 71 (зарегистрированный в Реестре нормативных правовых актов за № 10401).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z287" w:id="182"/>
-[...15 lines deleted...]
-      Для объектов, строящихся с участием государственных инвестиций, оплата расходов на привлечение инжиниринговых услуг осуществляется в рамках лимитов, установленных в действующих государственных нормативах в области архитектуры, градостроительства и строительства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Оплата инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности производится пропорционально стоимости выполненных объемов работ по строительству объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для объектов, строящихся с участием государственных инвестиций, оплата расходов на привлечение инжиниринговых услуг осуществляется в рамках лимитов, предусмотренных в проектно-сметной документации на строительство объектов, утвержденной в соответствии с государственными нормативами в области архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае корректировки проектно-сметной документации на строительство объектов без изменения проектных решений цена ранее заключенного договора на оказание инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности увеличению не подлежит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 в редакции приказа Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Условия и механизм применения договоров по строительству "под ключ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z414" w:id="183"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 4 в соответствии с приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="184"/>
+    <w:bookmarkStart w:name="z415" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Договор по строительству "под ключ" применяется при реализации проектов технически сложных зданий и сооружений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z416" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Лицо, осуществляющее работы в рамках договора по строительству "под ключ", при необходимости заключает договор с подрядчиком на проведение изыскательских работ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z416" w:id="185"/>
-[...15 lines deleted...]
-      23. Лицо, осуществляющее работы в рамках договора по строительству "под ключ", при необходимости заключает договор с подрядчиком на проведение изыскательских работ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При комплексной застройке допускается разработка градостроительной документации лицом, осуществляющим работы в рамках договора по строительству "под ключ" в соответствии с действующим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z417" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Стоимость работ определяется на основании расчетной стоимости строительства "под ключ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При комплексной застройке допускается разработка градостроительной документации лицом, осуществляющим работы в рамках договора по строительству "под ключ" в соответствии с действующим Законом.</w:t>
-[...18 lines deleted...]
-      24. Стоимость работ определяется на основании расчетной стоимости строительства "под ключ".</w:t>
+      Оплата работ в рамках договора по строительству "под ключ" в сфере архитектурной, градостроительной и строительной деятельности производится в соответствии с проектно-сметной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, не допускается увеличение стоимости строительства, определенной по расчетной стоимости строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z418" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Особенностью договора о строительстве "под ключ" является комплексный характер, выраженный в возможности содержать условия по финансированию, планированию, изысканиям, обоснованиям, проектированию, строительству и сопутствующим ему услугам, управлению, эксплуатации, обслуживанию, передаче на баланс одной из сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:p>
-[...51 lines deleted...]
-      25. Особенностью договора о строительстве "под ключ" является комплексный характер, выраженный в возможности содержать условия по финансированию, планированию, изысканиям, обоснованиям, проектированию, строительству и сопутствующим ему услугам, управлению, эксплуатации, обслуживанию, передаче на баланс одной из сторон.</w:t>
+    <w:bookmarkStart w:name="z419" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Взаимодействие заказчика и подрядчика, их обязанности и риски в рамках реализации договора по строительству "под ключ" устанавливаются договором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z419" w:id="188"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик при осуществлении работ по договору о строительстве "под ключ" привлекает на договорных началах лицо, осуществляющее инжиниринговые услуги техническому надзору и при необходимости управляющего проектом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6672,405 +6750,567 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>функций заказчика</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(застройщика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="189"/>
+    <w:bookmarkStart w:name="z288" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав основных документов, разрабатываемых в проекте организации строительства (ПОС)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z289" w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z289" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции приказа Министра по инвестициям и развитию РК от 19.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z95" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Календарный (объектный) план строительства, в котором определяются срок и очередность строительства основных и вспомогательных зданий и сооружений, распределение капитальных вложений и объемов строительно-монтажных работ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z95" w:id="191"/>
-[...15 lines deleted...]
-      1. Календарный (объектный) план строительства, в котором определяются срок и очередность строительства основных и вспомогательных зданий и сооружений, распределение капитальных вложений и объемов строительно-монтажных работ.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Строительный генеральный план (стройгенплан), в котором указывается расположение постоянных и временных зданий и сооружений, дорог, инженерных сетей, мест подключения временных инженерных коммуникаций к действующим сетям с указанием источников электроэнергии, воды, тепла, пара, а также размещение складских площадок, основных монтажных кранов и других механизированных установок, знаков закрепления разбивочных сетей, зданий и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z96" w:id="192"/>
-[...15 lines deleted...]
-      2. Строительный генеральный план (стройгенплан), в котором указывается расположение постоянных и временных зданий и сооружений, дорог, инженерных сетей, мест подключения временных инженерных коммуникаций к действующим сетям с указанием источников электроэнергии, воды, тепла, пара, а также размещение складских площадок, основных монтажных кранов и других механизированных установок, знаков закрепления разбивочных сетей, зданий и сооружений.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда организационно-техническими решениями охватывается территория, примыкающая к стройплощадке, то кроме стройгенплана разрабатывается ситуационный план, где указываются предприятия материально-технической базы, карьеры, жилые поселки, внешние пути и дороги (с указанием их длины и пропускной способности), железные дороги, станции примыкания, морские, речные причалы, линии связи, электролинии, вырубка леса и другие имеющиеся объекты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z290" w:id="193"/>
-[...15 lines deleted...]
-      В случаях, когда организационно-техническими решениями охватывается территория, примыкающая к стройплощадке, то кроме стройгенплана разрабатывается ситуационный план, где указываются предприятия материально-технической базы, карьеры, жилые поселки, внешние пути и дороги (с указанием их длины и пропускной способности), железные дороги, станции примыкания, морские, речные причалы, линии связи, электролинии, вырубка леса и другие имеющиеся объекты.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организационно-технологические схемы, определяющие оптимальную последовательность возведения зданий и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z97" w:id="194"/>
-[...15 lines deleted...]
-      3. Организационно-технологические схемы, определяющие оптимальную последовательность возведения зданий и сооружений.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ведомость объемов основных строительно-монтажных и специальных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z98" w:id="195"/>
-[...15 lines deleted...]
-      4. Ведомость объемов основных строительно-монтажных и специальных работ.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ведомость потребности в строительных конструкциях, изделиях, материалах и оборудовании, увязанная по времени с графической частью календарного (объектного) плана с указанием источников приобретения/снабжения (пунктов, предприятий изготовителей, поставщиков) основных строительных ресурсов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z99" w:id="196"/>
-[...15 lines deleted...]
-      5. Ведомость потребности в строительных конструкциях, изделиях, материалах и оборудовании, увязанная по времени с графической частью календарного (объектного) плана с указанием источников приобретения/снабжения (пунктов, предприятий изготовителей, поставщиков) основных строительных ресурсов.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. График потребности в основных строительных машинах и транспортных средствах, увязанный по времени с графической частью календарного (объектного) плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z100" w:id="197"/>
-[...15 lines deleted...]
-      6. График потребности в основных строительных машинах и транспортных средствах, увязанный по времени с графической частью календарного (объектного) плана.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. График потребности в строительных кадрах, увязанный по времени с графической частью календарного (объектного) плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z101" w:id="198"/>
-[...15 lines deleted...]
-      7. График потребности в строительных кадрах, увязанный по времени с графической частью календарного (объектного) плана.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Пояснительная записка, в которой наряду с характеристикой условий строительства обосновываются методы производства и совмещения работ, в том числе выполняемых в зимних условиях при сезонном характере работ вахтовым методом. Предусматриваются мероприятия по охране труда, сохранению окружающей природной среды. Обосновываются потребности в основных строительных машинах и механизмах, транспортных средствах, электроэнергии, паре, воде, кислороде, сжатом воздухе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z102" w:id="199"/>
-[...15 lines deleted...]
-      8. Пояснительная записка, в которой наряду с характеристикой условий строительства обосновываются методы производства и совмещения работ, в том числе выполняемых в зимних условиях при сезонном характере работ вахтовым методом. Предусматриваются мероприятия по охране труда, сохранению окружающей природной среды. Обосновываются потребности в основных строительных машинах и механизмах, транспортных средствах, электроэнергии, паре, воде, кислороде, сжатом воздухе.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обосновывается потребность в кадрах, жилье, социально-культурном обслуживании, продолжительности строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z291" w:id="200"/>
-[...15 lines deleted...]
-      Обосновывается потребность в кадрах, жилье, социально-культурном обслуживании, продолжительности строительства.</w:t>
+    <w:bookmarkStart w:name="z292" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В проекте организации строительства приводятся следующие технико-экономические показатели:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z292" w:id="201"/>
-[...15 lines deleted...]
-      В проекте организации строительства приводятся следующие технико-экономические показатели:</w:t>
+    <w:bookmarkStart w:name="z293" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общая продолжительность строительства (в месяцах), в том числе подготовительного периода и периода монтажа оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z293" w:id="202"/>
-[...15 lines deleted...]
-      общая продолжительность строительства (в месяцах), в том числе подготовительного периода и периода монтажа оборудования;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      максимальная численность работающих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z294" w:id="203"/>
-[...15 lines deleted...]
-      максимальная численность работающих;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      затраты труда на выполнение строительно-монтажных работ (человек/дней), внесенные в ведомость затрат труда по укрупненным нормам, на основе которых составляется расчетная часть объектного календарного плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z295" w:id="204"/>
-[...15 lines deleted...]
-      затраты труда на выполнение строительно-монтажных работ (человек/дней), внесенные в ведомость затрат труда по укрупненным нормам, на основе которых составляется расчетная часть объектного календарного плана.</w:t>
+    <w:bookmarkStart w:name="z296" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав и содержание ПОС дополняется с учетом сложности строительства объекта в зависимости от объемно-планировочных и конструктивных решений в соответствии с действующими нормативными документами по составлению ПОС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z296" w:id="205"/>
-[...15 lines deleted...]
-      Состав и содержание ПОС дополняется с учетом сложности строительства объекта в зависимости от объемно-планировочных и конструктивных решений в соответствии с действующими нормативными документами по составлению ПОС.</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1-1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности и осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>функций заказчика (застройщика)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z297" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 1-1 в соответствии с приказом Министра промышленности и строительства РК от 01.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7107,238 +7347,76 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1-1</w:t>
-[...38 lines deleted...]
-              <w:t>функций заказчика (застройщика)</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="206"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z298" w:id="206"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчик __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:tbl>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7825,64 +7903,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z299" w:id="208"/>
+      <w:bookmarkStart w:name="z299" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации ___________________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность, подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8008,280 +8086,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>функций заказчика</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(застройщика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="209"/>
+    <w:bookmarkStart w:name="z300" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав основных документов, разрабатываемых в проекте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>производства работ (ППР)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z301" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Технологические схемы организации рабочих мест.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z301" w:id="210"/>
-[...15 lines deleted...]
-      1. Технологические схемы организации рабочих мест.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решения по технике безопасности и охране труда, меры по пожарной безопасности в соответствии с требованиями действующих нормативных технических документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z302" w:id="211"/>
-[...15 lines deleted...]
-      2. Решения по технике безопасности и охране труда, меры по пожарной безопасности в соответствии с требованиями действующих нормативных технических документов.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мероприятия по выполнению работ методом сквозного поточного бригадного подряда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z303" w:id="212"/>
-[...15 lines deleted...]
-      3. Мероприятия по выполнению работ методом сквозного поточного бригадного подряда.</w:t>
+    <w:bookmarkStart w:name="z304" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мероприятия по выполнению в случае необходимости работ вахтовым методом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z304" w:id="213"/>
-[...15 lines deleted...]
-      4. Мероприятия по выполнению в случае необходимости работ вахтовым методом.</w:t>
+    <w:bookmarkStart w:name="z305" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Решения по прокладке временных инженерно-коммуникационных сетей, в том числе аварийного освещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z305" w:id="214"/>
-[...15 lines deleted...]
-      5. Решения по прокладке временных инженерно-коммуникационных сетей, в том числе аварийного освещения.</w:t>
+    <w:bookmarkStart w:name="z306" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень технологического инвентаря и монтажной оснастки, также схем строповки грузов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z306" w:id="215"/>
-[...15 lines deleted...]
-      6. Перечень технологического инвентаря и монтажной оснастки, также схем строповки грузов.</w:t>
+    <w:bookmarkStart w:name="z307" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пояснительная записка, где наряду с обоснованиями решений по производству работ, в том числе выполняемых в зимнее время, приводится потребность в энергетических ресурсах и решения по ее покрытию, перечень всех временных, мобильных инвентарных зданий, сооружений и устройств, мероприятия по обеспечению сохранности материалов и конструкций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z307" w:id="216"/>
-[...15 lines deleted...]
-      7. Пояснительная записка, где наряду с обоснованиями решений по производству работ, в том числе выполняемых в зимнее время, приводится потребность в энергетических ресурсах и решения по ее покрытию, перечень всех временных, мобильных инвентарных зданий, сооружений и устройств, мероприятия по обеспечению сохранности материалов и конструкций.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приводятся также мероприятия по защите действующих и строящихся объектов от повреждения (пропуск весеннего паводка, неравномерность оттаивания с наступлением периода положительных температур, отдельные виды работ, выполняемые в зимний период).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z308" w:id="217"/>
-[...15 lines deleted...]
-      Приводятся также мероприятия по защите действующих и строящихся объектов от повреждения (пропуск весеннего паводка, неравномерность оттаивания с наступлением периода положительных температур, отдельные виды работ, выполняемые в зимний период).</w:t>
+    <w:bookmarkStart w:name="z309" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Технико-экономические показатели, включая объем и продолжительность выполнения строительно-монтажных работ, уровень механизации и затраты труда на 1м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> площади здания, на единицу физических объемов работ или иной показатель, принятый для производительности труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z309" w:id="218"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8431,344 +8509,344 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z37" w:id="219"/>
+      <w:bookmarkStart w:name="z37" w:id="218"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Заказчик: _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование, бизнес идентификационный номер или индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             идентификационный номер, адрес, данные о средствах связи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подрядчик: _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование, бизнес идентификационный номер или индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             идентификационный номер, адрес, данные о средствах связи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стройка: ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование, адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объект: _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование,)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор подряда (контракт) №_______ от _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт выполненных работ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за ___________________________ (месяц, год) на _____________________________ работы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:p>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="221"/>
+    <w:bookmarkStart w:name="z311" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z39" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z39" w:id="222"/>
-[...15 lines deleted...]
-      Основание:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Составлен (а) в ценах 2001 г. тенге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z40" w:id="223"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -9001,70 +9079,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая стоимость, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="224"/>
+          <w:bookmarkStart w:name="z41" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Накладные расходы, тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9087,70 +9165,70 @@
               </w:rPr>
               <w:t>
 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="225"/>
+          <w:bookmarkStart w:name="z43" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты труда, чел.-час,  рабочих- строителей</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9465,184 +9543,184 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="226"/>
+          <w:bookmarkStart w:name="z45" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего ---------</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заработная плата рабочих- строителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="227"/>
+          <w:bookmarkStart w:name="z46" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 эксплуатация машин</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 --------- в том числе заработная плата машинистов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="228"/>
+          <w:bookmarkStart w:name="z47" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9664,70 +9742,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заработная плата рабочих- строителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="229"/>
+          <w:bookmarkStart w:name="z49" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 эксплуатация машин</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 --------- в том числе заработная плата машинистов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -10438,390 +10516,390 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="230"/>
+    <w:bookmarkStart w:name="z50" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего прямые затраты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z51" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том числе стоимость:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z51" w:id="231"/>
-[...15 lines deleted...]
-      в том числе стоимость:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалов, изделий и конструкций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z52" w:id="232"/>
-[...15 lines deleted...]
-      материалов, изделий и конструкций</w:t>
+    <w:bookmarkStart w:name="z53" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оборудования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z53" w:id="233"/>
-[...15 lines deleted...]
-      оборудования</w:t>
+    <w:bookmarkStart w:name="z54" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочих затрат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z54" w:id="234"/>
-[...15 lines deleted...]
-      прочих затрат</w:t>
+    <w:bookmarkStart w:name="z55" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Накладные расходы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z55" w:id="235"/>
-[...15 lines deleted...]
-      Накладные расходы</w:t>
+    <w:bookmarkStart w:name="z56" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заработная плата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z56" w:id="236"/>
-[...15 lines deleted...]
-      заработная плата</w:t>
+    <w:bookmarkStart w:name="z57" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудоемкость</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z57" w:id="237"/>
-[...15 lines deleted...]
-      трудоемкость</w:t>
+    <w:bookmarkStart w:name="z58" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ненормируемые и непредвиденные затраты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z58" w:id="238"/>
-[...15 lines deleted...]
-      Ненормируемые и непредвиденные затраты</w:t>
+    <w:bookmarkStart w:name="z59" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итого в базовых ценах 2001 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z59" w:id="239"/>
-[...15 lines deleted...]
-      Итого в базовых ценах 2001 года:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сметная заработная плата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z60" w:id="240"/>
-[...15 lines deleted...]
-      Сметная заработная плата</w:t>
+    <w:bookmarkStart w:name="z61" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативная трудоемкость</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z61" w:id="241"/>
-[...15 lines deleted...]
-      Нормативная трудоемкость</w:t>
+    <w:bookmarkStart w:name="z62" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итого в текущих ценах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z62" w:id="242"/>
-[...15 lines deleted...]
-      Итого в текущих ценах:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Налоги, сборы, обязательные платежи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z63" w:id="243"/>
-[...15 lines deleted...]
-      Налоги, сборы, обязательные платежи</w:t>
+    <w:bookmarkStart w:name="z64" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итого:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z64" w:id="244"/>
-[...15 lines deleted...]
-      Итого:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Налог на добавленную стоимость:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z65" w:id="245"/>
-[...15 lines deleted...]
-      Налог на добавленную стоимость:</w:t>
+    <w:bookmarkStart w:name="z312" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Всего:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z312" w:id="246"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10928,70 +11006,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="247"/>
+          <w:bookmarkStart w:name="z313" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11072,70 +11150,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="248"/>
+          <w:bookmarkStart w:name="z316" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11263,376 +11341,376 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="249"/>
+          <w:bookmarkStart w:name="z318" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="250"/>
+          <w:bookmarkStart w:name="z319" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z320" w:id="251"/>
+      <w:bookmarkStart w:name="z320" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)Эксперт(ы) технического надзора:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, фамилия, имя, отчество(при наличии), индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   идентификационный номер, № аттестата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Разработчики проекта строительства или эксперт(ы) авторского надзора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, фамилия, имя, отчество(при наличии), индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             идентификационный номер, № аттестата или приказа, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:p>
-[...151 lines deleted...]
-      Примечание:</w:t>
+    <w:bookmarkStart w:name="z322" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Форма применяется для актов выполненных работ, составленным по сметам с использованием базисно-индексного метода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z322" w:id="253"/>
-[...15 lines deleted...]
-      1. Форма применяется для актов выполненных работ, составленным по сметам с использованием базисно-индексного метода.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По графе 13 указываются сведения по тем материальным ресурсам и оборудованию, которые в акте выполненных работ учитываются отдельной строкой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z323" w:id="254"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11795,265 +11873,265 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z324" w:id="255"/>
+      <w:bookmarkStart w:name="z324" w:id="254"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование, бизнес идентификационный номер или индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер, адрес, данные о средствах связи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подрядчик: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование, бизнес идентификационный номер или индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер, адрес, данные о средствах связи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стройка: ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование, адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Объект: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор подряда (контракт) №_______ от _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт выполненных работ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за ______________ (месяц, год) на ______________________________ работы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:p>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="257"/>
+    <w:bookmarkStart w:name="z325" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра по инвестициям и развитию РК от 19.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12068,71 +12146,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра промышленности и строительства РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 336</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z326" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание: Составлен (а) в ценах на 20___ год, тенге</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z326" w:id="258"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -13244,371 +13322,371 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z327" w:id="259"/>
+      <w:bookmarkStart w:name="z327" w:id="258"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего по акту: ________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Эксперт(ы) технического надзора: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер, № аттестата, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Место печати (при наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разработчики проекта строительства или эксперт(ы) авторского надзора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный, идентификационный номер, № аттестата или приказа, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z328" w:id="259"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Место печати (при наличии)</w:t>
-[...155 lines deleted...]
-      Примечание:</w:t>
+        <w:t>1. Форма применяется для актов выполненных работ, составленным по сметам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с использованием ресурсного метода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z329" w:id="260"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По графе 9 указываются сведения по тем материальным ресурсам и оборудованию,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. Форма применяется для актов выполненных работ, составленным по сметам</w:t>
-[...35 lines deleted...]
-      2. По графе 9 указываются сведения по тем материальным ресурсам и оборудованию,</w:t>
+        <w:t>которые в акте выполненных работ учитываются отдельной строкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ведомость материальных ресурсов и оборудования к Акту выполненных работ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование здания, сооружения, объекта, стройки)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:p>
-[...54 lines deleted...]
-        <w:t>(наименование здания, сооружения, объекта, стройки)</w:t>
+    <w:bookmarkStart w:name="z331" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание: Акт выполненных работ __________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z331" w:id="263"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -14110,64 +14188,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z332" w:id="264"/>
+      <w:bookmarkStart w:name="z332" w:id="263"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалы (в ранжированном порядке)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Оборудование (в ранжированном порядке)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -14341,188 +14419,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="265"/>
+    <w:bookmarkStart w:name="z333" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z334" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подрядчик:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z334" w:id="266"/>
-[...15 lines deleted...]
-      Подрядчик:</w:t>
+    <w:bookmarkStart w:name="z335" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование строительства и его адрес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z335" w:id="267"/>
-[...15 lines deleted...]
-      Наименование строительства и его адрес:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка о стоимости выполненных строительных работ и затрат (по базисно-индексному методу)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z152" w:id="268"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z336" w:id="269"/>
+    <w:bookmarkStart w:name="z336" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 05.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z337" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за _____ 20___ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z337" w:id="270"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
@@ -16550,64 +16628,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z338" w:id="271"/>
+      <w:bookmarkStart w:name="z338" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заказчик _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16944,141 +17022,138 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z340" w:id="272"/>
+      <w:bookmarkStart w:name="z340" w:id="271"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подрядчик:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование строительства и его адрес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о стоимости выполненных строительных работ и затрат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(по ресурсному методу)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за __________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z341" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4-1 в соответствии с приказом Министра по инвестициям и развитию РК от 19.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17093,51 +17168,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра промышленности и строительства РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 336</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
@@ -19040,64 +19114,62 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z342" w:id="275"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заказчик ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19341,55 +19413,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19715,31 +19787,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>