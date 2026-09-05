--- v1 (2026-06-08)
+++ v2 (2026-09-05)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d39a527" w14:textId="d39a527">
+    <w:p w14:paraId="7f5a347" w14:textId="7f5a347">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил организации деятельности и осуществления функций заказчика (застройщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z6" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 19 марта 2015 года № 229. Зарегистрирован в Министерстве юстиции Республики Казахстан 24 апреля 2015 года № 10795. Утратил силу приказом и.о. Министра промышленности и строительства Республики Казахстан от 24 июня 2026 года № 330</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23-17)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6019,412 +6097,380 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил оказания инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности, утвержденных приказом Министра национальной экономики Республики Казахстан от 3 февраля 2015 года № 71 (зарегистрированный в Реестре нормативных правовых актов за № 10401).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z286" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Оплата инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности производится пропорционально стоимости выполненных объемов работ по строительству объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z287" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для объектов, строящихся с участием государственных инвестиций, оплата расходов на привлечение инжиниринговых услуг осуществляется в рамках лимитов, предусмотренных в проектно-сметной документации на строительство объектов, утвержденной в соответствии с государственными нормативами в области архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае корректировки проектно-сметной документации на строительство объектов без изменения проектных решений цена ранее заключенного договора на оказание инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности увеличению не подлежит.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 в редакции приказа Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Условия и механизм применения договоров по строительству "под ключ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 4 в соответствии с приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="183"/>
+    <w:bookmarkStart w:name="z415" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Договор по строительству "под ключ" применяется при реализации проектов технически сложных зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z416" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z416" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Лицо, осуществляющее работы в рамках договора по строительству "под ключ", при необходимости заключает договор с подрядчиком на проведение изыскательских работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При комплексной застройке допускается разработка градостроительной документации лицом, осуществляющим работы в рамках договора по строительству "под ключ" в соответствии с действующим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="185"/>
+    <w:bookmarkStart w:name="z417" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Стоимость работ определяется на основании расчетной стоимости строительства "под ключ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата работ в рамках договора по строительству "под ключ" в сфере архитектурной, градостроительной и строительной деятельности производится в соответствии с проектно-сметной документацией.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, не допускается увеличение стоимости строительства, определенной по расчетной стоимости строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="186"/>
+    <w:bookmarkStart w:name="z418" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Особенностью договора о строительстве "под ключ" является комплексный характер, выраженный в возможности содержать условия по финансированию, планированию, изысканиям, обоснованиям, проектированию, строительству и сопутствующим ему услугам, управлению, эксплуатации, обслуживанию, передаче на баланс одной из сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z419" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z419" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Взаимодействие заказчика и подрядчика, их обязанности и риски в рамках реализации договора по строительству "под ключ" устанавливаются договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик при осуществлении работ по договору о строительстве "под ключ" привлекает на договорных началах лицо, осуществляющее инжиниринговые услуги техническому надзору и при необходимости управляющего проектом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6750,408 +6796,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>функций заказчика</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(застройщика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="188"/>
+    <w:bookmarkStart w:name="z288" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав основных документов, разрабатываемых в проекте организации строительства (ПОС)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z289" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z289" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции приказа Министра по инвестициям и развитию РК от 19.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 656</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z95" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z95" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Календарный (объектный) план строительства, в котором определяются срок и очередность строительства основных и вспомогательных зданий и сооружений, распределение капитальных вложений и объемов строительно-монтажных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z96" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z96" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Строительный генеральный план (стройгенплан), в котором указывается расположение постоянных и временных зданий и сооружений, дорог, инженерных сетей, мест подключения временных инженерных коммуникаций к действующим сетям с указанием источников электроэнергии, воды, тепла, пара, а также размещение складских площадок, основных монтажных кранов и других механизированных установок, знаков закрепления разбивочных сетей, зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z290" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z290" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда организационно-техническими решениями охватывается территория, примыкающая к стройплощадке, то кроме стройгенплана разрабатывается ситуационный план, где указываются предприятия материально-технической базы, карьеры, жилые поселки, внешние пути и дороги (с указанием их длины и пропускной способности), железные дороги, станции примыкания, морские, речные причалы, линии связи, электролинии, вырубка леса и другие имеющиеся объекты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z97" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z97" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Организационно-технологические схемы, определяющие оптимальную последовательность возведения зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z98" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z98" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ведомость объемов основных строительно-монтажных и специальных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z99" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z99" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ведомость потребности в строительных конструкциях, изделиях, материалах и оборудовании, увязанная по времени с графической частью календарного (объектного) плана с указанием источников приобретения/снабжения (пунктов, предприятий изготовителей, поставщиков) основных строительных ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z100" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z100" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. График потребности в основных строительных машинах и транспортных средствах, увязанный по времени с графической частью календарного (объектного) плана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z101" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z101" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. График потребности в строительных кадрах, увязанный по времени с графической частью календарного (объектного) плана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z102" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z102" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Пояснительная записка, в которой наряду с характеристикой условий строительства обосновываются методы производства и совмещения работ, в том числе выполняемых в зимних условиях при сезонном характере работ вахтовым методом. Предусматриваются мероприятия по охране труда, сохранению окружающей природной среды. Обосновываются потребности в основных строительных машинах и механизмах, транспортных средствах, электроэнергии, паре, воде, кислороде, сжатом воздухе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z291" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z291" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обосновывается потребность в кадрах, жилье, социально-культурном обслуживании, продолжительности строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z292" w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z292" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В проекте организации строительства приводятся следующие технико-экономические показатели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z293" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z293" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общая продолжительность строительства (в месяцах), в том числе подготовительного периода и периода монтажа оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z294" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z294" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       максимальная численность работающих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z295" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z295" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       затраты труда на выполнение строительно-монтажных работ (человек/дней), внесенные в ведомость затрат труда по укрупненным нормам, на основе которых составляется расчетная часть объектного календарного плана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z296" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z296" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и содержание ПОС дополняется с учетом сложности строительства объекта в зависимости от объемно-планировочных и конструктивных решений в соответствии с действующими нормативными документами по составлению ПОС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7230,90 +7276,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>функций заказчика (застройщика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="205"/>
+    <w:bookmarkStart w:name="z297" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-1 в соответствии с приказом Министра промышленности и строительства РК от 01.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7359,64 +7405,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z298" w:id="206"/>
+      <w:bookmarkStart w:name="z298" w:id="208"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7903,64 +7949,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z299" w:id="207"/>
+      <w:bookmarkStart w:name="z299" w:id="209"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации ___________________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность, подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8086,280 +8132,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>функций заказчика</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(застройщика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="208"/>
+    <w:bookmarkStart w:name="z300" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав основных документов, разрабатываемых в проекте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>производства работ (ППР)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z301" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z301" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Технологические схемы организации рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z302" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z302" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решения по технике безопасности и охране труда, меры по пожарной безопасности в соответствии с требованиями действующих нормативных технических документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z303" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z303" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мероприятия по выполнению работ методом сквозного поточного бригадного подряда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z304" w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z304" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мероприятия по выполнению в случае необходимости работ вахтовым методом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z305" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z305" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Решения по прокладке временных инженерно-коммуникационных сетей, в том числе аварийного освещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z306" w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z306" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Перечень технологического инвентаря и монтажной оснастки, также схем строповки грузов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z307" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z307" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Пояснительная записка, где наряду с обоснованиями решений по производству работ, в том числе выполняемых в зимнее время, приводится потребность в энергетических ресурсах и решения по ее покрытию, перечень всех временных, мобильных инвентарных зданий, сооружений и устройств, мероприятия по обеспечению сохранности материалов и конструкций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z308" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z308" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приводятся также мероприятия по защите действующих и строящихся объектов от повреждения (пропуск весеннего паводка, неравномерность оттаивания с наступлением периода положительных температур, отдельные виды работ, выполняемые в зимний период).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z309" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z309" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Технико-экономические показатели, включая объем и продолжительность выполнения строительно-монтажных работ, уровень механизации и затраты труда на 1м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> площади здания, на единицу физических объемов работ или иной показатель, принятый для производительности труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8509,64 +8555,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z37" w:id="218"/>
+      <w:bookmarkStart w:name="z37" w:id="220"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Заказчик: _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование, бизнес идентификационный номер или индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8693,160 +8739,160 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование,)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договор подряда (контракт) №_______ от _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="219"/>
+    <w:bookmarkStart w:name="z38" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт выполненных работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за ___________________________ (месяц, год) на _____________________________ работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z311" w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z311" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 в редакции приказа Министра индустрии и инфраструктурного развития РК от 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 178</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z39" w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z39" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z40" w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z40" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Составлен (а) в ценах 2001 г. тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -9079,70 +9125,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая стоимость, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="223"/>
+          <w:bookmarkStart w:name="z41" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Накладные расходы, тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9165,70 +9211,70 @@
               </w:rPr>
               <w:t>
 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="224"/>
+          <w:bookmarkStart w:name="z43" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Затраты труда, чел.-час,  рабочих- строителей</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9543,184 +9589,184 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="225"/>
+          <w:bookmarkStart w:name="z45" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего ---------</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заработная плата рабочих- строителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="226"/>
+          <w:bookmarkStart w:name="z46" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 эксплуатация машин</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 --------- в том числе заработная плата машинистов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="227"/>
+          <w:bookmarkStart w:name="z47" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9742,70 +9788,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заработная плата рабочих- строителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="228"/>
+          <w:bookmarkStart w:name="z49" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 эксплуатация машин</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 --------- в том числе заработная плата машинистов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -10516,390 +10562,390 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="229"/>
+    <w:bookmarkStart w:name="z50" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего прямые затраты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z51" w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z51" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в том числе стоимость:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z52" w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z52" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материалов, изделий и конструкций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z53" w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z53" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оборудования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z54" w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z54" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочих затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z55" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z55" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Накладные расходы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z56" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z56" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заработная плата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z57" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z57" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трудоемкость</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z58" w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z58" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ненормируемые и непредвиденные затраты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z59" w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z59" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итого в базовых ценах 2001 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z60" w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z60" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сметная заработная плата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z61" w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z61" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативная трудоемкость</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z62" w:id="241"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z62" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итого в текущих ценах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z63" w:id="242"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z63" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Налоги, сборы, обязательные платежи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z64" w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z64" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итого:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z65" w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z65" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Налог на добавленную стоимость:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z312" w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z312" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11006,70 +11052,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="246"/>
+          <w:bookmarkStart w:name="z313" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11150,70 +11196,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="247"/>
+          <w:bookmarkStart w:name="z316" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11341,180 +11387,180 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="248"/>
+          <w:bookmarkStart w:name="z318" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="249"/>
+          <w:bookmarkStart w:name="z319" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z320" w:id="250"/>
+      <w:bookmarkStart w:name="z320" w:id="252"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)Эксперт(ы) технического надзора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11607,110 +11653,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (должность, фамилия, имя, отчество(при наличии), индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             идентификационный номер, № аттестата или приказа, подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="251"/>
+    <w:bookmarkStart w:name="z321" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z322" w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z322" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Форма применяется для актов выполненных работ, составленным по сметам с использованием базисно-индексного метода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z323" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z323" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По графе 13 указываются сведения по тем материальным ресурсам и оборудованию, которые в акте выполненных работ учитываются отдельной строкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11873,64 +11919,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z324" w:id="254"/>
+      <w:bookmarkStart w:name="z324" w:id="256"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование, бизнес идентификационный номер или индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12057,81 +12103,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договор подряда (контракт) №_______ от _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="255"/>
+    <w:bookmarkStart w:name="z210" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт выполненных работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за ______________ (месяц, год) на ______________________________ работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z325" w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z325" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра по инвестициям и развитию РК от 19.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12146,71 +12192,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра промышленности и строительства РК от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 336</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z326" w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z326" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание: Составлен (а) в ценах на 20___ год, тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -13322,64 +13368,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z327" w:id="258"/>
+      <w:bookmarkStart w:name="z327" w:id="260"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего по акту: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13496,197 +13542,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный, идентификационный номер, № аттестата или приказа, подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z328" w:id="259"/>
+      <w:bookmarkStart w:name="z328" w:id="261"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Форма применяется для актов выполненных работ, составленным по сметам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с использованием ресурсного метода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z329" w:id="260"/>
+      <w:bookmarkStart w:name="z329" w:id="262"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По графе 9 указываются сведения по тем материальным ресурсам и оборудованию,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>которые в акте выполненных работ учитываются отдельной строкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="261"/>
+    <w:bookmarkStart w:name="z330" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ведомость материальных ресурсов и оборудования к Акту выполненных работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование здания, сооружения, объекта, стройки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z331" w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z331" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание: Акт выполненных работ __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -14188,64 +14234,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z332" w:id="263"/>
+      <w:bookmarkStart w:name="z332" w:id="265"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалы (в ранжированном порядке)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Оборудование (в ранжированном порядке)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -14419,188 +14465,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="264"/>
+    <w:bookmarkStart w:name="z333" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z334" w:id="265"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z334" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подрядчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z335" w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z335" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование строительства и его адрес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z152" w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z152" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о стоимости выполненных строительных работ и затрат (по базисно-индексному методу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z336" w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z336" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 05.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 420</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z337" w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z337" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за _____ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
@@ -16628,64 +16674,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z338" w:id="270"/>
+      <w:bookmarkStart w:name="z338" w:id="272"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заказчик _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17022,64 +17068,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z340" w:id="271"/>
+      <w:bookmarkStart w:name="z340" w:id="273"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подрядчик:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19405,63 +19451,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19783,35 +19851,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>