--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1f7570" w14:textId="e1f7570">
+    <w:p w14:paraId="3a0a162" w14:textId="3a0a162">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,1317 +102,1679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 23 февраля 2015 года № 145. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 апреля 2015 года № 10790.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...9 lines deleted...]
-      В соответствии с подпунктом 54-1) </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 54-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года «О торговом мореплавании» </w:t>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи свидетельства о минимальном составе экипажа судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету транспорта Министерства по инвестициям и развитию Республики Казахстан (Асавбаев А.А.) обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копий на официальное опубликование в периодических печатных изданиях и информационно-правовую систему "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа оставляю за собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполняющий обязанности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+министра по инвестициям и развитию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ж. Касымбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН":   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министр национальной экономики   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________ Е. Досаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19 марта 2015 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      2. Комитету транспорта Министерства по инвестициям и развитию Республики Казахстан (Асавбаев А.А.) обеспечить:</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом И.о. Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по инвестициям и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 февраля 2015 года № 145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила выдачи свидетельства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о минимальном составе экипажа судна</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копий на официальное опубликование в периодических печатных изданиях и информационно-правовую систему «Әділет» республиканского государственного предприятия на праве хозяйственного ведения «Республиканский центр правовой информации Министерства юстиции Республики Казахстан»;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила выдачи свидетельства о минимальном составе экипажа судна (далее - Правила) разработаны в соответствии с подпунктом 54-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" и определяют порядок выдачи свидетельства о минимальном составе экипажа судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) судно - самоходное или несамоходное плавучее сооружение, включая неводоизмещающее судно и гидросамолет, используемые в целях торгового мореплавания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) судовладелец - лицо, эксплуатирующее судно от своего имени независимо от того, является ли оно собственником судна или использует его на ином законном основании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) собственник судна - лицо, зарегистрированное в качестве собственника судна в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственной регистрации судов и прав на них, утверждаемые в соответствии с подпунктом 55-2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок выдачи свидетельства о минимальном составе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...271 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>экипажа судна</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Утверждены              </w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. Собственник судна и (или) судовладелец для получения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Свидетельства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о минимальном составе экипажа судна подает заявление о выдаче свидетельства минимального состава экипажа судна (далее – заявление) в произвольной форме в морскую администрацию порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление подается на имя капитана морского порта с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) названия, позывного сигнала, валовой вместимости, номера Международной Морской Организации (IMO) судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрационный номер судна по Государственному судовому реестру бербоут-чартерному реестру или международному судовому реестру Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) район (ы) плавания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименование и адрес собственника судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) судовладелец (фрахтователь) и его адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К заявлению прилагаются копии следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-приказом И.о. Министра       </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о праве плавания морского судна под Государственным флагом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-по инвестициям и развитию      </w:t>
-[...3 lines deleted...]
-      </w:r>
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свидетельство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о праве собственности на судно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) штатное расписание экипажа судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Республики Казахстан        </w:t>
-[...3 lines deleted...]
-      </w:r>
+      5. Выдача свидетельства о минимальном составе экипажа судна осуществляется капитаном морского порта в течение пяти рабочих дней с момента получения заявления судовладельца и (или) собственника судна и документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-от 23 февраля 2015 года № 145  </w:t>
-[...538 lines deleted...]
-        <w:t xml:space="preserve"> и </w:t>
+      6. Свидетельство о минимальном составе экипажа судна выдается по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 15 сентября 2014 года № 27 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9883).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Судам, зарегистрированным в Государственном судовом реестре и в международном судовом реестре Республики Казахстан, свидетельство о минимальном составе экипажа судна выдается сроком на три года. Судам, зарегистрированным в бербоут-чартерном реестре, свидетельство о минимальном составе экипажа судна выдается на срок действия право плавания под Государственным флагом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В выдаче свидетельства о минимальном составе экипажа судна судам, зарегистрированным в Республике Казахстан, отказывается в случае несоответствия представленных документов требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил.</w:t>
-[...133 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. Мотивированный отказ в выдаче свидетельства о минимальном составе экипажа судна дается заявителю в течение пяти рабочих дней с момента получения заявления.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае утраты или порчи судовладельцем и (или) собственником судна свидетельства о минимальном составе экипажа судна, морская администрация порта по заявлению судовладельца и (или) собственника судна о выдаче дубликата свидетельства о минимальном составе экипажа судна, составленному в произвольной форме, выдает ему дубликат указанного свидетельства в течение трех рабочих дней со дня получения заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>