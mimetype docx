--- v0 (2025-12-29)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20b6c4e" w14:textId="20b6c4e">
+    <w:p w14:paraId="24ed7f8" w14:textId="24ed7f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -844,210 +844,586 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Требования к организациям образования по предоставлению дистанционного обучения  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z284" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К организациям образования, реализующим образовательные программы высшего и послевузовского образования, устанавливаются следующие требования по предоставлению дистанционного обучения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z285" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие информационно-технологической инфраструктуры для бесперебойной организации дистанционного обучения – устойчивого сетевого соединения, серверного оборудования, системы хранения данных, функционирование систем кибербезопасности, коммуникационных каналов связи, обеспечивающих подключение к сети Интернет, систем аутентификации для идентификации личности обучающегося, системы обнаружения заимствований, онлайн-прокторинга;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) функционирование информационной системы управления образованием, в том числе платформы управления обучением, включающей веб-сайт, образовательный портал, автоматизированную систему обеспечения кредитной технологии обучения, совокупность цифровых образовательных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение информационной безопасности систем и защиты данных на основе разработанной Политики безопасности организации образования в соответствии с международным стандартом ISO/IEC 27001, ISO/IEC 27002;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение учебного процесса цифровыми образовательными ресурсами, функционирование онлайн-курсов (структурированный дизайн курса, карта формируемых результатов обучения, спецификация системы оценивания, описание показателей и критериев оценивания);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z286" w:id="11"/>
-[...15 lines deleted...]
-      2) функционирование информационной системы управления образованием, в том числе платформы управления обучением, включающей веб-сайт, образовательный портал, автоматизированную систему обеспечения кредитной технологии обучения, совокупность цифровых образовательных ресурсов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение доступа обучающихся к образовательному порталу и информационным системам, в которых размещены учебный, справочный и методический материалы, а также к системе тестирования и открытым электронным ресурсам, источникам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение наличия цифровых сервисов по предоставлению образовательных услуг: электронное расписание учебных занятий и экзаменов и всех видов контроля учебных достижений обучающихся, система самооценивания; электронная библиотека; электронный документооборот, онлайн-регистрация на получение места в общежитии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z287" w:id="12"/>
-[...15 lines deleted...]
-      3) обеспечение информационной безопасности систем и защиты данных на основе разработанной Политики безопасности организации образования в соответствии с международным стандартом ISO/IEC 27001, ISO/IEC 27002;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение условий для дистанционного обучения обучающихся с особыми образовательными потребностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z288" w:id="13"/>
-[...15 lines deleted...]
-      4) обеспечение учебного процесса цифровыми образовательными ресурсами, функционирование онлайн-курсов (структурированный дизайн курса, карта формируемых результатов обучения, спецификация системы оценивания, описание показателей и критериев оценивания);</w:t>
+    <w:bookmarkStart w:name="z292" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие системы мониторинга качества образовательных услуг в соответствии с внутренней системой обеспечения качества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z289" w:id="14"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1126,125 +1502,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2015 года № 137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="18"/>
+    <w:bookmarkStart w:name="z118" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила организации учебного процесса по дистанционному обучению и в форме онлайн-обучения по образовательным программам высшего и (или) послевузовского образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра науки и высшего образования РК от 07.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="19"/>
+    <w:bookmarkStart w:name="z294" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z295" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z295" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1259,689 +1635,1535 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5-3 Закона Республики Казахстан "Об образовании", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 89)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 "О некоторых вопросах Министерства науки и высшего образования Республики Казахстан" и определяют порядок организации учебного процесса по дистанционному обучению и в форме онлайн-обучения по образовательным программам высшего и (или) послевузовского образования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z296" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах организации учебного процесса по дистанционному обучению и в форме онлайн-обучения по образовательным программам высшего и (или) послевузовского образования используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) асинхронный формат обучения – дистанционное обучение или онлайн-обучение, предполагающее взаимодействие участников образовательного процесса, в том числе посредством информационных систем и других средств связи, не привязанное к определенному месту и времени;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дистанционное обучение – обучение, осуществляемое при взаимодействии педагога и обучающихся на расстоянии, в том числе с применением информационно-коммуникационных технологий и телекоммуникационных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информационно-коммуникационные технологии – совокупность методов работы с электронными информационными ресурсами и методов информационного взаимодействия, осуществляемых с применением аппаратно-программного комплекса и сети телекоммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) массовый открытый онлайн-курс (далее – MOOК) – обучающий курс с массовым интерактивным участием, с применением технологий электронного обучения и открытым доступом через Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) образовательный портал – информационная система, предназначенная для доступа участникам образовательного процесса к информационным ресурсам и услугам образовательного характера с помощью информационно-телекоммуникационной сети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) онлайн-курс – учебная программа, позволяющая получить знания, навыки и компетенции через Интернет в режиме реального времени, в том числе с применением ранее записанных видеолекций в организациях высшего и (или) послевузовского образования (далее – ОВПО), утверждаемая ОВПО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) онлайн-обучение – форма обучения по конкретным направлениям подготовки кадров, при которой обучающийся получает высшее и (или) послевузовское образование посредством информационно-коммуникационных технологий и Интернета для взаимодействия между педагогом и обучающимся вне зависимости от пространственного и временного расстояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z305" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) онлайн прокторинг – система верификации личности и подтверждения результатов прохождения онлайн-экзаменов, которая обеспечивает сохранение записи, распознавание и идентификация личности, анализ движений головы и тела, с определением уровня шума, распознаванием мультифейса, запроса на запись комнаты в режиме 360 градусов, логирование подозрительных событий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z296" w:id="21"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах организации учебного процесса по дистанционному обучению и в форме онлайн-обучения по образовательным программам высшего и (или) послевузовского образования используются следующие понятия:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) синхронный формат обучения – дистанционное обучение или онлайн-обучение, предполагающее прямую связь (стриминг) участников образовательного процесса в реальном времени, с использованием возможностей информационных систем (далее – ИС) и других средств связи, в котором обучающиеся получают информацию, работать с ней самостоятельно или в группах, обсуждать ее с другими участниками и преподавателями из любого места в единый для всех период времени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) система управления обучением (LMS) (Элэмэс) - платформа, для администрирования учебных курсов, включающая комплекс учебных материалов и инструментов, обеспечивающих дистанционное обучение и онлайн-обучение для взаимодействия участников образовательного процесса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z297" w:id="22"/>
-[...15 lines deleted...]
-      1) асинхронный формат обучения – дистанционное обучение или онлайн-обучение, предполагающее взаимодействие участников образовательного процесса, в том числе посредством информационных систем и других средств связи, не привязанное к определенному месту и времени;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифровой след обучающегося – это набор верифицированных данных о результатах образовательной деятельности, зафиксированных на LMS (Элэмэс) (система управления обучением) и (или) иных платформах или информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z309" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифровые образовательные ресурсы (далее – ЦОР) – дидактические материалы по изучаемым дисциплинам и (или) модулям, обеспечивающие обучение в интерактивной форме: фотографии, видеофрагменты, статические и динамические модели, объекты виртуальной реальности и интерактивного моделирования, звукозаписи и иные цифровые учебные материалы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z298" w:id="23"/>
-[...15 lines deleted...]
-      2) дистанционное обучение – обучение, осуществляемое при взаимодействии педагога и обучающихся на расстоянии, в том числе с применением информационно-коммуникационных технологий и телекоммуникационных средств;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации учебного процесса по дистанционному обучению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z299" w:id="24"/>
-[...15 lines deleted...]
-       3) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ОВПО предоставляют дистанционное обучение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z300" w:id="25"/>
-[...15 lines deleted...]
-      4) информационно-коммуникационные технологии – совокупность методов работы с электронными информационными ресурсами и методов информационного взаимодействия, осуществляемых с применением аппаратно-программного комплекса и сети телекоммуникаций;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обучающимся, имеющим заключение врачебно-консультационной комиссии о состоянии здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z301" w:id="26"/>
-[...15 lines deleted...]
-      5) массовый открытый онлайн-курс (далее – MOOК) – обучающий курс с массовым интерактивным участием, с применением технологий электронного обучения и открытым доступом через Интернет;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участникам международных, республиканских учебно-тренировочных сборов, спортивных соревнований, интеллектуальных и творческих конкурсов и фестивалей на период участия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z302" w:id="27"/>
-[...15 lines deleted...]
-      6) образовательный портал – информационная система, предназначенная для доступа участникам образовательного процесса к информационным ресурсам и услугам образовательного характера с помощью информационно-телекоммуникационной сети;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обучающимся в ОВПО не более установленного настоящими Правилами объема по определенному перечню направлений подготовки кадров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z303" w:id="28"/>
-[...15 lines deleted...]
-      7) онлайн-курс – учебная программа, позволяющая получить знания, навыки и компетенции через Интернет в режиме реального времени, в том числе с применением ранее записанных видеолекций в организациях высшего и (или) послевузовского образования (далее – ОВПО), утверждаемая ОВПО;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дистанционное обучение осуществляется при взаимодействии участников образовательного процесса на расстоянии независимо от их места нахождения, в том числе с применением информационно-коммуникационных технологий и телекоммуникационных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дистанционное обучение участников международных, республиканских учебно-тренировочных сборов, спортивных соревнований, интеллектуальных и творческих конкурсов, фестивалей осуществляется по заявлению обучающегося на имя руководителя ОВПО в произвольной форме на период участия с указанием сроков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z304" w:id="29"/>
-[...15 lines deleted...]
-      8) онлайн-обучение – форма обучения по конкретным направлениям подготовки кадров, при которой обучающийся получает высшее и (или) послевузовское образование посредством информационно-коммуникационных технологий и Интернета для взаимодействия между педагогом и обучающимся вне зависимости от пространственного и временного расстояния;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Учебные занятия для обучающихся ОВПО, участвующих в международных, республиканских учебно-тренировочных сборах, спортивных соревнованиях, интеллектуальных и творческих конкурсах, фестивалях, организуется посредством асинхронного и/или синхронного формата обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z305" w:id="30"/>
-[...15 lines deleted...]
-      9) онлайн прокторинг – система верификации личности и подтверждения результатов прохождения онлайн-экзаменов, которая обеспечивает сохранение записи, распознавание и идентификация личности, анализ движений головы и тела, с определением уровня шума, распознаванием мультифейса, запроса на запись комнаты в режиме 360 градусов, логирование подозрительных событий;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сдача итоговой аттестации с применением дистанционного обучения предусматривается для ОВПО с обеспечением системы прокторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z306" w:id="31"/>
-[...15 lines deleted...]
-      10) синхронный формат обучения – дистанционное обучение или онлайн-обучение, предполагающее прямую связь (стриминг) участников образовательного процесса в реальном времени, с использованием возможностей информационных систем (далее – ИС) и других средств связи, в котором обучающиеся получают информацию, работать с ней самостоятельно или в группах, обсуждать ее с другими участниками и преподавателями из любого места в единый для всех период времени;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дистанционное обучение обучающегося, имеющего заключение врачебно-консультационной комиссии о состоянии здоровья, осуществляется по заключению врачебно-консультационной комиссии согласно форме, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579). Период и срок дистанционного обучения определяется на основании медицинских показаний заключения врачебно-консультационной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z307" w:id="32"/>
-[...15 lines deleted...]
-      11) система управления обучением (LMS) (Элэмэс) - платформа, для администрирования учебных курсов, включающая комплекс учебных материалов и инструментов, обеспечивающих дистанционное обучение и онлайн-обучение для взаимодействия участников образовательного процесса;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Учебные занятия для лиц, имеющих временные ограничения возможностей здоровья и не имеющих возможности регулярно посещать ОВПО, организуются посредством асинхронного и/или синхронного формата обучения и путем самостоятельного освоения учебных материалов по решению организации образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z308" w:id="33"/>
-[...15 lines deleted...]
-      12) цифровой след обучающегося – это набор верифицированных данных о результатах образовательной деятельности, зафиксированных на LMS (Элэмэс) (система управления обучением) и (или) иных платформах или информационной системе;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Перечень дисциплин и (или) модулей, допускаемых для дистанционного обучения независимо от формы обучения, определяется ОВПО самостоятельно и утверждается приказом руководителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z309" w:id="34"/>
-[...15 lines deleted...]
-      13) цифровые образовательные ресурсы (далее – ЦОР) – дидактические материалы по изучаемым дисциплинам и (или) модулям, обеспечивающие обучение в интерактивной форме: фотографии, видеофрагменты, статические и динамические модели, объекты виртуальной реальности и интерактивного моделирования, звукозаписи и иные цифровые учебные материалы.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мониторинг соблюдения обучающимся дисциплины и (или) модуля в процессе освоения образовательной программы, уровня участия в учебном процессе, посещаемости осуществляется через формирование его цифрового следа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z310" w:id="35"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации учебного процесса по дистанционному обучению</w:t>
+    <w:bookmarkStart w:name="z323" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В ОВПО предусматривается перевод на дистанционное обучение не более двадцати процентов для подготовки кадров в сфере права, хореографии, музыкального искусства, авиационной техники и технологий, строительства, морской техники и технологий, военного дела, ветеринарии от общего количества дисциплин за весь период обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z311" w:id="36"/>
-[...259 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="49"/>
+    <w:bookmarkStart w:name="z382" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дистанционное обучение в ОВПО, осуществляющих реализацию образовательных программ медицинского, фармацевтического и педагогического образования, не допускается, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 37-2 Закона Республики Казахстан "Об образовании".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z383" w:id="50"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z383" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для подготовки кадров по остальным направлениям подготовки кадров в ОВПО предусматривается перевод на дистанционное обучение не более пятидесяти процентов от общего количества дисциплин за весь период обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z384" w:id="51"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z384" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изучении дисциплин с применением дистанционного обучения учебные занятия проводятся посредством синхронного формата обучения, за исключением дисциплин, освоение которых предусматривается с применением МООК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1959,92 +3181,168 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z327" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При полном переходе на дистанционное обучение обучающихся, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, ОВПО обеспечивают доступ обучающихся к информационной системе и электронному расписанию уроков, электронному журналу, электронным ресурсам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z328" w:id="53"/>
+    <w:bookmarkStart w:name="z328" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. ОВПО обеспечивает обучающимся, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2059,1163 +3357,1351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил, индивидуальный учебный план в порядке, определенном Правилами организации учебного процесса по кредитной технологии обучения в организациях высшего и (или) послевузовского образования, утвержденными приказом Министра образования и науки Республики Казахстан от 20 апреля 2011 года № 152 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6976) (далее – Правила организации учебного процесса по кредитной технологии обучения), и индивидуальный график освоения образовательной программы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z329" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ОВПО обеспечивает консультационную поддержку обучающихся и строгий мониторинг за соблюдением обучающимся дисциплины в процессе освоения образовательной программы, посещаемости, логирования, контроль за ходом изучения материалов и своевременного выполнения заданий, оценивания через его цифровой след.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z330" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ОВПО самостоятельно определяет структуру и содержание онлайн-курсов дистанционного обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z331" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При дистанционном обучении сохраняется трудоемкость учебных дисциплин и видов учебной работы в соответствии с действующей образовательной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z332" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В условиях ограничительных мер, в том числе карантина, чрезвычайных ситуаций социального, природного и техногенного характера, профессиональная практика, исследовательская и экспериментальная работа, лабораторные и студийные занятия, осуществление которых невозможно в онлайн-формате, при переходе на дистанционное обучение переносятся на последующие академические периоды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z333" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Порядок разрешения и организации перехода на дистанционное обучение по программам академической мобильности определяется ОВПО самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z334" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для подготовки обучающихся по программам академической мобильности допускается перевод на дистанционный формат изучения не более двадцати процентов от общего объема академических кредитов за весь период обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z335" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для подготовки обучающихся по двудипломным программам и программам обмена обучающихся допускается перевод на дистанционный формат изучения не более пятидесяти процентов от общего объема академических кредитов за весь период обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z336" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При чрезвычайных ситуациях социального, природного и техногенного характера, включающих предупреждение и лечение заболеваний населения, санитарно-противоэпидемические и санитарно-профилактические мероприятия, допускается изучение обучающимся большего объема академических кредитов с применением дистанционного обучения по программам академической мобильности и при реализации двудипломных и (или) совместных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z337" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Обучающиеся осваивают отдельные дисциплины образовательной программы по согласованию с ОВПО через неформальное образование, в том числе через МООК, результаты которых признаются в порядке, установленном ОВПО самостоятельно, суммарно не более двадцати процентов от общего объема академических кредитов за весь период обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z338" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Правила организации учебного процесса в форме онлайн-обучения по образовательным программам высшего и (или) послевузовского образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z339" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Прием обучающихся на онлайн-обучение осуществляется ОВПО в соответствии с Типовыми правилами приема на обучение в организации образования, реализующие образовательные программы высшего образования и с Типовыми правилами приема на обучение в организации образования, реализующие образовательные программы послевузовского образования, утвержденными приказом Министра образования и науки Республики Казахстан от 31 октября 2018 года № 600 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17650) (далее – Типовые правила приема).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z340" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Обучение в форме онлайн-обучения не допускается по Перечню направлений подготовки кадров с высшим и послевузовским образованием, обучение по которым в форме экстерната и онлайн-обучения не допускается, утвержденному приказом Министра образования и науки Республики Казахстан от 2 октября 2018 года № 530 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17513).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z341" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. ОВПО осуществляет онлайн-обучение и обеспечивает обучающимся индивидуальный учебный план в соответствии с Правилами организации учебного процесса по кредитной технологии обучения, и индивидуальный график освоения образовательной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z342" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. ОВПО предусматривает порядок организации онлайн обучения в академической политике, политике академической честности, кодексе чести студента, правилах этики, проведения промежуточной и итоговой аттестации, внутренних стандартах качества.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z329" w:id="54"/>
-[...15 lines deleted...]
-      14. ОВПО обеспечивает консультационную поддержку обучающихся и строгий мониторинг за соблюдением обучающимся дисциплины в процессе освоения образовательной программы, посещаемости, логирования, контроль за ходом изучения материалов и своевременного выполнения заданий, оценивания через его цифровой след.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Онлайн-обучение осуществляется в соответствии с образовательной программой, внесенной в Реестр образовательных программ для соответствующего направления подготовки кадров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z330" w:id="55"/>
-[...15 lines deleted...]
-      15. ОВПО самостоятельно определяет структуру и содержание онлайн-курсов дистанционного обучения.</w:t>
+    <w:bookmarkStart w:name="z344" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Образовательная программа высшего и послевузовского образования самостоятельно разрабатывается ОВПО, в соответствии с Государственными общеобязательными стандартами высшего и послевузовского образования, утвержденными приказом Министра науки и высшего образования Республики Казахстан от 20 июля 2022 года № 2 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28916) и отражает результаты обучения, на основании которых разрабатываются учебные планы (рабочие учебные планы, индивидуальные учебные планы обучающихся) и рабочие учебные программы по дисциплинам (силлабусы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z331" w:id="56"/>
-[...15 lines deleted...]
-      16. При дистанционном обучении сохраняется трудоемкость учебных дисциплин и видов учебной работы в соответствии с действующей образовательной программой.</w:t>
+    <w:bookmarkStart w:name="z345" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Рабочие учебные планы и рабочие учебные программы (силлабусы) онлайн обучения отражают соотношение асинхронного и синхронного формата обучения, при этом соотношение синхронных занятий составляет не менее 20 % от общего объема каждой дисциплины, за исключением дисциплин, освоение которых предусматривается с применением МООК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z332" w:id="57"/>
-[...15 lines deleted...]
-      17. В условиях ограничительных мер, в том числе карантина, чрезвычайных ситуаций социального, природного и техногенного характера, профессиональная практика, исследовательская и экспериментальная работа, лабораторные и студийные занятия, осуществление которых невозможно в онлайн-формате, при переходе на дистанционное обучение переносятся на последующие академические периоды.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. ОВПО заключает договор с обучающимся, предусматривающий требования к техническому обеспечению обучающегося и согласие на обработку персональных данных и принятие условий пользовательского соглашения онлайн-платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z333" w:id="58"/>
-[...15 lines deleted...]
-      18. Порядок разрешения и организации перехода на дистанционное обучение по программам академической мобильности определяется ОВПО самостоятельно.</w:t>
+    <w:bookmarkStart w:name="z347" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Онлайн-обучение осуществляется посредством образовательного портала ОВПО, который включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z334" w:id="59"/>
-[...15 lines deleted...]
-      Для подготовки обучающихся по программам академической мобильности допускается перевод на дистанционный формат изучения не более двадцати процентов от общего объема академических кредитов за весь период обучения;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Систему управления обучением, в том числе встроенную структуру элементов курса: силлабусов с обязательным указанием результатов обучения и контрольных заданий, направленных на проверку достижения результатов обучения, лекций, практических, лабораторных заданий, политику оценивания курса, аудио, видео-контент, электронные документы, изображения, гиперссылки на медиасервисы, электронную библиотеку, платформу МООК, доступные корпоративные каналы для обратной связи с участниками образовательного процесса, организации групповых занятий, взаимодействия преподаватель-обучающийся, обучающийся-обучающийся, преподаватель-преподаватель, администрация-обучающийся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z335" w:id="60"/>
-[...15 lines deleted...]
-      Для подготовки обучающихся по двудипломным программам и программам обмена обучающихся допускается перевод на дистанционный формат изучения не более пятидесяти процентов от общего объема академических кредитов за весь период обучения.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Систему управления данными об обучающихся: доступ к личной учетной записи, управление учебным процессом, включающим успеваемость, посещаемость обучающихся, прозрачность учебного процесса, электронное расписание учебных занятий с учетом асинхронного и/или синхронного формата обучения со ссылками на онлайн курсы или на занятие в системе видеоконференцсвязи, онлайн-регистрация на учебные дисциплины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z336" w:id="61"/>
-[...15 lines deleted...]
-      19. При чрезвычайных ситуациях социального, природного и техногенного характера, включающих предупреждение и лечение заболеваний населения, санитарно-противоэпидемические и санитарно-профилактические мероприятия, допускается изучение обучающимся большего объема академических кредитов с применением дистанционного обучения по программам академической мобильности и при реализации двудипломных и (или) совместных программ.</w:t>
+    <w:bookmarkStart w:name="z350" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Систему управления исследованиями: база исследовательских проектов, публикаций, научных разработок, ученых и результаты исследований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z337" w:id="62"/>
-[...15 lines deleted...]
-      20. Обучающиеся осваивают отдельные дисциплины образовательной программы по согласованию с ОВПО через неформальное образование, в том числе через МООК, результаты которых признаются в порядке, установленном ОВПО самостоятельно, суммарно не более двадцати процентов от общего объема академических кредитов за весь период обучения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ОВПО обеспечивает актуализированную передачу данных онлайн-обучения в информационную систему уполномоченного органа в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z352" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. ОВПО обеспечивает размещение персональных данных обучающихся на серверах, размещенных на территории Республики Казахстан, которые администрируются, обслуживаются и поддерживаются отечественными провайдерами и/или IT- специалистами ОВПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z338" w:id="63"/>
+    <w:bookmarkStart w:name="z353" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. ОВПО обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z354" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вовлечение обучающихся в научно-исследовательскую деятельность и социально-культурную жизни ОВПО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z355" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение цифрового контента в соответствии с рабочими учебными планами на образовательном портале ОВПО и с актом готовности ОВПО не менее чем за 5 рабочих дней до начала академического периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z356" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) качество цифрового контента, отвечающего следующим требованиям: полноты, разнообразия, наличия педагогического дизайна, мультимедийности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z357" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) освоение не менее 10 % от общего объема кредитов образовательной программы с применением МООК на официальной платформе ОВПО и (или) подписки на международных образовательных платформах (Coursera (Курсэра), EdX (Эдикс), FutureLearn (Фьючелен), Udacity (Юдасити);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z358" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) взаимодействие с другими ОВПО по организации онлайн-обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z359" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. К преподаванию в форме онлайн-обучения допускается профессорско-преподавательский состав, прошедший курсы повышения квалификации в области IT-компетенции, методики и технологии онлайн-обучения за последние 3 года общим объемом не менее 72 часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z360" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Проведение профессиональной практики, исследовательской и экспериментальной работ, научных стажировок в базах практики, научных организациях и (или) организациях соответствующих отраслей или сфер деятельности производится в очной форме. При этом, проведение в форме онлайн допускается в зависимости от специфики образовательной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z361" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Мониторинг посещаемости занятий и успеваемости обучающихся осуществляется ОВПО путем формирования аналитических отчетов по контингенту обучающихся, курсов, единицам контента, статистике обращений к конкретным курсам либо его контенту, логам входа в платформу, динамике активности в курсах, распределения оценок, статистике посещаемости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z362" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мониторинг и анализ эффективности образовательного процесса производится ОВПО путем отслеживания цифрового следа обучающегося и преподавателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z363" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При онлайн обучении осуществляется обязательная проверка всех видов письменных работ на предмет заимствования с соблюдением принципов академической честности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z364" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Форма проведения промежуточной и итоговой аттестации определяется ОВПО самостоятельно. При проведении промежуточной и итоговой аттестации в онлайн форме применяется онлайн прокторинг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z365" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. ОВПО проводит текущий контроль успеваемости, промежуточной и итоговой аттестации обучающихся в соответствии с Типовыми правилами деятельности организаций высшего и (или) послевузовского образования, утвержденными приказом Министра образования и науки Республики Казахстан от 30 октября 2018 года № 595 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17657) (далее – Типовые правила деятельности ОВПО).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z366" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. ОВПО разрабатывает и публикует регламент встреч административно-управленческого, преподавательского, учебно-вспомогательного и обслуживающего персонала с обучающимися, кураторами/эдвайзерами групп, потоками, проведения кураторских часов, заседаний студенческих клубов по вопросам образовательного процесса через образовательный портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z367" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. ОВПО проводит анкетирование и (или) опрос среди обучающихся на предмет соответствия качества образовательного портала, образовательных программ и (или) дисциплин/модулей, цифрового контента и профессорско-преподавательского состава, привлеченного к онлайн-обучению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z368" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Перевод и восстановление обучающихся по формам онлайн-обучения и очного обучения осуществляется в соответствии с Типовыми правилами деятельности ОВПО. Перевод обучающихся с одной формы обучения на другую осуществляется в каникулярный период и на платной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z369" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Для консультационного сопровождения лиц, поступающих на онлайн-обучение и обучающихся с момента приема до выпуска ОВПО обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z370" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие административно-управленческого, преподавательского, учебно-вспомогательного и обслуживающего персонала, имеющего необходимые компетенции в онлайн обучении в рамках своего функционала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z371" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие доступных корпоративных каналов связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z372" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инструктивными материалами по организации онлайн обучения, опубликованных на официальном сайте ОВПО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z373" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организацию адаптационных недель для обучающихся с презентацией цифровых ресурсов ОВПО, а также процесса обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z374" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Для технического сопровождения лиц, поступающих на онлайн-обучение и обучающихся с момента приема до выпуска ОВПО обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z375" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доступность и бесперебойную работу цифровой инфраструктуры и цифровых платформ, мобильных приложений, задействованных в онлайн обучении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z376" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) функционирование программно-аппаратного комплекса, обеспечивающего студийное производство онлайн-курсов, электронных ресурсов, с лицензионным программным обеспечением, с выделенным помещением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z377" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информационную безопасность цифровой инфраструктуры и цифровых платформ, задействованных в онлайн обучении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z378" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Для методического сопровождение лиц, поступающих на онлайн-обучение и обучающихся с момента приема до выпуска ОВПО обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z379" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) применение современных цифровых образовательных технологий, в том числе смешанного обучения, микро- и адаптивного обучения, виртуальной/дополненной реальности, геймификации, "Серьезные игры", Big Data (Биг Дата);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z380" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработку методических материалов по организации онлайн обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...847 lines deleted...]
-    <w:bookmarkStart w:name="z381" w:id="106"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработку и размещение учебно-методических материалов по дисциплинам онлайн обучения на цифровых платформах ОВПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>