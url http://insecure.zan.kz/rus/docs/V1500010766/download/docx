--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ebf400" w14:textId="9ebf400">
+    <w:p w14:paraId="338acc1" w14:textId="338acc1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,12432 +85,15987 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Перечня видов работ (услуг) в составе строительно-монтажных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-        <w:t>      В соответствии с </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 19 марта 2015 года № 231. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 апреля 2015 года № 10766. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 12 февраля 2026 года № 51.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23-11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года «Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан», </w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видов работ (услуг) в составе строительно-монтажных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан обеспечить в установленном законодательстве порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после его первого официального опубликования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е. Досаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> видов работ (услуг) в составе строительно-монтажных работ.</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утвержден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 19 марта 2015 года № 231 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень видов работ (услуг) в составе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...224 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+        <w:t>строительно-монтажных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Специальные работы в грунтах, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) устройство оснований, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы по разработке грунта, вертикальной планировке, копания ям вручную:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка грунта экскаваторами в выемках, котлованах, траншеях, грунтовых и притрассовых резервах в отвал или насыпь;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка грунта экскаваторами с погрузкой на железнодорожный или автомобильный транспорт и вывозом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка и перемещение грунта механизированным способом и вручную;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копание ям механизированным способом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы при разработке грунта, вертикальной планировке, обратной засыпке;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы по устройству насыпей и обратным засыпкам:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обратная засыпка грунта, в том числе вручную, с уплотнением электро- или пневмотрамбовками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка и перемещение грунта при воздействии гидросооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по устройству насыпей и обратных засыпок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укрепительные работы:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мощение откосов камнем и плитами с устройством упоров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укрепление водоотводных каналов лотками-желобами, досками, щитами и матами с устройством оголовков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работы по устройству свайных оснований, шпунтовых ограждений, анкеров:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погружение железобетонных свай;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погружение железобетонного шпунта на причальных набережных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погружение стальных свай в вечномерзлых грунтах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погружение и извлечение стальных и шпунтованных свай;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погружение деревянных и деревометаллических свай с обустройством шпунтового ряда;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство буронабивных свай с бурением скважин и заполнение бетоном полых свай;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство разборки шпунтованных деревянных перемычек;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка металлических направляющих рам и подводных тяжей для забивки шпунта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство свай;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по устройству свайных оснований, шпунтовых ограждений, анкеров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство ростверка и фундаментной плиты;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы по уплотнению грунтов естественного залегания и устройству грунтовых подушек:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выравнивание территории поливного участка с укаткой механизированным способом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уплотнение грунта тяжелыми трамбовками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уплотнение грунта катками и грунтоуплотняющими машинами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уплотнение грунта вручную легкими трамбовками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы по сооружению опускных колодцев и кессонов:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       опускание колодца с механизированной разработкой грунта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       опускание колодца вручную;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по сооружению опускных колодцев и кессонов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы по закреплению грунтов:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укрепление термическое грунтов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цементация грунтовых оснований с забивкой инъекторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       силикатизация и смолизация грунтов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по закреплению грунтов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) работы по водопонижению, организации поверхностного стока и водоотвода:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство водоводных и дренажных канав;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство водоотлива из траншей и котлованов при работе в мокрых грунтах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство закрытого дренажа;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погружение и извлечение иглофильтров и обсыпка фильтрующими материалами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сборка и демонтаж всасывающего коллектора;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возведение конструкций из камня и скальной породы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обратная засыпка песком или шлаком с применением механизмов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство подстилающих слоев и оснований;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство дренирующих слоев и фильтров из щебня (угля);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство дренажных фильтров из гравия и песка;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка пористых керамических пластин аэратов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство защитных дамб в русле водотока;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по водопонижению, организации поверхностного стока и водоотвода;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подводно-технические работы и работы на морском шельфе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка и перемещение грунта гидромониторными и плавучими земснарядами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рыхление и разработка грунтов под водой механизированным способом и выдачей в отвал или плавучие средства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рыхление грунта под водой отбойными молотками и водолазами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие гидромеханизированные и дноуглубительные работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разравнивание и виброуплотнение под водой горизонтальных постелей водолазами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перемещение камня под водой, выемка камня и щебня из воды;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       опускание металлических и железобетонных оболочек оголовков под воду;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка на акватории швартовых бочек на железобетонных якорях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие подводные (водолазные) работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) работы взрывные:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взрывание скальных грунтов, дробление валунов и негабаритных кусков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взрывание массовое грунтов на выброс и сброс;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укрытие взрываемой площади для защиты сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уплотнение грунта под водой взрывами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие взрывные работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) работы по устройству конструкций скважин:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы по устройству скважин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строительство и монтаж нефтяных и газовых скважин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение скважин нефтяных и газовых с испытанием их на продуктивность;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка фильтровальных обсадных или замораживающих труб и устройств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка фильтра на колонне водоподъемных труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цементация затрубного пространства и подбашмачный тампонаж;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление скважин трубами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление колодца железобетонными кольцами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройства оголовка фильтра и откачка воды;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транспортирование оборудования скважин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бурение разгрузочных скважин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по устройству конструкций скважин.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Подготовительные работы, связанные со сносом существующих зданий и сооружений, с устройством временных инженерных сетей, дорог, складских площадок, а также вертикальной планировкой территории</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подготовительные работы на строительной площадке:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство инженерных сетей и систем временных зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство временных защитных ограждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство подкрановых путей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство рельсовых путей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство других временных сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство покрытия на строительной площадке;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство монтажной площадки (с сопутствующими работами) при строительстве мостовых сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство временных дорог и подъездов к строительной площадке;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство временных объездных дорог для транзитного транспорта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие подготовительные работы на строительной площадке;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работы по сносу строений и разборке конструкций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разломка стен, массивов, перекрытий, пробивка гнезд;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разборка наземной части производственных зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разборка железобетонных лестничных маршей, площадок и ступеней;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разборка оконных, дверных и воротных проемов, перегородок и подвесных потолков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разборка тротуаров, полов, кровельных покрытий и облицовки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разборка промышленных печей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разборка обделки тоннелей из чугунных тюбингов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       демонтаж металлических колонн, балок и рам;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       демонтаж опор контактной сети;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       демонтаж и разборка других сетей и сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по сносу строений и разборке конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расчистка строительной площадки от деревьев, корчевке пней, срезка кустарника, уборке камней и валунов, осушению и отводу поверхностных вод.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Возведение несущих и (или) ограждающих конструкций зданий и сооружений (в том числе мостов, транспортных эстакад, тоннелей и метрополитенов, путепроводов, трубопроводов, иных искусственных строений)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) устройство монолитных, а также монтаж сборных бетонных и железобетонных конструкций, кладка штучных элементов стен и перегородок и заполнение проемов:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство монолитных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка металлической сетчатой опалубки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка и разборка щитовой опалубки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка и разборка деревянных подмостей, пирсов и опалубки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка арматуры монолитных железобетонных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка армосеток, армокаркасов, армоферм, арматурных конструкций с бетонированным нижним поясом в гидротехнических сооружениях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка анкерных болтов и закладных деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство оснований и подстилающих слоев;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство бутобетонных и бетонных фундаментов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство бетонных колонн и стоечных опор;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство бетонных стен и перегородок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство крепей, тампонаж скважин и стволов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка бетона под воду;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подливка фундамента под оборудование;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление стен и сводов выработок торкрет-бетоном и заделка стыков в сводах рамных крепей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приготовление бетонов и растворов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство железобетонных фундаментов, упоров, подпорных стенок, стоечных опор;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство монолитных каналов, тоннелей, лотков, днищ, галерей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство конструкций опускного колодца, сгустителей, ванн, бассейнов, емкостных сооружений водопровода и канализации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка кружал и опалубки для кладки арок, сводов и стен промышленных печей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство железобетонной обделки стволов тоннелей, днища шахт, гидроизоляционной обоймы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство железобетонных наружных и внутренних стен;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возведение железобетонных колонн;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возведение железобетонных стен, перегородок, вентиляционных каналов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возведение железобетонных балок, поясов, перемычек, перекрытий и покрытий, конструкций в горизонтально-скользящей опалубке;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка бетонной смеси в блоки железобетонных конструкций гидротехнических сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       усиление строительных конструкций железобетонными заделками, обоймами и набетонками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       усиление и замена железобетонных покрытий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство других бетонных и железобетонных работ;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие бетонные работы с применением пластикобетонных, железобетонных и использованием неметаллической арматуры;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка блоков наружных и внутренних стен зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка бетонных трапов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление берега бетонными массивами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изготовление и установка бетонных массивов с транспортировкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство постоянных крепей из бетонных блоков и камней;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство подпорных стенок, оголовков, стоечных опор из бетонных блоков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж других железобетонных и бетонных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка железобетонных фундаментов под колонны, рамы, опоры;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка железобетонных колонн, капителей, рам, стоек и штанг;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка перемычек;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка стропильных балок и ферм;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка стеновых панелей наружных и внутренних стен;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка объемных блоков жилых зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка плит лоджий, балконов, козырьков, карнизных плит, сантехподдонов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка мелких железобетонных конструкций (парапетов, сливов, подоконников);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка лестничных маршей и площадок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка шахт лифтов и объемных элементов закромов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка панелей перегородок, экранов, разделительных стенок, диафрагм жесткости, вентиляционных блоков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка кружал и опалубки для кладки арок, сводов и стен промышленных печей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка и разборка инвентарных наружных и внутренних лесов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка перемычек;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка блоков из армопанельных плит, балластных и пазовых конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка панелей стен спускных колодцев, выгульных дворов, силосов, мельниц, бункеров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка панелей стен при сооружении линейных зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка плит перекрытий и покрытий лестниц, мостов, труб, платформ, линейных зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка сборных железобетонных площадок, ригелей, консолей, пролетных строений с плавучих средств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка становых и опалубочных плит, оболочек, парапетов причальных набережных и пирсов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка опор, лотков, коробов, блоков, решеток при устройстве каналов и кормушек в сельскохозяйственных зданиях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка конструкций фундаментов, подпорных стенок, оголовков, лежневых опор при возведении мостов, труб ЛЭП и гидротехнических сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка пролетных строений мостов из сборных железобетонных конструкций с берега;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство тоннелей открытым способом из сборных железобетонных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство обделки стволов и тоннелей из сборных железобетонных тюбингов, панелей и блоков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство лестниц и крылец с входными площадками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка балок и ригелей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка панелей, оболочек и плит перекрытий и покрытий одноэтажных и многоэтажных зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка водопропускных железобетонных труб под насыпями и коллекторов для прокладки коммуникаций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка и замена ступеней, уложенных на косоуры или сплошное основание;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка и покрытие железнодорожными плитами трамвайных путей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж колонн, стоек, мачт, балок и ригелей, открытых и закрытых распределительных устройств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление дна и откосов железобетонными плитами с упорными брусьями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка фундаментов, стен подвалов, подпорных стен, закладка выработок бутовым камнем;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка стен из керамических камней;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка конструкций из известняковых изделий с облицовочным кирпичом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка кирпичная каналов, приямков, печей, очагов, дымовых труб с разделками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка кирпичная столбов, сводов, беседок, портиков и других конструкций из обыкновенного кирпича;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка кирпичная стен из обыкновенного глиняного и силикатного кирпича с облицовкой керамическим кирпичом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка кирпичная стен, облицовка керамическими плитами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство перегородок из кирпича и керамических камней;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возведение конструкций из туфа и диабазовых блоков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство перегородок из штучных гипсовых и легкобетонных плит;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство других каменных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по устройству каменных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устройство конструкций башенного, мачтового типа, силосных сооружений, дымовых труб, градирен, башен, надшахтных копров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) устройство несущих конструкций мостов и мостовых переходов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) гидротехнические и селезащитные сооружения, плотины, дамбы:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление берегов тетраподами и массивами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие дорог и обочин сборными железобетонными плитами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка мусоропроводов из асбестоцементных труб диаметром 400 мм с приемными клапанами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по монтажу сборных железобетонных и бетонных конструкций и иных неметаллических конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) работы по монтажу металлических конструкций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конструкций каркасов зданий и сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж металлических конструкций несобственного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конструкций градирен, резервуаров, вентиляционных и дымовых труб, коксохимических цехов, трубопроводов, галерей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конструкций сушил, кожухов, экранов, камер, подин, балок, каркасов, рам, колосников и других конструкций печей, труб, сушил электролизеров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конструкций полносборных зданий из трехслойных алюминиевых панелей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конструкций кабин для радиорелейных линий и термокамер;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конструкций подвесных и подкрановых путей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж легких трубчатых конструкций, покрытий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конструкций ворот, лестниц, площадок, дверей, люков, лазов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж открытых конструкций, распределительных устройств, прожекторных мачт, антенных систем, волноводных мостов с опорами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оконных блоков, витражей, перегородок (из алюминиевых сплавов, стальных и прочих);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возведение зданий из блокбоксов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка пролетных строений из стальных конструкций со сборкой и передвижкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка швартовых тумб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка металлических ограждений лестниц;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка затворов, решеток, ворот, трубопроводов, мостов, причальных устройств и прочих металлоконструкций гидротехнических сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка стальных крепежных изделий и катковых опор;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка кейль-кранцев и опорного кольца в стволах, закрепляемых чугунными тюбингами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство конструкций подвесных потолков и звукоизоляционных стен;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и разработка постоянных и временных металлических крепей в шахтных стволах и тоннелях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       настил из рифленой стали для подпольных каналов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подшивка подвесных потолков и обшивка градирен листами из алюминиевых сплавов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обшивка стен и кровельного покрытия профильным железом или панелями заводского изготовления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление строительных конструкций строительными обоймами, болтами, кольцами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наращивание чугунных тюбингов и установка пикетажного кольца;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по монтажу конструкций из металла;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) работы горнопроходческие:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проходка шахтных стволов, шурфов, выработок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проходка шахтных стволов в тиксотропной рубашке;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тоннельные работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство противофильтрационных завес;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проходка тоннелей, фурнелей, камер, штолен с устройством постоянных и временных пересечений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проходка разрезных печей, просек, котлованов, камер и расширение горизонтальных и наклонных выработок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прием и выгрузка грунта при проходе шахтных стволов, штолен, тоннелей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввод в забой и вывод из забоя проходческого щита;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство крепления стволов шахт и тоннелей инвентарными штангами и распорками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство сланцевых и водяных заслонов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство временных крепей и установка арок крепления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и разборка армировки шахтных стволов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка и разборка деревянных крепежей - рам, расстрелов, связей, обшивок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       крепление и обшивка стен и кровли, котлованов, выработок, лестничных отделений досками, бревнами и рудничными стойками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие горнопроходческие работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) работы по монтажу деревянных конструкций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка деревянных конструкций, каркасов, стропил, стульев;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка калиток и ограждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж дверей и окон;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка ворот;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка балок, арок, ферм и панелей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка козырьков, люфт-клозетов, пожарных ящиков, столов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка ряжей, устройство и разработка стапелей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка проводников, трапов лестниц, ходовых досок, барьеров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возведение деревянных конструкций мостов, эстакад, колесопроводов, гидротехнических сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство стен из деревянных конструкций и деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство деревянного мостового полотна;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сборка покрытий и перекрытий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж других деревянных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по монтажу конструкций и изделий из древесины;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) работы по монтажу легких ограждающих конструкций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка арболитовых и асбестоцементных плит и панелей стен, покрытий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство стен, перекрытий, перегородок и зонтов из асбестоцементных листов по готовому каркасу;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж блоков оросителя из асбестоцементных листов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по монтажу легких ограждающих конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) работы по экранированию помещений и устройству деформационных швов:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экранирование полов, стенок, дверей, потолков медными или стальными листами и сеткой с подготовкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обшивка стен и кровли выработок листовой сталью с подготовкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка защитных стальных сеток;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обивка стен, потолков и дверей кровельной сталью по войлоку с прокладкой асбеста;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       герметизация горизонтальных и вертикальных стыков и швов между панелями, окнами, дверями и другими конструкциями с подготовкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       чеканка швов обделки из тюбингов и швов между колоннами и прогонами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экранирование помещений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство деформационных и антисейсмических швов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по экранированию помещений и устройству деформационных швов с подготовкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) работы по устройству и футеровке промышленных печей и дымовых труб:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка кружал и опалубки для кладки арок, сводов и стен промышленных печей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка и футеровка промышленных труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обмуровка поверхностей жаростойким и огнеупорным бетоном, плитами, огнеупорной массой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       футеровка железобетонных промышленных труб кислотоупорным кирпичом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка, обмуровка и футеровка печей и труб огнеупорными изделиями и кирпичом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка насадок, набивка подин угольной массой, установка анодных и подовых блоков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по устройству и футеровке промышленных печей и дымовых труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) работы по устройству кровель:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство асбоцементных кровель;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство кровель из черепицы с устройством обрешетки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство рулонных кровель;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство кровель из битумной мастики с прокладкой стеклосетки или стеклохолста;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство мелких кровельных покрытий и обделок на фасадах из кровельного железа;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство желобов со свесами и ограждений кровли</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       огрунтовка оснований и устройство пароизоляции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по устройству кровель;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) отделочные работы:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облицовочные работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство покрытия полов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штукатурка фасадов и внутри зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фактурная отделка фасадов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство наличников тянутых;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обивка поверхностей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отделка поверхностей из сборных элементов и плит под окраску или оклейку;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство каркаса;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство потолков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обработка швов сухой штукатуркой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отделка поверхности под фактуру "шагрень";</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка гипсовых, цементных погонных, штучных деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гипсовые, цементные, клеевые, малярные работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка цементных погонных деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       окраска фасадов и наружных поверхностей зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       окраска поверхностей внутри и снаружи помещений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шпатлевка помещений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие поверхностей лаком и оклейка тканями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сверление и устройство штраб в конструкциях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       резка конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       декоративные работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оклейка обоями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство фасадных систем;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отделка поверхностей жидкими обоями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка стеклопакетов в металлические переплеты;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовка с огрунтовкой поверхностей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие отделочные работы.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Работы по защите и отделке конструкций и оборудования</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) работы по гидроизоляции строительных конструкций:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нагнетание раствора за обделки тоннелей и шахтных стволов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство цементной стяжки, торкретирование, затирка и железнение;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство горизонтальной и боковой гидроизоляции цементом с жидким стеклом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство боковой обмазочной гидроизоляции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство штукатурной гидроизоляции литым асфальтом или мастиками, смолой, лаком;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство оклеечной гидроизоляции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство сплошной завесы экрана из гидрорелина и полиэтиленовой пленки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство изоляции стальных трубопроводов битумно-резиновой мастикой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство изоляции стальных трубопроводов битумно-полимерной мастикой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перекрытие и оклейка стыков в гидротехнических сооружениях гидрорелином;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие битумной мастикой бетонных и железобетонных труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по гидроизоляции строительных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работы по антикоррозийной защите строительных конструкций и оборудования:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кладка из кислотоупорного кирпича, камня, андезита;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие полов и футеровка поверхностей кислотоупорным кирпичом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       футеровка поверхностей угольными и графитированными блоками;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       футеровка поверхностей кислотоупорными плитами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обкладка и оклейка поверхностей оборудования резиной, пластиками, герметиками, рулонными материалами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оклейка поверхностей листовым асбестом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электрометаллизация поверхностей цинковой, алюминиевой, нихромовой и нержавеющей проволокой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пропитка щебня мастикой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гидрофобизация и флюатирование поверхности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       окраска поверхностей лаками, красками, эмалями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       огнезащита деревянных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       огнезащита обрешетки под кровлю и настила по фермам;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       антисептирование деревянных конструкций зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обработка антикоррозийным покрытием строительных конструкций и оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по антикоррозийной защите строительных конструкций и оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) работы по теплоизоляции строительных конструкций, трубопроводов и оборудования:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утепление покрытий монолитным ячеистым бетоном;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изоляция горячих поверхностей штучными и полносборными теплоизоляционными изделиями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изоляция горячих поверхностей оберточными материалами и набивкой теплоизоляционных волокнистых материалов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изоляция горячих поверхностей мастиками и асбестоперлитом методом напыления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изоляция кладки печей, поверхности котлов и трубопроводов асбестом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство теплоизоляции строительных конструкций, инженерных сооружений, оборудования и трубопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие поверхности изоляции трубопроводов асбоцементными кожухами, стеклоцементом, стеклопластиком, стеклотекстолитом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие поверхности изоляции трубопроводов листовым металлом или алюминиевыми гофрированными листами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие поверхности изоляции трубопроводов, обертывание и оклеивание изоляции пленками, тканями, рулонными материалами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по теплоизоляции строительных конструкций, трубопроводов и оборудования.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Специальные строительные и монтажные работы по прокладке линейных сооружений, включающие капитальный ремонт и реконструкцию, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стальных резервуаров (емкостей), работающих под давлением либо предназначенных для хранения взрывопожароопасных или иных опасных (вредных) жидких или газообразных веществ;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       промысловых и магистральных сетей нефтепроводов, газопроводов, а также магистральных сетей нефтепродуктопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магистральных линий электропередачи с напряжением до 35 кВ и до 110 кВ и выше;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общереспубликанских и международных линий связи и телекоммуникаций.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Устройство инженерных сетей и систем, включающее капитальный ремонт и реконструкцию </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сетей электроснабжения железнодорожных путей сообщения, сетей электроснабжения и электроосвещения предприятий воздушного транспорта, сетей электроснабжения и устройства наружного электроосвещения, внутренних систем электроосвещения и электроотопления:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство оснований и опорных конструкций комплектных подстанций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка стальных опор контактной сети и промышленного электротранспорта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвеска проводов линий электропередачи и контактных линий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвеска грозозащитных тросов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка кабелей в подводные траншеи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка на опорах ВЛ и конструкций распределительных устройств разъединителей, разрядников, выключателей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка контрольно-измерительной колонки и катодной станции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка деталей грозозащиты лучевого и контурного заземления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство площадок для установки сигнальных точек на насыпях с укреплением срубами и железобетонными плитами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство заземления деревянных опор и типового контура заземления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка трубопроводов электроснабжения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка электропроводки в квартирах жилых домов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка распределительных сетей в подвалах, на чердаках, лестничных клетках;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка кабелей, закрепляемых на тросе или скобами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       затягивание и прокладка проводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж вводно-распределительного устройства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж стояков в готовых каналах на этажах с установкой щитков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка осветительных щитков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка электрических плит;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвеска крепления фидеров на промежуточных, угловых и анкерных основах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка молниеотвода, кабельной площадки, люков, ступеней, контрольно-разрывного пункта на опорах и крышах зданий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж короткозамыкателей, разъединителей, выключателей, разрядников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж рубильников, выключателей, автоматов воздушных, аппаратов штепсельных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж щитков распределительных и осветительных, коробок клеммных и ответвителей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж щитов однорядных и двухрядных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж шкафов, пультов, стеллажей и вводно-распределительных устройств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж аппаратуры пускорегулирующей и направляющей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка аккумуляторов, щелочных батарей с зарядкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка электронагревательных приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка электрических приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка изоляторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка заземлителей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка внутренней электропроводки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сетей газоснабжения высокого и среднего давления, бытового и производственного газоснабжения низкого давления, внутренних систем газоснабжения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов газоснабжения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка запорной арматуры;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка закладных и отборных устройств систем автоматизации, установок пожаротушения, оборудования систем густой смазки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заполнение емкостей пенообразователем;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       врезка и присоединение трубопроводов в действующие магистрали;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сетей холодного и горячего водоснабжения, теплоснабжения, централизованной канализации бытовых, производственных и ливневых стоков, устройства внутренних систем водопровода, отопления и канализации:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство водопроводных, канализационных и водосточных колодцев;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство водопроводных колодцев, оголовков, гасителя водосбора;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство фундаментов и гравийно-щебеночных площадок под узлы задвижек и кранов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство дренажных воронок и лотков в отсосах насыпей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство каналов навозоудаления, кабельных желобов и лотков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка водосборных лотков из сборного железобетона;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов водоотведения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       испытание гидравлическое и пневматическое трубопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка клапанов предохранительных, приемных, редукционных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка задвижек и обратных клапанов на наружных сетях водопроводов, теплофикации, газоснабжения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сборка и установка узлов задвижек и кранов линейных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка водомерных узлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка пожарных гидрантов, водоразборных колонок, путевых кранов, вантузов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка баков и сборников конденсата;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка водоподогревателей скоростных и емкостных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка гребенок паро- и водораспределительных из стальных труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов водоснабжения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка кабелей, закрепляемых на тросе или скобами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       затягивание и прокладка проводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж вводно-распределительного устройства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка трансформаторов понизительных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвеска крепления фидеров на промежуточных, угловых и анкерных основах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвеска проводов на столбовых и стоечных линиях связи и радиофикации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб, со сваркой стыков и установкой отводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб с фланцами и сварными стыками из готовых узлов и деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из водогазопроводных труб, аммиачных и рассольных батарей, систем густой смазки, систем автоматизации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб в стволах шахт, водоотливных установок, в камерах гидроподъема, пульпоперекачивающих станций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка при прокладке трубопроводов фильтров, водо- и маслоотделителей, компенсаторов, устройств перепускных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство телефонных колодцев и коробок с устройством вставок, установкой люков и кронштейнов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укрепление площадки за шпорами гасителя сборными железобетонными плитами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство основания и якорей деревянных под радиомачты;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство основания и якорей бетонных и железобетонных под радиомачты;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство комплексов оснований и якорей для мачт;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство блочных или свайных фундаментов под стальные опоры контактной сети;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка опор фидерных линий и линий автоблокировки деревянных, железобетонных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка опор радиомачт и радиобашен стальных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка опор контактной сети и промышленного электротранспорта, линий связи и радиофикации деревянных, железобетонных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка опор фидерных линий из асбестоцементных труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка к опорам железобетонных плит, ригелей и анкеров с оттяжками, приставок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка и крепление на опорах линий связи и радиотрансляционных сетей деревянных или стальных траверс;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка к опорам оттяжек и подкосов металлических;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка к опорам подкосов и приставок деревянных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка жестких поперечен, мостиков и люлек смотровых с поперечинами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка радиомачт деревянных, железобетонных и из асбестоцементных труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка трубопроводов из стальных труб с установкой гидравлических затворов, байпасов, свечей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка бесканальная трубопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка бесканальная стальных трубопроводов с антикоррозийной, армопенобетонной и битумно-перлитовой изоляцией;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       врезка штуцеров и тройников в действующие сети, отключение и заглушка газопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       испытание трубопроводов на прочность и герметичность с промывкой и установкой сальников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвешивание подземных коммуникаций при пересечении их с магистралью;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка грязевиков и фильтров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка компенсаторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка воздухосборников из стальных труб и воздухоотводчиков и гидравлических затворов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка элеваторных узлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка приборов указательных (манометров, термометров, указателей уровня, кранов воздушных);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка газогорелочных устройств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка лебедок фонарных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка фильтров, скрубберов, циклонов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж центробежных насосов с обвязкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка водосточных и водосливных воронок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по монтажу наружных инженерных сетей и коммуникаций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) работы по устройству внутренних инженерных систем и оборудования:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж счетчиков водяных, газовых и электрических;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка клапанов, заслонок, герметичных дверей и люков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка коробов раздаточных, отсосов от оборудования, кронштейнов, подставок и виброизолирующих оснований;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка деталей грозозащиты лучевого и контурного заземления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       врезка штуцеров и тройников в действующие сети, отключение и заглушка газопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       испытание трубопроводов на прочность и герметичность с промывкой и установкой сальников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       испытание гидравлическое и пневматическое трубопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка вентилей, задвижек, обратных клапанов, кранов и смесителей на внутренних сетях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка клапанов предохранительных, приемных, редукционных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сборка и установка узлов задвижек и кранов линейных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка водомерных узлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка водонагревателей и кипятильников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка водоподогревателей скоростных и емкостных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка гребенок паро- и водораспределительных из стальных труб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство внутренних инженерных систем и оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка компенсаторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка воздухосборников из стальных труб и воздухоотводчиков и гидравлических затворов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка элеваторных узлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка приборов указательных (манометров, термометров, указателей уровня, кранов воздушных);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка оборудования электро-, газового, водяного и на твердом и жидком топливе;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка газовых плит;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка газогорелочных устройств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка регуляторов давления и редуцирования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка фильтров, скрубберов, циклонов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка калориферов и воздухонагревателей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж вентиляторов и вентиляционных агрегатов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж камер приточных орошения, обслуживания, выравнивания, рециркуляции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж отопительных водогрейных и пароводогрейных котлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж отопительных чугунных секционных паровых котлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж центробежных насосов с обвязкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб, со сваркой стыков и установкой отводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб с фланцами и сварными стыками из готовых узлов и деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов электро-, газо-, водоснабжения и водоотведения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка при прокладке трубопроводов фильтров, водо- и маслоотделителей, компенсаторов, устройств перепускных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка запорной арматуры;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка закладных и отборных устройств систем автоматизации, установок пожаротушения, оборудования систем густой смазки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заполнение емкостей пенообразователем;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       врезка и присоединение трубопроводов в действующие магистрали;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по устройству внутренних инженерных систем и оборудования.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Строительство автомобильных и железных дорог, включающее капитальный ремонт и реконструкцию </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основания и верхние строения железнодорожных путей:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка железнодорожных путей нормальной колеи отдельными элементами с послеосадочным ремонтом и другими сопутствующими работами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка железнодорожных путей нормальной колеи путеукладчиками с подготовкой звеньев на базе и сопутствующие работы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка рельс в одну нитку на готовое основание;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка стрелочных переводов и перекрестных съездов на путях нормальной колеи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка глухих пересечений на путях нормальной колеи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка температурных компенсаторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка на подводное балластное основание монтажной рамы с путями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка железобетонных балочных плетей с путями на подводное балластное основание;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка продольных и поперечных рельсовых путей для перекатки трансформаторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка железнодорожных путей узкой колеи с послеосадочным ремонтом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка стрелочных переводов и перекрестных съездов на путях узкой колеи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       укладка глухих пересечений на путях узкой колеи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка поворотного круга на путях узкой колеи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка стыков на щебеночный балласт;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка стрелочных переводов на щебеночный балласт;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка путевых сигнальных знаков, реперов, концевых отводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство переездов через узкоколейные пути;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство подкрановых путей на набережных и гидроузлах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство переездов через железнодорожные пути нормальной колеи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство рельсовых или деревянных упоров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передвижка железнодорожных путей на расстояние до 2 метров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передвижка стрелочных переводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балластировка железнодорожных путей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по строительству железнодорожных путей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работы по строительству и ремонту автомобильных дорог, взлетно-посадочных полос аэродромов и вертолетных площадок:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и ремонт грунтовых дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и ремонт оснований автомобильных дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и ремонт покрытий из булыжного камня и брусчатки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и ремонт покрытий автомобильных дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и ремонт бетонных бортовых камней;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и ремонт дорожных покрытий мостов и путепроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка дорожных рамных металлических и железобетонных конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка и ремонт элементов обстановки пути (включая дорожные знаки, сигнальные столбики, дорожные ограждения и др;);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изготовление элементов перил и ограждений из различных материалов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство разметки проезжей части дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       благоустройство территорий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по строительству и ремонту автомобильных дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы, связанные с ежедневным обслуживанием и содержанием автомобильных дорог для пропуска транзитного транспорта на период строительства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство и ремонт подстилающих и выравнивающих слоев оснований автомобильных дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовительные работы при строительстве и ремонте автомобильных дорог (разборка дорожной одежды, искусственных сооружений, устройство временной объездной дороги и т.п;);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рекультивация временно занимаемых земель.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Монтаж (демонтаж) технологического оборудования, пусконаладочные работы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования тепловых электростанций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж теплосилового оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж элементов паровых, водогрейных котлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж установок для водоочистки и водоподготовки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж агрегатов паротурбинных и газотурбинных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж дизелей стационарных и дизель-генераторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования атомных электрических станций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования гидроэлектрических станций и гидротехнических сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж гидравлических турбин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж генераторов для гидроэлектростанций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж маслонапорных установок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования гидротехнических сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж металлических конструкций спиральных камер и облицовки гидротурбин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж механизмов подъемных, тяговых очистных, затворов и шлюзных ворот;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования мелиоративных сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий угольной и торфяной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для механизации подготовительных и очистных работ и горнопроходческого;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования подземного транспорта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для открытых горных разработок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования торфяного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж дробильно-размольного обогатительного и агломерационного оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования дробильно-размольного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для сортировки и обогащения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования агломерационного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий химической и нефтеперерабатывающей промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования общего назначения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий по производству азота, аммиака, кислот, солей, минеральных удобрений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий промышленности синтетического каучука и синтетического спирта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий промышленности пластических масс, химических волокон;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий лакокрасочной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий горно-химической промышленности, автоматического пожаротушения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий кислородной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования лесохимической промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий черной металлургии;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования коксового производства основного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования доменного производства основного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сталеплавильного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж машин непрерывного литья, испытательных, канатных, сеточных, аппаратов размоточно-намоточных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования метизного производства основного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования труболитейного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования ферросплавного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж вспомогательного оборудования коксового, доменного, метизного производства (затворы, клапаны, муфты, шиберы);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж универсальных разрывных машин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий цветной металлургии;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования общего назначения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для извлечения цветных металлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования магниевых цехов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для обработки цветных металлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования прокатных производств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж прокатных станков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж трубопрокатного и трубосварочного оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж станций и систем густой и жидкой смазок, маслоочистительных машин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж подшипников жидкостного трения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж металлообрабатывающего оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж металлорежущих станков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж автоматических линий по металлообработке;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж прессов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж литейного оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж деревообрабатывающего оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования лесопильного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования деревообрабатывающего и фанерного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования клеильно-сборочного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства спичек;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования бондарно-тарного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования линий по изготовлению оконных и дверных блоков и отделке мебели;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж подъемно-транспортного оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж грузоподъемных кранов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж конвейеров, ленточных, тележечных, рольгангов, транспортеров, норий, элеваторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж узлов подъемно-транспортного оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж стеллажей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж цепей, переходных секций, канатов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования подвесных канатных дорог с испытаниями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж предохранительных сетчатых ограждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж лифтов, подъемных площадок, плоскочашечных подъемников, шахтных клетей и копров, загрузочных и разгрузочных устройств, канатных дорог и других конструкций подъемных сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж лебедок и машин подъемных и тяговых;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования узкоколейного железнодорожного транспорта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж технологических металлоконструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж станин, рам, путей, приводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж канатов канатных подвесных дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж опорных металлоконструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж затворов, шлюзных ворот гидротехнических сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж опор, стоек, хомутов, рам, закладных элементов под оборудование;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж желобов, коробов, кабельных блоков, закладных конструкций из прокатных профилей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж технологических металлоконструкций доменного, сталеплавильного производства и в шахтных забоях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж трубопроводов пневмотранспорта из листовой стали;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж технологических трубопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж технологического оборудования и сетей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб, со сваркой стыков и установкой отводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб с фланцами и сварными стыками из готовых узлов и деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из водогазопроводных труб, аммиачных и рассольных батарей, систем густой смазки, систем автоматизации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов из стальных труб в стволах шахт, водоотливных установок, в камерах гидроподъема, пульпоперекачивающих станций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка трубопроводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка при прокладке трубопроводов фильтров, водо- и маслоотделителей, компенсаторов, устройств перепускных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка запорной арматуры;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка закладных и отборных устройств систем автоматизации, установок пожаротушения, оборудования систем густой смазки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заполнение емкостей пенообразователем;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       врезка и присоединение трубопроводов в действующие магистрали;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий промышленности строительных материалов, изделий и конструкций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования смесительного и раздаточного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования подъемно-транспортного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства цемента, легких заполнителей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства стекла, сортовой посуды и стекловолокна;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства асбестоцементных изделий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства кирпича, черепицы, керамических изделий, шлакоблоков и грануляции шлаков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства гипса и гипсовых изделий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для добычи и обработки облицовочного камня;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства отопительных санитарно-технических устройств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства железобетонных изделий и изделий из ячеистого бетона;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для изготовления каркасов из арматурной стали;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства извести;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства камышитовых изделий, древесно-стружечных плит;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для обработки слюды и производства асбеста;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий целлюлозно-бумажной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для подготовки древесного сырья к переработке, для производства целлюлозы и полуцеллюлозы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства бумаги, картона, товарной целлюлозы и товарной древесной массы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для переработки бумаги и картона в изделия, для резки, сортировки, упаковывания и транспортировки бумаги, картона и целлюлозы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий полиграфической промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для изготовления форм текстовых и стереотипного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования печатного, копировально-множительного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования брошюровочно-переплетного, для изготовления и отделки картонажных и беловых изделий, картонажного производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сельскохозяйственных производств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сбора и хранения молока;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования водоподъемного, водоподогревателей и поилок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования кормоприготовления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования стойлового для крупного рогатого скота и станочного для свиноматок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования подъемно-транспортного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для выращивания и содержания птицы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования стригального пункта и кролеферм;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования кормушек и транспортеров - раздатчиков кормов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования навозоуборочного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования зернохранилищ и предприятий по переработке зерна;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для сушки и очистки зерна;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для выработки муки и кукурузы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для выработки комбикормов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования дозировочного, смесительного, зашивочного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования транспортного и распределительного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования погрузочно-разгрузочного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования прочего;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий микробиологической промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий легкой промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий производства кож;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования дубильно-экстрактовой промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования обувной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства вспомогательных деталей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования вязального, текстильно-галантерейной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования красильной и отделочной трикотажной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования меховой промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования швейного, влажно-тепловой обработки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования шорно-седельного производства, кожевенно-галантерейной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования щетинно-щеточной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования валяльно-войлочной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования по переработке вторичного сырья;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сушильного и для дезинфекции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка столов настилочных, гладильных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для трикотажной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий текстильной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования ткацких производств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж машин ровничных, прядильных, крутильных, джуто-кенафных производств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования отделочных текстильных производств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования хлопкоочистительных заводов и по обработке коконного сырья;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий пищевой промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования хлебопекарной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сахарной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования мясо- и птицеперерабатывающей промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий рыбной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий молочной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий масложировой промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий консервной, птицеконцентратной и овощесушильной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий макаронной, кондитерской промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий дрожжевой, крахмало-паточной, винодельческой, безалкогольной промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий табачных изделий и чая;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий торговли и общественного питания;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования производства жестяной тары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж весового оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий электротехнической промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования кабельного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для изготовления электрических машин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства химических источников тока;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для испытаний;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для окраски изделий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования электрокерамической промышленности и для производства электроизоляционных материалов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для производства источников света;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж электротехнических установок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж трансформаторов силовых и комплектов подстанций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж маслоохладителей и теплообменников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж реакторов и конденсаторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж короткозамыкателей, разъединителей, выключателей, разрядников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж трансформаторов тока и напряжения, понизительных, автотрансформаторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж электрических машин и агрегатов с установкой токоприемников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж рубильников, выключателей, автоматов воздушных, аппаратов штепсельных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж щитков распределительных и осветительных, коробок клеммных и ответвителей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж щитов однорядных и двухрядных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж шкафов, пультов, стеллажей и вводно-распределительных устройств;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж аппаратуры пускорегулирующей и направляющей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка аккумуляторов, щелочных батарей с зарядкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка электронагревательных приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка электрических приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка изоляторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка шинных мостов, гибкой ошиновки и пунктов секционирования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка оборудования сетей городского электрифицированного транспорта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка асбестоцементных плит, досок проходных и разделительных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка заземлителей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка светильников;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка шинопроводов, троллей, токопроводов, рельс контуров заземления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка шинопроводов межкорпусной и магистральной ошиновки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка контактных сетей промышленного, железнодорожного и городского транспорта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка сетей наружного освещения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка кабельных сетей с устройством муфт и разделкой концов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка внутренней электропроводки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заливка электрооборудования трансформаторным маслом с его сушкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       покрытие кабеля кирпичом или плитами с устройством постели;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство сигнализации тросовой в шахтах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транспортировка оборудования при электрификации железных дорог;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж компрессорных машин, насосов и вентиляторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж компрессорных агрегатов и детандеров поршневых, центробежных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж вентиляционного оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж насосных агрегатов общего назначения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж электрических печей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж вспомогательных установок;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий по ремонту бытовых машин и приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж машин и установок для стирки, глажения и складирования белья;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж машин и установок для химической чистки и крашения одежды и ковров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж машин и установок для предприятий по ремонту бытовых машин и приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для очистки газов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для электрической и механической очистки газов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение сопутствующих работ при монтаже электрофильтров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий электронной промышленности и средств связи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования вакуумного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования термического;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сварочного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования механической обработки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования стекольного и керамического производства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования химических процессов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сборочного, общего назначения и испытательного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования оптического и точной механики;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий промышленности средств связи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования сигнализации, централизации и блокировки на железнодорожном транспорте;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования электрожезловой системы и маршрутно-контрольных устройств, механической централизации и полуавтоматической блокировки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования диспетчерских, электрической централизации и блокировки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для механизации, автоматизации сортировочных горок и пневматической почты;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования устройств электропитающих и кабельных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования связи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж каркасов штативов с ограждающими устройствами, освещением и сигнализацией;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования телефонных станций, включая аппаратуру высокочастотной связи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж радиостанций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования радиобюро, радиостанций, радиотрансляционных узлов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж антенных устройств с сопутствующими работами и настройкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования радио- и телецентров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования метрополитенов и тоннелей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж лифтов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж эскалаторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж клапанов вентиляционных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж аппаратуры связи шахт и железнодорожного транспорта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж аппаратуры электрической тревожной, пожарной, вызывной и дистанционной сигнализации с блокировкой поверхностей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж стендов водоохлаждения передатчиков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж дверей с контактом электрической и механической блокировки;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования механизации почтовой связи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка ограждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка кабелей линии связи и станционных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка проводов станционных, волноводных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка фидерных линий и волноводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка трансформаторов и шлейфов фидерных, системы содержания волновода под избыточным давлением;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       присоединение существующих кабелей с их перекладкой без перерыва действия абонентов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вытягивание кабеля из канализации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж приборов, средств автоматизации и вычислительной техники;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка индикаторов, датчиков, сигнализаторов различных параметров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка аппаратуры оперативного контроля и управления, сбора и передачи исходной информации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка исполнительных механизмов и регуляторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установка панелей, щитов, штативов, пультов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство проводок трубных и из пневматических кабелей с сопутствующими работами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       устройство проводок электрических по металлическим панелям и в щитах с сопутствующими работами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж источников питания;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования лабораторий для проверки приборов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж аппаратуры специализированных систем управления и вычислительной техники;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования учреждений здравоохранения и предприятий медицинской промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования стерилизационного и аптечного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования отоларингологического и стоматологического;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования физиотерапевтических кабинетов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования рентгеновских кабинетов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования общехирургического, для анестезии, искусственного дыхания и кислородной терапии;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования офтальмологического;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования акушерско-гинекологического и урологического;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования для диагностических исследований и лабораторного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования больничного, дезинфекционного и дезинсекционного;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий медицинской промышленности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования театрально-зрелищных предприятий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования объектов образования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования объектов спортивного назначения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж сценического оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж плит противовеса;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       навеска канатов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж звукотехнических установок театрально-зрелищных предприятий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж оборудования предприятий кинематографии;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж устройств связи, противоаварийной защиты, систем контроля и сигнализации, блокировки на транспорте, объектах электроэнергетики и водоснабжения, иных объектах жизнеобеспечения, а также приборами учета и контроля производственного назначения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокладка самонесущих изолированных проводов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       монтаж прочих видов технологического оборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие работы по монтажу технологического оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12830,35 +16387,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>