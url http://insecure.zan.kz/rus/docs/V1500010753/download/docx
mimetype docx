--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52778aa" w14:textId="52778aa">
+    <w:p w14:paraId="12f3bdd" w14:textId="12f3bdd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -729,71 +729,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б. Султанов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1202,91 +1181,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) участник – физическое или юридическое лицо, зарегистрированное на веб-портале реестра государственного имущества в установленном настоящими Правилами порядке для участия в электронном аукционе или закрытом электронном аукционе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) электронный кошелек участника (далее – электронный кошелек) – лицевой счет потенциального участника в реестре, используемый организатором для учета денежных средств, внесенных потенциальным участником на специальный транзитный счет организатора в банке второго уровня;</w:t>
+      9) электронный кошелек участника (далее – электронный кошелек) – лицевой счет потенциального участника в реестре, используемый организатором для учета денег, внесенных потенциальным участником на специальный транзитный счет организатора в банке второго уровня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лот – предмет или несколько предметов, одновременно продаваемых на электронном аукционе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) веб-портал реестра государственного имущества (далее – веб-портал реестра) – интернет-ресурс, размещенный в сети Интернет по адресу: www.e-qazyna.kz, предоставляющий единую точку доступа к электронной базе данных по продаже имущества должников (далее – база данных);</w:t>
+      11) веб-портал реестра государственного имущества (далее – веб-портал реестра) – интернет-ресурс, размещенный в сети Интернет по адресу: www.e-qazyna.kz, предоставляющий единую точку доступа к цифровой базе данных по продаже имущества должников (далее – база данных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) продавец – временный, банкротный или реабилитационный управляющий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
@@ -1362,114 +1341,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организатор – юридическое лицо, определенное уполномоченным органом и заключившее с продавцом договор об оказании электронных услуг по проведению электронного аукциона по продаже имущества банкрота;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) платежный шлюз "электронного правительства" – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме;</w:t>
+      17) платежный шлюз "цифрового правительства" – цифровой объект, автоматизирующий процессы передачи информации о проведении платежей в рамках оказания возмездных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) электронный аукцион – форма торгов электронного аукциона, в том числе закрытого электронного аукциона, проводимая с использованием веб-портала реестра в электронном формате;</w:t>
+      18) электронный аукцион – форма торгов электронного аукциона, в том числе закрытого электронного аукциона, проводимая с использованием веб-портала реестра в цифровом формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) электронный аукционный зал (далее – аукционный зал) – раздел веб-портала реестра, обеспечивающий возможность ввода, хранения и обработки информации, необходимой для проведения электронного аукциона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      20) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения электронного аукциона по продаже имущества банкрота</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2680,71 +2721,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении вышеуказанных данных участник в течение 1 (одного) рабочего дня актуализирует данные, внесенные на веб-портал реестра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Для участия в электронном аукционе участник на веб-портале реестра подаҰт электронную заявку по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – электронная заявка), подписанной ЭЦП участника.</w:t>
+      19. Для участия в электронном аукционе участник на веб-портале реестра подает электронную заявку по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – электронная заявка), удостоверенную ЭЦП участника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для подачи электронной заявки участник:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
@@ -2884,251 +2925,435 @@
         <w:t>
       2) вносит гарантийный взнос в размере 5 (пяти) процентов от стартовой стоимости лота, на банковский счет (специальный транзитный счет) организатора, указанный в информационном сообщении о проведении электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантийный взнос вносится для обеспечения заключения договора купли-продажи на условиях, заявленных при участии в электронном аукционе, в соответствии с протоколом о результатах аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При внесении гарантийного взноса в платежном документе, в назначении платежа указывается ИИН или БИН участника.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными приказом Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Участникам электронного аукциона допускается внесение любого количества гарантийных взносов, при этом один гарантийный взнос дает право покупки того лота, для участия в торгах по которому участником внесен данный гарантийный взнос.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
-[...15 lines deleted...]
-      20. Участникам электронного аукциона допускается внесение любого количества гарантийных взносов, при этом один гарантийный взнос дает право покупки того лота, для участия в торгах по которому участником внесен данный гарантийный взнос.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. После регистрации электронной заявки веб-порталом реестра в течение 2 (двух) минут производится автоматическая проверка на наличие в электронном кошельке денег на сумму гарантийного взноса по лоту, на который подана электронная заявка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z97" w:id="94"/>
-[...15 lines deleted...]
-      21. После регистрации электронной заявки веб-порталом реестра в течение 2 (двух) минут производится автоматическая проверка на наличие в электронном кошельке денежных средств на сумму гарантийного взноса по лоту, на который подана электронная заявка.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При наличии в электронном кошельке денег на сумму гарантийного взноса, веб-портал реестра осуществляет блокировку денег на сумму гарантийного взноса до определения результатов торгов и принимает электронную заявку. Веб-портал реестра незамедлительно обеспечивает участника допуском к электронному аукциону, предоставляет аукционный номер, присваиваемый веб-порталом реестра. При отсутствии в электронном кошельке денег на сумму гарантийного взноса или несоблюдении положений пункта 19 настоящих Правил, веб-портал реестра отклоняет электронную заявку участника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
-[...15 lines deleted...]
-      22. При наличии в электронном кошельке денежных средств на сумму гарантийного взноса, веб-портал реестра осуществляет блокировку денежных средств на сумму гарантийного взноса до определения результатов торгов и принимает электронную заявку. Веб-портал реестра незамедлительно обеспечивает участника допуском к электронному аукциону, предоставляет аукционный номер, присваиваемый веб-порталом реестра. При отсутствии в электронном кошельке денежных средств на сумму гарантийного взноса или несоблюдении положений пункта 19 настоящих Правил, веб-портал реестра отклоняет электронную заявку участника.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По результатам автоматической проверки веб-портал реестра направляет на электронный адрес участника, указанный при регистрации на веб-портале реестра, электронное уведомление о принятии электронной заявки либо отказ с указанием причин отказа в принятии электронной заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
-[...15 lines deleted...]
-      23. По результатам автоматической проверки веб-портал реестра направляет на электронный адрес участника, указанный при регистрации на веб-портале реестра, электронное уведомление о принятии электронной заявки либо отказ с указанием причин отказа в принятии электронной заявки.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. К участию в электронном аукционе допускаются все желающие, прошедшие регистрацию на веб-портале реестра государственного имущества в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
-[...15 lines deleted...]
-      24. К участию в электронном аукционе допускаются все желающие, прошедшие регистрацию на веб-портале реестра государственного имущества в порядке, установленном настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В электронном аукционе не участвуют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
-[...15 lines deleted...]
-      25. В электронном аукционе не участвуют:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физическое (юридическое) лицо, которое не соответствует особым условиям и (или) дополнительным требованиям, указанным в информационном сообщении о проведении электронного аукциона, к покупателям объекта продажи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
-[...15 lines deleted...]
-      1) физическое (юридическое) лицо, которое не соответствует особым условиям и (или) дополнительным требованиям, указанным в информационном сообщении о проведении электронного аукциона, к покупателям объекта продажи;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организатор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
-[...15 lines deleted...]
-      2) организатор;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) продавец.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Электронный аукцион проходит в аукционном зале в период с 10:00 до 17:00 часов по времени города Астаны (начинается не позднее 15:00 часов по времени города Астаны) со вторника по пятницу, за исключением выходных и праздничных дней, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3143,952 +3368,1368 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Участники электронного аукциона в течение 1 (одного) часа до его начала заходят в аукционный зал, используя ЭЦП и аукционный номер, и указывают свое ценовое предложение за лот с учетом стартовой цены.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
-[...15 lines deleted...]
-      27. Участники электронного аукциона в течение 1 (одного) часа до его начала заходят в аукционный зал, используя ЭЦП и аукционный номер, и указывают свое ценовое предложение за лот с учетом стартовой цены.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронный аукцион начинается в указанное в информационном сообщении о проведении электронного аукциона время города Астаны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
-[...15 lines deleted...]
-      Электронный аукцион начинается в указанное в информационном сообщении о проведении электронного аукциона время города Астаны.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Если на момент начала электронного аукциона по лоту зарегистрировались и находятся в аукционном зале менее 2 (двух) участников, то электронный аукцион признается несостоявшимся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z108" w:id="105"/>
-[...15 lines deleted...]
-      28. Если на момент начала электронного аукциона по лоту зарегистрировались и находятся в аукционном зале менее 2 (двух) участников, то электронный аукцион признается несостоявшимся.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Электронный аукцион проводится методом предоставления участниками ценовых предложений на уровне или более установленной стартовой цены и проводится до максимально предложенной цены одним из участников. При этом шаг изменения цены устанавливается следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
-[...15 lines deleted...]
-      29. Электронный аукцион проводится методом предоставления участниками ценовых предложений на уровне или более установленной стартовой цены и проводится до максимально предложенной цены одним из участников. При этом шаг изменения цены устанавливается следующим образом:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при текущей цене в размере до 20 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 10 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
-[...15 lines deleted...]
-      1) при текущей цене в размере до 20 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 10 процентов;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при текущей цене в размере от 20 000-кратного до 50 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 7 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
-[...15 lines deleted...]
-      2) при текущей цене в размере от 20 000-кратного до 50 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 7 процентов;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при текущей цене в размере от 50 000-кратного до 100 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 5 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z112" w:id="109"/>
-[...15 lines deleted...]
-      3) при текущей цене в размере от 50 000-кратного до 100 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 5 процентов;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при текущей цене в размере от 100 000-кратного до 250 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 2,5 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z113" w:id="110"/>
-[...15 lines deleted...]
-      4) при текущей цене в размере от 100 000-кратного до 250 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 2,5 процентов;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при текущей цене в размере от 250 000-кратного до 500 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 1 процента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
-[...15 lines deleted...]
-      5) при текущей цене в размере от 250 000-кратного до 500 000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 1 процента;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при текущей цене в размере от 500 000-кратного размера месячного расчетного показателя и выше шаг изменения устанавливается в размере 0,5 процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
-[...15 lines deleted...]
-      6) при текущей цене в размере от 500 000-кратного размера месячного расчетного показателя и выше шаг изменения устанавливается в размере 0,5 процентов.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Электронный аукцион проводится следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z116" w:id="113"/>
-[...15 lines deleted...]
-      30. Электронный аукцион проводится следующим образом:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на момент начала электронного аукциона в аукционном зале отображаются ценовые предложения участников за лот, которые являются формой выражения их согласия приобрести лот с соблюдением условий и формируется текущая цена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z117" w:id="114"/>
-[...15 lines deleted...]
-      1) на момент начала электронного аукциона в аукционном зале отображаются ценовые предложения участников за лот, которые являются формой выражения их согласия приобрести лот с соблюдением условий и формируется текущая цена;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с момента начала электронного аукциона участнику предоставляется возможность увеличить максимальную текущую цену другого участника на шаг, установленный пунктом 29 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z118" w:id="115"/>
-[...15 lines deleted...]
-      2) с момента начала электронного аукциона участнику предоставляется возможность увеличить максимальную текущую цену другого участника на шаг, установленный пунктом 29 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если в течение 20 (двадцати) минут с начала электронного аукциона ни один из участников не увеличит максимальную текущую цену, то победителем признается участник, предложивший ее, а электронный аукцион по данному лоту признается состоявшимся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z119" w:id="116"/>
-[...15 lines deleted...]
-      3) если в течение 20 (двадцати) минут с начала электронного аукциона ни один из участников не увеличит максимальную текущую цену, то победителем признается участник, предложивший ее, а электронный аукцион по данному лоту признается состоявшимся;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если в течение 20 (двадцати) минут с начала электронного аукциона в аукционном зале один из участников подтвердит свое желание приобрести лот путем увеличения максимальной текущей цены другого участника на шаг, установленный согласно пункту 29 настоящих Правил, то текущая цена увеличивается на установленный шаг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z120" w:id="117"/>
-[...15 lines deleted...]
-      4) если в течение 20 (двадцати) минут с начала электронного аукциона в аукционном зале один из участников подтвердит свое желание приобрести лот путем увеличения максимальной текущей цены другого участника на шаг, установленный согласно пункту 29 настоящих Правил, то текущая цена увеличивается на установленный шаг;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) если в течение 20 (двадцати) минут после увеличения текущей цены ни один из участников не подтвердит свое желание приобрести лот путем увеличения текущей цены, то победителем признается участник, последний подтвердивший свое желание приобрести лот, а электронный аукцион по данному лоту признается состоявшимся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z121" w:id="118"/>
-[...15 lines deleted...]
-      5) если в течение 20 (двадцати) минут после увеличения текущей цены ни один из участников не подтвердит свое желание приобрести лот путем увеличения текущей цены, то победителем признается участник, последний подтвердивший свое желание приобрести лот, а электронный аукцион по данному лоту признается состоявшимся;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) если на момент завершения электронного аукциона в 17:00 часов по времени города Астаны победитель аукциона не определен, то победителем признается участник, последний подтвердивший свое желание приобрести лот, а электронный аукцион по данному лоту признается состоявшимся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z122" w:id="119"/>
-[...15 lines deleted...]
-      6) если на момент завершения электронного аукциона в 17:00 часов по времени города Астаны победитель аукциона не определен, то победителем признается участник, последний подтвердивший свое желание приобрести лот, а электронный аукцион по данному лоту признается состоявшимся.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В случае, если на момент начала электронного аукциона ценовые предложения 2 (двух) и более участников содержат одинаковую наивысшую цену за лот и данная текущая цена не будет увеличена в течение 20 (двадцати) минут, то победителем электронного аукциона среди данных участников признается участник, ценовое предложение которого было зарегистрировано в аукционном зале ранее других ценовых предложений участников, чьи предложения содержат одинаковую наивысшую цену.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z123" w:id="120"/>
-[...15 lines deleted...]
-      31. В случае, если на момент начала электронного аукциона ценовые предложения 2 (двух) и более участников содержат одинаковую наивысшую цену за лот и данная текущая цена не будет увеличена в течение 20 (двадцати) минут, то победителем электронного аукциона среди данных участников признается участник, ценовое предложение которого было зарегистрировано в аукционном зале ранее других ценовых предложений участников, чьи предложения содержат одинаковую наивысшую цену.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При возникновении в ходе электронного аукциона технического сбоя, препятствующего проведению электронного аукциона, организатор:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z124" w:id="121"/>
-[...15 lines deleted...]
-      32. При возникновении в ходе электронного аукциона технического сбоя, препятствующего проведению электронного аукциона, организатор:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фиксирует факт наличия технического сбоя и при его наличии на стороне веб-портала реестра уведомляет продавца и всех участников посредством размещения информации на веб-портале реестра о приостановлении электронного аукциона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z125" w:id="122"/>
-[...15 lines deleted...]
-      1) фиксирует факт наличия технического сбоя и при его наличии на стороне веб-портала реестра уведомляет продавца и всех участников посредством размещения информации на веб-портале реестра о приостановлении электронного аукциона;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует продолжение электронного аукциона в течение 3 (трех) рабочих дней со дня исправления организатором технического сбоя с уведомлением допущенных к участию в электронном аукционе участников о дате и времени продолжения данного электронного аукциона посредством размещения информации на веб-портале реестра и направления электронного сообщения на электронный адрес участника, указанный на веб-портале реестра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z126" w:id="123"/>
-[...15 lines deleted...]
-      2) организует продолжение электронного аукциона в течение 3 (трех) рабочих дней со дня исправления организатором технического сбоя с уведомлением допущенных к участию в электронном аукционе участников о дате и времени продолжения данного электронного аукциона посредством размещения информации на веб-портале реестра и направления электронного сообщения на электронный адрес участника, указанный на веб-портале реестра.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие технического сбоя компьютерного и (или) телекоммуникационного оборудования участника не является основанием для приостановления электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z127" w:id="124"/>
-[...15 lines deleted...]
-      Наличие технического сбоя компьютерного и (или) телекоммуникационного оборудования участника не является основанием для приостановления электронного аукциона.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Результаты электронного аукциона по каждому проданному лоту оформляются электронным протоколом о результатах аукциона, который удостоверяется на веб-портале реестра продавцом и победителем посредством ЭЦП в день проведения электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z128" w:id="125"/>
-[...15 lines deleted...]
-      33. Результаты электронного аукциона по каждому проданному лоту оформляются электронным протоколом о результатах аукциона, который подписывается на веб-портале реестра продавцом и победителем с использованием ЭЦП в день проведения электронного аукциона.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол о результатах аукциона является документом, фиксирующим результаты электронного аукциона, а также обязательства победителя и продавца подписать договор купли-продажи лота по цене продажи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае, указанном в пункте 28 настоящих Правил, продавцом в день проведения торгов посредством ЭЦП удостоверяется акт о несостоявшемся аукционе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z129" w:id="126"/>
-[...15 lines deleted...]
-      Протокол о результатах аукциона является документом, фиксирующим результаты электронного аукциона, а также обязательства победителя и продавца подписать договор купли-продажи лота по цене продажи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт о несостоявшемся аукционе формируется веб-порталом реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. После завершения электронных торгов внесенные деньги на сумму гарантийного взноса разблокируются в электронном кошельке участников аукциона в день проведения торгов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z130" w:id="127"/>
-[...15 lines deleted...]
-      34. В случае, указанном в пункте 28 настоящих Правил, продавцом в день проведения торгов с использованием ЭЦП подписывается акт о несостоявшемся аукционе.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организатор перечисляет разблокированный в электронном кошельке гарантийный взнос участника, победившего в торгах, на счет продавца на основании заявления на перечисление гарантийного взноса, удостоверенного продавцом посредством ЭЦП на веб-портале реестра в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма внесенного гарантийного взноса участника, победившего в торгах, относится в счет суммы по договору - купли продажи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат с электронного кошелька денег участникам торгов осуществляется на основании заявления на возврат денег, удостоверенного участниками посредством ЭЦП на веб-портале реестра, в срок не позднее 3 (трех) рабочих дней со дня подачи заявления организатору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В случае если протокол о результатах аукциона не подписан победителем в установленные сроки, продавец удостоверяет посредством ЭЦП акт об отмене результатов электронного аукциона на веб-портале реестра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z131" w:id="128"/>
-[...15 lines deleted...]
-      Акт о несостоявшемся аукционе формируется веб-порталом реестра.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При неподписании победителем протокола о результатах торгов в установленные сроки гарантийный взнос не возвращается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z132" w:id="129"/>
-[...15 lines deleted...]
-      35. После завершения электронных торгов внесенные денежные средства на сумму гарантийного взноса разблокируются в электронном кошельке участников аукциона в день проведения торгов.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организатор в течение 3 (трех) рабочих дней после даты подписания продавцом акта об отмене результатов электронного аукциона перечисляет гарантийный взнос, не подлежащий возврату победителю, на счет продавца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z133" w:id="130"/>
-[...15 lines deleted...]
-      Организатор перечисляет разблокированный в электронном кошельке гарантийный взнос участника, победившего в торгах, на счет продавца на основании заявления на перечисление гарантийного взноса, подписанного продавцом с использованием ЭЦП на веб-портале реестра в течение 3 (трех) рабочих дней.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По данному лоту вновь проводится электронный аукцион с условиями отмененного электронного аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 с изменениями, внесенными приказом Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Договор купли-продажи заключается в электронном формате на веб-портале реестра и удостоверяется продавцом и покупателем посредством ЭЦП в течение 5 (пяти) рабочих дней после даты подписания протокола о результатах аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z134" w:id="131"/>
-[...15 lines deleted...]
-      Денежные средства в сумме гарантийного взноса участника, победившего в торгах, относится в счет суммы по договору - купли продажи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При неподписании победителем договора купли-продажи в установленные сроки гарантийный взнос не возвращается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Расчеты по договору купли-продажи производятся между продавцом и покупателем путем перечисления денег на электронный кошелек продавца. Деньги вносятся не позднее 14 (четырнадцати) календарных дней после даты подписания договора купли-продажи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z135" w:id="132"/>
-[...15 lines deleted...]
-      Возврат с электронного кошелька денежных средств участникам торгов осуществляется на основании заявлений на возврат денежных средств, подписанных участниками с использованием ЭЦП на веб-портале реестра, в срок не позднее 3 (трех) рабочих дней со дня подачи заявления организатору.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организатор в течение 3 (трех) рабочих дней со дня поступления оставшейся суммы по договору купли-продажи перечисляет их на банковский счет продавца (или электронный кошелек).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z136" w:id="133"/>
-[...15 lines deleted...]
-      36. В случае если протокол о результатах аукциона не подписан победителем в установленные сроки, продавец с использованием ЭЦП подписывает акт об отмене результатов электронного аукциона на веб-портале реестра.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия внесения оставшейся суммы в установленный срок, продавец расторгает договор купли - продажи в одностороннем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z137" w:id="134"/>
-[...15 lines deleted...]
-      При неподписании победителем протокола о результатах торгов в установленные сроки гарантийный взнос не возвращается.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расторжении договора купли - продажи гарантийный взнос не возвращается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменениями, внесенными приказом Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При подписании договора купли-продажи покупатель предоставляет продавцу оригиналы либо нотариально заверенные копии документов, прикрепленных к электронной заявке, подтверждающие соответствие особым условиям и (или) дополнительным требованиям, указанным в информационном сообщении о проведении электронного аукциона, к покупателям объекта продажи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z138" w:id="135"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="144"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дополнительные требования к покупателям, установленные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона, отражаются в договоре купли-продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. При нарушении победителем обязательств, установленных пунктами 37, 38 и 39 настоящих Правил, результаты электронных торгов отменяются актом об отмене результатов электронного аукциона, удостоверенным ЭЦП продавца на веб-портале реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По данному лоту повторно проводится электронный аукцион, с условиями отмененного электронного аукциона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z150" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула 40 - в редакции приказа Министра финансов РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Участники оспаривают действия (бездействия), а также акты (решения) продавца и организатора в соответствии с нормами обжалования действий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4103,51 +4744,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан, а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4382,88 +5023,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченным органом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" _________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План продажи скоропортящихся товаров, скота и прочих товаров, требующих срочной реализации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4836,80 +5477,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="150"/>
+          <w:bookmarkStart w:name="z156" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ лота</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4983,84 +5624,84 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стартовая цена (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z161" w:id="151"/>
+      <w:bookmarkStart w:name="z161" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Особые условия продажи, установленные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона (при реализации имущества должника, ограниченного в обороте)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5543,88 +6184,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченным органом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" _________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План продажи имущества банкрота</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6689,144 +7330,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Плану продажи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>имущества банкрота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество выставляется к реализации _____________ лот (лотами): (количество)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="155"/>
+          <w:bookmarkStart w:name="z169" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ лота</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7287,145 +7928,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Плану продажи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>имущества банкрота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="156"/>
+    <w:bookmarkStart w:name="z187" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество выставляется к реализации повторно _____________ лот (лотами): (количество)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="157"/>
+          <w:bookmarkStart w:name="z188" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ лота</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8046,88 +8687,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="158"/>
+    <w:bookmarkStart w:name="z210" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на участие в электронном аукционе по продаже имущества банкрота</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z211" w:id="159"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z211" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Рассмотрев опубликованное информационное сообщение о продаже имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      банкрота и ознакомившись с Правилами проведения электронного аукциона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8226,64 +8867,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" __ 20__ года на веб-портале реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z212" w:id="160"/>
+      <w:bookmarkStart w:name="z212" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мною (нами) внесен (-о) _________ гарантийный (-х) взнос (-ов) для участия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в электронном аукционе (количество) общей суммой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8325,143 +8966,143 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(цифрами) _________________________ (__________________) тенге (прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>который блокируется веб-порталом реестра до определения результатов торгов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="161"/>
+    <w:bookmarkStart w:name="z213" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о внесенных гарантийных взносах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="162"/>
+          <w:bookmarkStart w:name="z214" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8585,80 +9226,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="163"/>
+          <w:bookmarkStart w:name="z220" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8766,80 +9407,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="164"/>
+          <w:bookmarkStart w:name="z226" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9102,64 +9743,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z238" w:id="165"/>
+      <w:bookmarkStart w:name="z238" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Я (мы) осведомлен (-ы), что не подлежат регистрации в качестве участника:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) физическое (юридическое) лицо, которое не соответствует особым условиям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9207,64 +9848,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) продавец.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z239" w:id="166"/>
+      <w:bookmarkStart w:name="z239" w:id="156"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Согласен (-ы) с тем, что в случае обнаружения моего (нашего) несоответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>требованиям, предъявляемым к участнику, я (мы) лишаюсь (-емся) права участия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9278,64 +9919,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и договор купли-продажи будут признаны недействительными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z240" w:id="167"/>
+      <w:bookmarkStart w:name="z240" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае, если я (мы) буду (-ем) определен (-ы) победителем (-ями) торгов,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      принимаю (-ем) на себя обязательства подписать протокол о результатах торгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9366,64 +10007,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z241" w:id="168"/>
+      <w:bookmarkStart w:name="z241" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Согласен (-ы) с тем, что сумма внесенного мною (нами) гарантийного взноса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>не возвращается и остается у продавца в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9522,101 +10163,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к участнику.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z242" w:id="169"/>
+      <w:bookmarkStart w:name="z242" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящая заявка вместе с протоколом о результатах торгов имеет силу договора,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      действующего до заключения договора купли-продажи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z243" w:id="170"/>
+      <w:bookmarkStart w:name="z243" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Представляю (-ем) сведения о себе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для индивидуального предпринимателя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10336,55 +10977,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>