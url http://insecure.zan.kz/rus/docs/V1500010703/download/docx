--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78d65a1" w14:textId="78d65a1">
+    <w:p w14:paraId="b24537b" w14:textId="b24537b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,150 +112,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра финансов Республики Казахстан от 16 марта 2015 года № 175. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 апреля 2015 года № 10703.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 11) пункта 5 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5 статьи 20 Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра финансов РК от 04.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 126</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -780,196 +770,272 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила аккредитации профессиональных организаций, организаций по сертификации (далее – Правила) разработаны в соответствии с подпунктом 11) пункта 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности" и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) центральным государственным органом, осуществляющим регулирование деятельности в сфере бухгалтерского учета и финансовой отчетности (далее – уполномоченный орган), и определяют порядок оказания государственных услуг по аккредитации профессиональных организаций бухгалтеров и организаций по профессиональной сертификации бухгалтеров (далее – услугополучатель).</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) центральным государственным органом, осуществляющим регулирование деятельности в сфере бухгалтерского учета и финансовой отчетности (далее – уполномоченный орган), и определяют порядок оказания государственных услуг по аккредитации профессиональных организаций бухгалтеров и организаций по профессиональной сертификации бухгалтеров (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 04.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 126</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные услуги "Выдача свидетельства об аккредитации профессиональной организации бухгалтеров" и "Выдача свидетельства об аккредитации организации по профессиональной сертификации бухгалтеров" оказываются Комитетом внутреннего государственного аудита Министерства финансов Республики Казахстан (далее – услугодатель) через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Свидетельства об аккредитации профессиональной организации бухгалтеров и организации по профессиональной сертификации бухгалтеров по форме утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 декабря 2021 года № 1341 "Об утверждении форм свидетельств об аккредитации профессиональной аудиторской организации, профессиональной организации бухгалтеров, организации по профессиональной сертификации бухгалтеров" (в Реестре государственной регистрации нормативных правовых актов под № 26414) (далее – Приказ 1341) являются официальными документами, удостоверяющими аккредитацию, которые действуют на всей территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -988,173 +1054,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Свидетельство об аккредитации профессиональной организации бухгалтеров, выдается сроком на пять лет, свидетельство об аккредитации организации по профессиональной сертификации бухгалтеров – на три года, по формам, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 1341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра финансов РК от 26.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае изменения наименования, организационно-правовой формы, реорганизации профессиональная организация бухгалтеров и организация по профессиональной сертификации бухгалтеров проходят процедуру аккредитации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра финансов РК от 26.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 396</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1169,211 +1330,286 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. Уполномоченный орган определяющий порядок оказания государственной услуги, направляет информацию о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты оператору информационно – коммуникационной инфраструктуры "электронного правительства", в том числе в Единый контакт – центр согласно подпункту 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 15.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 979</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель в течение 1 (одного) рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (оператор) посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным представлением информации по наименованию государственной услуги, номера и кода административного документа заявления (НИКАД), или уникальный идентификационный номер заявления (УИНЗ), номера и кода административного документа (НИКАД РД), или уникальный идентификационный номер разрешительного документа (УИНРД), индивидуальный идентификационный номер (ИИН), или бизнес-идентификационный номер (БИН) услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Результат оказания государственной услуги направляется на портал и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Выдача свидетельства об аккредитации профессиональной организации бухгалтеров"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, сроки, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в перечне основных требований к оказанию государственной услуги "Выдача свидетельства об аккредитации профессиональной организации бухгалтеров" (далее – перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Формы запроса и сведений представляются согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1487,52 +1723,129 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1547,91 +1860,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан (далее – Трудовой кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием запроса и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия, услугодатель в течение двух рабочих дней дает мотивированный отказ в дальнейшем рассмотрении запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения документов о государственной регистрации (перерегистрации) юридического лица, об аккредитации профессиональной организации услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1649,783 +1961,859 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Содержание процедуры (действия), входящей в состав процесса оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при выдаче свидетельства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="23"/>
+    <w:bookmarkStart w:name="z468" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) документы, указанные в пункте 8 перечня основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, представленные услугополучателем, принимаются работником управления по документообороту услугодателя и передаются соответствующему управлению в сфере бухгалтерского учета и финансовой отчетности услугодателя для распределения в последующем исполнителю – в течение одного рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z469" w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z469" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проверка исполнителем полноты представленных документов на предмет соответствия пункту 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – в течение одного рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z470" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z470" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнитель рассматривает содержание представленных документов – в течение одного рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z471" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z471" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подготовка исполнителем и согласование с руководителем управления в сфере бухгалтерского учета и финансовой отчетности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о выдаче свидетельства, а также их утверждение уполномоченным лицом услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и выдача свидетельства об аккредитации либо мотивированного ответа об отказе в оказании государственной услуги – в течение двух рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z472" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z472" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при переоформлении свидетельства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z473" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z473" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) документы, указанные в пункте 8 перечня основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, представленные услугополучателем, принимаются работником управления по документообороту услугодателя и передаются соответствующему управлению в сфере бухгалтерского учета и финансовой отчетности услугодателя для распределения в последующем исполнителю – в течение одного рабочего дня;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z474" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка исполнителем и согласование с руководителем управления в сфере бухгалтерского учета и финансовой отчетности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о переоформлении свидетельства, а также их утверждение уполномоченным лицом услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и переоформление свидетельства об аккредитации либо мотивированного ответа об отказе в оказании государственной услуги – в течение двух рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 15.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 979</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Профессиональные организации отвечают следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие в составе профессиональной организации не менее трехсот профессиональных бухгалтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен приказом Министра финансов РК от 12.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 15.11.2020);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие системы повышения квалификации своих членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соответствие настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z474" w:id="29"/>
-[...15 lines deleted...]
-      2) подготовка исполнителем и согласование с руководителем управления в сфере бухгалтерского учета и финансовой отчетности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о переоформлении свидетельства, а также их утверждение уполномоченным лицом услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и переоформление свидетельства об аккредитации либо мотивированного ответа об отказе в оказании государственной услуги – в течение двух рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профессиональные организации имеют следующие рабочие органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по международным стандартам финансовой отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по повышению квалификации бухгалтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по вопросам этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по рассмотрению споров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профессиональные организации дополнительно имеют рабочие органы, определенные уставом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профессиональные организации в течение одного месяца с момента аккредитации представляют в состав Консультативного органа одного представителя, с подтверждением опыта работы не менее семи лет в сфере бухгалтерской и (или) аудиторской деятельности, наличием полной квалификации The Association of Chartered Certified Accountants (ACCA) (Зэ Исоушиэйшн оф Чартерд Сертифаид Экаунтэнтс) (ЭЙСИСИЭЙ), либо Certified Public Accountant (CPA) (Сертифаид Паблик Экаунтэнт) (СИПИЭЙ), либо Диплома Diploma in the International Financial Reporting (DipIFR ACCA) (Диплоумэ ин зэ Интернашнэл Файнаншл Рипортин) (ДИайпиАЙЭФАР ЭЙСИСИЭЙ), либо квалификационного свидетельства о присвоении квалификации "аудитор", либо сертификата профессионального бухгалтера, либо (ученой) степени в области экономики, финансов, бухгалтерского учета, аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 15.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 979</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными приказами Министра финансов РК от 12.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 15.11.2020); от 04.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...158 lines deleted...]
-      2) по повышению квалификации бухгалтеров;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги "Выдача свидетельства об аккредитации организации по профессиональной сертификации бухгалтеров"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму и сроки, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в стандарте государственной услуги "Выдача свидетельства об аккредитации организации по профессиональной сертификации бухгалтеров" (далее – перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Формы запроса, сведений и требования к содержанию материалов для аккредитации организации по сертификации представляются согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2559,371 +2947,447 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовым кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, прием запроса и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия, услугодатель в течение двух рабочих дней дает мотивированный отказ в дальнейшем рассмотрении запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов о государственной регистрации (перерегистрации) юридического лица, об аккредитации организации по сертификации услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Содержание процедуры (действия), входящей в состав процесса оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z490" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выдаче свидетельства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z491" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документы, указанные в пункте 8 перечня основных требований к оказанию государственной услуги согласно приложению 4 к настоящим Правилам, представленные услугополучателем, принимаются руководством соответствующего управления услугодателя для распределения в последующем исполнителю – в течение одного рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z492" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исполнитель проверяет полноту представленных документов и в случае их полноты направляет из пакета представленных документов в структурное подразделение уполномоченного органа для выдачи заключения материалы по программе сертификации, включающие экзаменационный модуль и порядок оценки результатов экзаменов по дисциплинам "Финансовый учет и отчетность по международным стандартам финансовой отчетности", "Управленческий учет", "Финансы и финансовый менеджмент", "Этика" на казахском и русском языках – в течение одного рабочего дня;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      В случае установления факта неполноты представленных документов и (или) документов с истекшим сроком действия, услугодатель в течение двух рабочих дней дает мотивированный отказ в дальнейшем рассмотрении запроса.</w:t>
+    <w:bookmarkStart w:name="z493" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассмотрение структурным подразделением уполномоченного органа материалов по программе сертификации, включающих экзаменационный модуль и порядок оценки результатов экзаменов по дисциплинам "Финансовый учет и отчетность по международным стандартам финансовой отчетности", "Управленческий учет", "Финансы и финансовый менеджмент", "Этика" на казахском и русском языках и выдача заключения, а также рассмотрение услугодателем материалов по дисциплинам "Налоги", "Право (гражданское право, банковское дело, страховое и социальное законодательство)" – в течение семи рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...15 lines deleted...]
-      Сведения документов о государственной регистрации (перерегистрации) юридического лица, об аккредитации организации по сертификации услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z494" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подготовка исполнителем и согласование с руководителем управления в сфере бухгалтерского учета и финансовой отчетности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о выдаче свидетельства, а также их утверждение руководством услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и выдача свидетельства об аккредитации либо мотивированного ответа об отказе в оказании государственной услуги – в течение одного рабочего дня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
-[...15 lines deleted...]
-      15. Содержание процедуры (действия), входящей в состав процесса оказания государственной услуги:</w:t>
+    <w:bookmarkStart w:name="z495" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при переоформлении свидетельства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z490" w:id="47"/>
-[...15 lines deleted...]
-      при выдаче свидетельства:</w:t>
+    <w:bookmarkStart w:name="z496" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документы, указанные в пункте 8 перечня основных требований к оказанию государственной услуги согласно приложению 4 к настоящим Правилам, представленные услугополучателем, принимаются руководством соответствующего управления услугодателя для распределения в последующем исполнителю – в течение одного рабочего дня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z491" w:id="48"/>
-[...15 lines deleted...]
-      1) документы, указанные в пункте 8 перечня основных требований к оказанию государственной услуги согласно приложению 4 к настоящим Правилам, представленные услугополучателем, принимаются руководством соответствующего управления услугодателя для распределения в последующем исполнителю – в течение одного рабочего дня;</w:t>
+    <w:bookmarkStart w:name="z497" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка исполнителем и согласование с руководителем управления в сфере бухгалтерского учета и финансовой отчетности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о переоформлении свидетельства, а также их утверждение руководством услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и переоформление свидетельства об аккредитации либо мотивированного ответа об отказе в оказании государственной услуги – в течение двух рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z492" w:id="49"/>
-[...15 lines deleted...]
-      2) исполнитель проверяет полноту представленных документов и в случае их полноты направляет из пакета представленных документов в структурное подразделение уполномоченного органа для выдачи заключения материалы по программе сертификации, включающие экзаменационный модуль и порядок оценки результатов экзаменов по дисциплинам "Финансовый учет и отчетность по международным стандартам финансовой отчетности", "Управленческий учет", "Финансы и финансовый менеджмент", "Этика" на казахском и русском языках – в течение одного рабочего дня;</w:t>
+    <w:bookmarkStart w:name="z498" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований, предусмотренных в пункте 9 перечня основных требований к оказанию государственной услуги согласно приложению 1 к настоящим Правилам, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z493" w:id="50"/>
-[...15 lines deleted...]
-      3) рассмотрение структурным подразделением уполномоченного органа материалов по программе сертификации, включающих экзаменационный модуль и порядок оценки результатов экзаменов по дисциплинам "Финансовый учет и отчетность по международным стандартам финансовой отчетности", "Управленческий учет", "Финансы и финансовый менеджмент", "Этика" на казахском и русском языках и выдача заключения, а также рассмотрение услугодателем материалов по дисциплинам "Налоги", "Право (гражданское право, банковское дело, страховое и социальное законодательство)" – в течение семи рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z494" w:id="51"/>
-[...15 lines deleted...]
-      4) подготовка исполнителем и согласование с руководителем управления в сфере бухгалтерского учета и финансовой отчетности, руководителем управления юридической службы услугодателя проекта заключения, проекта приказа о выдаче свидетельства, а также их утверждение руководством услугодателя, регистрация приказа либо подготовка мотивированного ответа об отказе и выдача свидетельства об аккредитации либо мотивированного ответа об отказе в оказании государственной услуги – в течение одного рабочего дня;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя, направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z495" w:id="52"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2942,308 +3406,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В случае изменения составов экзаменационной, апелляционной комиссий организации по профессиональной сертификации бухгалтеров уведомляют об этом услугодателя в письменном виде в течение 10 (десяти) рабочих дней по форме сведений согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Организации по профессиональной сертификации бухгалтеров проводят экзамены совместно с профессиональной организацией бухгалтеров, с которой заключено соглашение о взаимодействии с профессиональной организацией бухгалтеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Организации по профессиональной сертификации бухгалтеров отвечают следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие не зависимой от обучения экзаменационной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие соглашения о взаимодействии с одной или несколькими профессиональными организациями бухгалтеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соблюдение требований к содержанию материалов для аккредитации, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие экзаменационных модулей, включающих обзор законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности, системы их обновления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение надлежащего условия для проведения экзамена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соответствие настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3338,50 +3802,128 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра финансов РК от 04.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3476,117 +4018,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональных организаций,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций по сертификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z487" w:id="69"/>
+    <w:bookmarkStart w:name="z487" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача свидетельства об аккредитации профессиональной организации бухгалтеров"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 15.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5022,50 +5571,135 @@
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на интернет-ресурсе Комитета внутреннего государственного аудита Министерства финансов Республики Казахстан, в разделе "Государственные услуги" www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5209,68 +5843,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Запрос</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать (переоформить, выдать дубликат) _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5738,126 +6372,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="71"/>
+    <w:bookmarkStart w:name="z161" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Сведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра финансов РК от 12.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 15.11.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z162" w:id="72"/>
+      <w:bookmarkStart w:name="z162" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Состав профессиональной организации бухгалтеров членов  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5882,147 +6516,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (указывается наименование профессиональной организации бухгалтеров, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   бизнес-идентификационный номер (далее – БИН))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="73"/>
+    <w:bookmarkStart w:name="z163" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица № 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="74"/>
+          <w:bookmarkStart w:name="z164" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индивидуальный идентификационный номер бухгалтера (далее–ИИН)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6290,80 +6924,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="75"/>
+          <w:bookmarkStart w:name="z174" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6904,147 +7538,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="76"/>
+    <w:bookmarkStart w:name="z194" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="77"/>
+          <w:bookmarkStart w:name="z195" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер дома</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7312,80 +7946,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="78"/>
+          <w:bookmarkStart w:name="z205" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7926,146 +8560,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="79"/>
+    <w:bookmarkStart w:name="z225" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица № 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="80"/>
+          <w:bookmarkStart w:name="z226" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БИН бухгалтерской организации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8297,80 +8931,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="81"/>
+          <w:bookmarkStart w:name="z235" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8843,146 +9477,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="82"/>
+    <w:bookmarkStart w:name="z253" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="83"/>
+          <w:bookmarkStart w:name="z254" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер телефона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9214,80 +9848,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="84"/>
+          <w:bookmarkStart w:name="z263" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9760,143 +10394,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="85"/>
+    <w:bookmarkStart w:name="z281" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о наличии рабочих органов профессиональной организации бухгалтеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z282" w:id="86"/>
+          <w:bookmarkStart w:name="z282" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Название подразделения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10092,80 +10726,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="87"/>
+          <w:bookmarkStart w:name="z290" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10570,140 +11204,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="88"/>
+    <w:bookmarkStart w:name="z306" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие системы повышения квалификации своих членов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="89"/>
+          <w:bookmarkStart w:name="z307" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10719,171 +11353,267 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="90"/>
+          <w:bookmarkStart w:name="z310" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z313" w:id="91"/>
+      <w:bookmarkStart w:name="z313" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель профессиональной организации бухгалтеров </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________ __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (подпись)                         (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра финансов РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11029,68 +11759,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z488" w:id="92"/>
+    <w:bookmarkStart w:name="z488" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача свидетельства об аккредитации организации по профессиональной сертификации бухгалтеров"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра финансов РК от 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12935,68 +13665,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения Соглашение о взаимодействии с аккредитованной профессиональной организацией бухгалтеров *</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра финансов РК от 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13444,88 +14174,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z502" w:id="94"/>
+    <w:bookmarkStart w:name="z502" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * представляются сведения по всем соглашениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z503" w:id="95"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z503" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о структуре независимой экзаменационной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14460,68 +15190,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z504" w:id="96"/>
+    <w:bookmarkStart w:name="z504" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав экзаменационной комиссии**</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -15456,70 +16186,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z505" w:id="97"/>
+    <w:bookmarkStart w:name="z505" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -16349,70 +17079,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z506" w:id="98"/>
+    <w:bookmarkStart w:name="z506" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** не менее десяти членов, из них не менее 5 членов, имеющих сертификат профессионального бухгалтера, не менее 1 члена, имеющего юридическое образование и стаж работы не менее последних трех лет в юридической сфере.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -16509,68 +17239,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональных организаций,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций по сертификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z331" w:id="99"/>
+    <w:bookmarkStart w:name="z331" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к содержанию материалов для аккредитации организации по сертификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра финансов РК от 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16597,2330 +17327,2330 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z507" w:id="100"/>
+    <w:bookmarkStart w:name="z507" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие требования устанавливаются к материалам, представляемым уполномоченному органу для проведения аккредитации организации по сертификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z508" w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z508" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Материалы для аккредитации по дисциплинам "Финансовый учет и отчетность по международным стандартам финансовой отчетности", "Управленческий учет", "Финансы и финансовый менеджмент", "Налоги", "Право (гражданское право, банковское дело, страховое и социальное законодательство)", "Этика" состоят из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z509" w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z509" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) экзаменационного модуля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z510" w:id="103"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z510" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядка оценки результатов экзаменов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z511" w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z511" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Содержание материалов для аккредитации по дисциплинам "Финансовый учет и отчетность по международным стандартам финансовой отчетности", "Управленческий учет", "Финансы и финансовый менеджмент", "Налоги", "Право (гражданское право, банковское дело, страховое и социальное законодательство)", "Этика" должно соответствовать следующим:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z512" w:id="105"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z512" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) международным стандартам финансовой отчетности (далее – МСФО);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z513" w:id="106"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z513" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет" (далее - Налоговый Кодекс);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z514" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечню тем по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z515" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перечню тем по дисциплине "Управленческий учет";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z516" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перечню тем по дисциплине "Финансы и финансовый менеджмент";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z517" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) перечню тем по дисциплине "Этика".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z518" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Материалы для аккредитации по указанным дисциплинам соответствуют законодательству Республики Казахстан на дату их представления, с отсутствием заимствования (плагиата), по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности", также соответствуют МСФО с учетом действующих изменений и официального перевода на казахский и (или) русский языки. Допускается аккредитованными организациями по сертификации, заключившими Меморандум о взаимодействии, возможность совместной подготовки модулей по согласованным дисциплинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z519" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Экзаменационный модуль по отдельным дисциплинам содержит:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z514" w:id="107"/>
-[...15 lines deleted...]
-      3) перечню тем по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)";</w:t>
+    <w:bookmarkStart w:name="z520" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности" – не менее двухсот тестовых вопросов с ответами и ста задач с решениями, не менее одной задачи по каждому МСФО. При этом экзамен состоит из пяти заданий, включающих расчетные и дискуссионные части. Задание по подготовке консолидированного бухгалтерского баланса либо консолидированного отчета о прибылях и убытках является обязательным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z515" w:id="108"/>
-[...15 lines deleted...]
-      4) перечню тем по дисциплине "Управленческий учет";</w:t>
+    <w:bookmarkStart w:name="z521" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дисциплине "Налоги" – не менее трехсот тестовых вопросов с ответами и не менее семидесяти задач с решениями, которые охватывают все разделы Налогового Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z516" w:id="109"/>
-[...15 lines deleted...]
-      5) перечню тем по дисциплине "Финансы и финансовый менеджмент";</w:t>
+    <w:bookmarkStart w:name="z522" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)" не менее двухсот сорока тестовых вопросов с ответами и семидесяти задач с решениями, согласно перечню тем по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z517" w:id="110"/>
-[...15 lines deleted...]
-      6) перечню тем по дисциплине "Этика".</w:t>
+    <w:bookmarkStart w:name="z523" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по дисциплине "Управленческий учет" не менее двухсот тестовых вопросов с ответами и семидесяти задач с решениями, согласно перечню тем по дисциплине "Управленческий учет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z518" w:id="111"/>
-[...15 lines deleted...]
-      4. Материалы для аккредитации по указанным дисциплинам соответствуют законодательству Республики Казахстан на дату их представления, с отсутствием заимствования (плагиата), по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности", также соответствуют МСФО с учетом действующих изменений и официального перевода на казахский и (или) русский языки. Допускается аккредитованными организациями по сертификации, заключившими Меморандум о взаимодействии, возможность совместной подготовки модулей по согласованным дисциплинам.</w:t>
+    <w:bookmarkStart w:name="z524" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по дисциплине "Финансы и финансовый менеджмент" не менее двухсот тестовых вопросов с ответами и семидесяти задач с решениями, согласно перечню тем по дисциплине "Финансы и финансовый менеджмент";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z519" w:id="112"/>
-[...15 lines deleted...]
-      5. Экзаменационный модуль по отдельным дисциплинам содержит:</w:t>
+    <w:bookmarkStart w:name="z525" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по дисциплине "Этика" не менее двухсот тестовых вопросов с ответами и тридцати задач с решениями, согласно перечню тем по дисциплине "Этика".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z520" w:id="113"/>
-[...15 lines deleted...]
-      1) по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности" – не менее двухсот тестовых вопросов с ответами и ста задач с решениями, не менее одной задачи по каждому МСФО. При этом экзамен состоит из пяти заданий, включающих расчетные и дискуссионные части. Задание по подготовке консолидированного бухгалтерского баланса либо консолидированного отчета о прибылях и убытках является обязательным;</w:t>
+    <w:bookmarkStart w:name="z526" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом проверка знаний по всем дисциплинам проводится путем письменного экзамена, в том числе в режиме онлайн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z521" w:id="114"/>
-[...15 lines deleted...]
-      2) по дисциплине "Налоги" – не менее трехсот тестовых вопросов с ответами и не менее семидесяти задач с решениями, которые охватывают все разделы Налогового Кодекса;</w:t>
+    <w:bookmarkStart w:name="z527" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тестовые вопросы по указанным дисциплинам охватывают все МСФО, а также все темы в перечнях к настоящим требованиям соответственно. При этом, тестовые вопросы по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности" составляется не менее шести вопросов по каждому МСФО, по дисциплине "Налоги" охватывают все разделы Налогового Кодекса, по дисциплинам "Управленческий учет", "Финансы и финансовый менеджмент", "Право (гражданское право, банковское дело, страховое и социальное законодательство)" – не менее двух вопросов по каждой теме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z522" w:id="115"/>
-[...15 lines deleted...]
-      3) по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)" не менее двухсот сорока тестовых вопросов с ответами и семидесяти задач с решениями, согласно перечню тем по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)";</w:t>
+    <w:bookmarkStart w:name="z528" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответы тестов составляются так, чтобы только один ответ был единственно правильным. Не допускается в тестовых вопросах конструкции теста по типу "Укажите наиболее точное определение" и в ответах к тесту конструкции по типу "Все ответы верны".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z523" w:id="116"/>
-[...15 lines deleted...]
-      4) по дисциплине "Управленческий учет" не менее двухсот тестовых вопросов с ответами и семидесяти задач с решениями, согласно перечню тем по дисциплине "Управленческий учет";</w:t>
+    <w:bookmarkStart w:name="z529" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается в тестах излагать ситуационные задачи с требованием указать правильный ответ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z524" w:id="117"/>
-[...15 lines deleted...]
-      5) по дисциплине "Финансы и финансовый менеджмент" не менее двухсот тестовых вопросов с ответами и семидесяти задач с решениями, согласно перечню тем по дисциплине "Финансы и финансовый менеджмент";</w:t>
+    <w:bookmarkStart w:name="z530" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Порядок оценки результатов экзаменов содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z525" w:id="118"/>
-[...15 lines deleted...]
-      6) по дисциплине "Этика" не менее двухсот тестовых вопросов с ответами и тридцати задач с решениями, согласно перечню тем по дисциплине "Этика".</w:t>
+    <w:bookmarkStart w:name="z531" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правила формирования экзаменационных билетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z526" w:id="119"/>
-[...15 lines deleted...]
-      При этом проверка знаний по всем дисциплинам проводится путем письменного экзамена, в том числе в режиме онлайн.</w:t>
+    <w:bookmarkStart w:name="z532" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правила оценки результатов экзамена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z527" w:id="120"/>
-[...15 lines deleted...]
-      6. Тестовые вопросы по указанным дисциплинам охватывают все МСФО, а также все темы в перечнях к настоящим требованиям соответственно. При этом, тестовые вопросы по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности" составляется не менее шести вопросов по каждому МСФО, по дисциплине "Налоги" охватывают все разделы Налогового Кодекса, по дисциплинам "Управленческий учет", "Финансы и финансовый менеджмент", "Право (гражданское право, банковское дело, страховое и социальное законодательство)" – не менее двух вопросов по каждой теме.</w:t>
+    <w:bookmarkStart w:name="z533" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) правила кодирования/раскодирования экзаменационных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z528" w:id="121"/>
-[...15 lines deleted...]
-      Ответы тестов составляются так, чтобы только один ответ был единственно правильным. Не допускается в тестовых вопросах конструкции теста по типу "Укажите наиболее точное определение" и в ответах к тесту конструкции по типу "Все ответы верны".</w:t>
+    <w:bookmarkStart w:name="z534" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экзаменационный билет состоит из 5 (пяти) заданий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z529" w:id="122"/>
-[...15 lines deleted...]
-      Допускается в тестах излагать ситуационные задачи с требованием указать правильный ответ.</w:t>
+    <w:bookmarkStart w:name="z535" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) четыре задания, каждое из которых содержит одинаковое количество теоретических и практических вопросов (от 5 (пяти) до 30 (тридцати) баллов по значимости);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z530" w:id="123"/>
-[...15 lines deleted...]
-      7. Порядок оценки результатов экзаменов содержит:</w:t>
+    <w:bookmarkStart w:name="z536" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) двадцать тестовых вопросов (по 1 (одному) баллу за каждый ответ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z531" w:id="124"/>
-[...15 lines deleted...]
-      1) правила формирования экзаменационных билетов;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила оценки результатов экзамена содержат размеры баллов, присваиваемых за верные ответы тестов, за решение задач, а также общий суммарный балл для сдачи экзамена ("проходной" балл), который составляет не менее 75 (семидесяти пяти) баллов из 100 (ста) возможных баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z532" w:id="125"/>
-[...15 lines deleted...]
-      2) правила оценки результатов экзамена;</w:t>
+    <w:bookmarkStart w:name="z538" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Задание состоит из условия и вопросов для их решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z533" w:id="126"/>
-[...15 lines deleted...]
-      3) правила кодирования/раскодирования экзаменационных работ.</w:t>
+    <w:bookmarkStart w:name="z539" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В условии указывается, за какой период и в каких единицах измерения представляется информация и по какой конкретной ситуации поставлена задача.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z534" w:id="127"/>
-[...15 lines deleted...]
-      Экзаменационный билет состоит из 5 (пяти) заданий:</w:t>
+    <w:bookmarkStart w:name="z540" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Задание состоит из не менее 3-5 вопросов, при этом они одновременно включают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z535" w:id="128"/>
-[...15 lines deleted...]
-      1) четыре задания, каждое из которых содержит одинаковое количество теоретических и практических вопросов (от 5 (пяти) до 30 (тридцати) баллов по значимости);</w:t>
+    <w:bookmarkStart w:name="z541" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности" – вопрос по составлению консолидированного бухгалтерского баланса либо консолидированного отчета о прибылях и убытках, которое включает не менее четырех подвопросов с арифметическим их решением по разным МСФО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z536" w:id="129"/>
-[...15 lines deleted...]
-      2) двадцать тестовых вопросов (по 1 (одному) баллу за каждый ответ).</w:t>
+    <w:bookmarkStart w:name="z542" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по дисциплине "Налоги" – вопросы по исчислению налогов и других обязательных платежей в бюджет (не менее двух видов) или сквозную задачу по одному виду налога или другого обязательного платежа в бюджет и вопросы по разделам Налогового Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z537" w:id="130"/>
-[...15 lines deleted...]
-      Правила оценки результатов экзамена содержат размеры баллов, присваиваемых за верные ответы тестов, за решение задач, а также общий суммарный балл для сдачи экзамена ("проходной" балл), который составляет не менее 75 (семидесяти пяти) баллов из 100 (ста) возможных баллов.</w:t>
+    <w:bookmarkStart w:name="z543" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство) – вопросы по не менее десяти темам согласно перечню тем по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z538" w:id="131"/>
-[...15 lines deleted...]
-      8. Задание состоит из условия и вопросов для их решения.</w:t>
+    <w:bookmarkStart w:name="z544" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по дисциплине "Управленческий учет" вопросы по не менее двум темам согласно перечню тем по дисциплине "Управленческий учет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z539" w:id="132"/>
-[...15 lines deleted...]
-      В условии указывается, за какой период и в каких единицах измерения представляется информация и по какой конкретной ситуации поставлена задача.</w:t>
+    <w:bookmarkStart w:name="z545" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по дисциплине "Финансы и финансовый менеджмент" вопросы по не менее двум темам согласно перечню тем по дисциплине "Финансы и финансовый менеджмент";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z540" w:id="133"/>
-[...15 lines deleted...]
-      Задание состоит из не менее 3-5 вопросов, при этом они одновременно включают:</w:t>
+    <w:bookmarkStart w:name="z546" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по дисциплине "Этика" вопросы по не менее двум темам согласно перечню тем по дисциплине "Этика".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z541" w:id="134"/>
-[...15 lines deleted...]
-      1) по дисциплине "Финансовый учет и отчетность по международным стандартам финансовой отчетности" – вопрос по составлению консолидированного бухгалтерского баланса либо консолидированного отчета о прибылях и убытках, которое включает не менее четырех подвопросов с арифметическим их решением по разным МСФО;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Материалы для аккредитации не содержат ошибок, содержание изложено логически последовательно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z542" w:id="135"/>
-[...15 lines deleted...]
-      2) по дисциплине "Налоги" – вопросы по исчислению налогов и других обязательных платежей в бюджет (не менее двух видов) или сквозную задачу по одному виду налога или другого обязательного платежа в бюджет и вопросы по разделам Налогового Кодекса;</w:t>
+    <w:bookmarkStart w:name="z548" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При составлении материалов для аккредитации шрифт размер шрифта – не менее 12 типографский пункт Times New Roman.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z543" w:id="136"/>
-[...15 lines deleted...]
-      3) по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство) – вопросы по не менее десяти темам согласно перечню тем по дисциплине "Право (гражданское право, банковское дело, страховое и социальное законодательство)";</w:t>
+    <w:bookmarkStart w:name="z549" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Материалы для аккредитации обновляются и представляются уполномоченному органу в течение девяноста календарных дней в случае изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z544" w:id="137"/>
-[...15 lines deleted...]
-      4) по дисциплине "Управленческий учет" вопросы по не менее двум темам согласно перечню тем по дисциплине "Управленческий учет";</w:t>
+    <w:bookmarkStart w:name="z550" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) МСФО, Кодекса этики профессиональных бухгалтеров, изданного Международной федерацией бухгалтеров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z545" w:id="138"/>
-[...15 lines deleted...]
-      5) по дисциплине "Финансы и финансовый менеджмент" вопросы по не менее двум темам согласно перечню тем по дисциплине "Финансы и финансовый менеджмент";</w:t>
+    <w:bookmarkStart w:name="z551" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) законодательства Республики Казахстан со дня введения в действие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z546" w:id="139"/>
-[...15 lines deleted...]
-      6) по дисциплине "Этика" вопросы по не менее двум темам согласно перечню тем по дисциплине "Этика".</w:t>
+    <w:bookmarkStart w:name="z552" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Перечень тем по дисциплине "Управленческий учет":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z547" w:id="140"/>
-[...15 lines deleted...]
-      9. Материалы для аккредитации не содержат ошибок, содержание изложено логически последовательно.</w:t>
+    <w:bookmarkStart w:name="z553" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Теоретические основы и практические аспекты управленческого учета. Роль бухгалтера в компании. Сущность и цели управленческого учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z548" w:id="141"/>
-[...15 lines deleted...]
-      10. При составлении материалов для аккредитации шрифт размер шрифта – не менее 12 типографский пункт Times New Roman.</w:t>
+    <w:bookmarkStart w:name="z554" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Классификации затрат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z549" w:id="142"/>
-[...15 lines deleted...]
-      11. Материалы для аккредитации обновляются и представляются уполномоченному органу в течение девяноста календарных дней в случае изменения:</w:t>
+    <w:bookmarkStart w:name="z555" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Учет и анализ затрат на материалы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z550" w:id="143"/>
-[...15 lines deleted...]
-      1) МСФО, Кодекса этики профессиональных бухгалтеров, изданного Международной федерацией бухгалтеров;</w:t>
+    <w:bookmarkStart w:name="z556" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Учет и анализ на оплату труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z551" w:id="144"/>
-[...15 lines deleted...]
-      2) законодательства Республики Казахстан со дня введения в действие.</w:t>
+    <w:bookmarkStart w:name="z557" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Учет производственных накладных расходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z552" w:id="145"/>
-[...15 lines deleted...]
-      12. Перечень тем по дисциплине "Управленческий учет":</w:t>
+    <w:bookmarkStart w:name="z558" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Позаказная калькуляция затрат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z553" w:id="146"/>
-[...15 lines deleted...]
-      1) Теоретические основы и практические аспекты управленческого учета. Роль бухгалтера в компании. Сущность и цели управленческого учета.</w:t>
+    <w:bookmarkStart w:name="z559" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Процессная калькуляция.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z554" w:id="147"/>
-[...15 lines deleted...]
-      2) Классификации затрат.</w:t>
+    <w:bookmarkStart w:name="z560" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Смета затрат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z555" w:id="148"/>
-[...15 lines deleted...]
-      3) Учет и анализ затрат на материалы.</w:t>
+    <w:bookmarkStart w:name="z561" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Контроль и оценка результатов деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z556" w:id="149"/>
-[...15 lines deleted...]
-      4) Учет и анализ на оплату труда.</w:t>
+    <w:bookmarkStart w:name="z562" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Калькуляция себестоимости с полным распределением производственных затрат по переменным затратам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z557" w:id="150"/>
-[...15 lines deleted...]
-      5) Учет производственных накладных расходов.</w:t>
+    <w:bookmarkStart w:name="z563" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Анализ соотношения "затраты-объем продукции – прибыль" (CVP-анализ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z558" w:id="151"/>
-[...15 lines deleted...]
-      6) Позаказная калькуляция затрат.</w:t>
+    <w:bookmarkStart w:name="z564" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Учет затрат комплексного производства и побочных продуктов. Распределение затрат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z559" w:id="152"/>
-[...15 lines deleted...]
-      7) Процессная калькуляция.</w:t>
+    <w:bookmarkStart w:name="z565" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Принятие решений по ценообразованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z560" w:id="153"/>
-[...15 lines deleted...]
-      8) Смета затрат.</w:t>
+    <w:bookmarkStart w:name="z566" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Принятие долгосрочных инвестиционных стратегий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z561" w:id="154"/>
-[...15 lines deleted...]
-      9) Контроль и оценка результатов деятельности.</w:t>
+    <w:bookmarkStart w:name="z567" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Учет брака (потерь) в производстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z562" w:id="155"/>
-[...15 lines deleted...]
-      10) Калькуляция себестоимости с полным распределением производственных затрат по переменным затратам.</w:t>
+    <w:bookmarkStart w:name="z568" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Принятие управленческих решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z563" w:id="156"/>
-[...15 lines deleted...]
-      11) Анализ соотношения "затраты-объем продукции – прибыль" (CVP-анализ).</w:t>
+    <w:bookmarkStart w:name="z569" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Управление запасами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z564" w:id="157"/>
-[...15 lines deleted...]
-      12) Учет затрат комплексного производства и побочных продуктов. Распределение затрат.</w:t>
+    <w:bookmarkStart w:name="z570" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Перечень тем по дисциплине "Финансы и финансовый менеджмент":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z565" w:id="158"/>
-[...15 lines deleted...]
-      13) Принятие решений по ценообразованию.</w:t>
+    <w:bookmarkStart w:name="z571" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Финансы как экономическая категория.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z566" w:id="159"/>
-[...15 lines deleted...]
-      14) Принятие долгосрочных инвестиционных стратегий.</w:t>
+    <w:bookmarkStart w:name="z572" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Финансовый рынок и особенности финансов финансовых корпораций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z567" w:id="160"/>
-[...15 lines deleted...]
-      15) Учет брака (потерь) в производстве.</w:t>
+    <w:bookmarkStart w:name="z573" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Управление финансами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z568" w:id="161"/>
-[...15 lines deleted...]
-      16) Принятие управленческих решений.</w:t>
+    <w:bookmarkStart w:name="z574" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Сущность и организация финансового менеджмента в организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z569" w:id="162"/>
-[...15 lines deleted...]
-      17) Управление запасами</w:t>
+    <w:bookmarkStart w:name="z575" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Финансовый учет и управление предприятием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z570" w:id="163"/>
-[...15 lines deleted...]
-      13. Перечень тем по дисциплине "Финансы и финансовый менеджмент":</w:t>
+    <w:bookmarkStart w:name="z576" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Управление оборотным капиталом организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z571" w:id="164"/>
-[...15 lines deleted...]
-      1) Финансы как экономическая категория.</w:t>
+    <w:bookmarkStart w:name="z577" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Анализ финансовых показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z572" w:id="165"/>
-[...15 lines deleted...]
-      2) Финансовый рынок и особенности финансов финансовых корпораций.</w:t>
+    <w:bookmarkStart w:name="z578" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Управление стоимостью и структурой капитала предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z573" w:id="166"/>
-[...15 lines deleted...]
-      3) Управление финансами.</w:t>
+    <w:bookmarkStart w:name="z579" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Основы принятия инвестиционных решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z574" w:id="167"/>
-[...15 lines deleted...]
-      4) Сущность и организация финансового менеджмента в организации.</w:t>
+    <w:bookmarkStart w:name="z580" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Оценка стоимости и доходности активов организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z575" w:id="168"/>
-[...15 lines deleted...]
-      5) Финансовый учет и управление предприятием.</w:t>
+    <w:bookmarkStart w:name="z581" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Дивидендная политика организации. Подходы к формированию дивидендной политики. Типы дивидендной политики. Оптимизация дивидендных выплат инвесторам-владельцам фирмы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z576" w:id="169"/>
-[...15 lines deleted...]
-      6) Управление оборотным капиталом организации.</w:t>
+    <w:bookmarkStart w:name="z582" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Управление рисками, Виды рисков. Сущность финансовых рисков. Основные методы управления финансовыми рисками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z577" w:id="170"/>
-[...15 lines deleted...]
-      7) Анализ финансовых показателей.</w:t>
+    <w:bookmarkStart w:name="z583" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Фундаментальные принципы корпоративного управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z578" w:id="171"/>
-[...15 lines deleted...]
-      8) Управление стоимостью и структурой капитала предприятия.</w:t>
+    <w:bookmarkStart w:name="z584" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Перечень тем по дисциплине "Право (гражданское право, банковское дело и социальное законодательство)":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z579" w:id="172"/>
-[...15 lines deleted...]
-      9) Основы принятия инвестиционных решений.</w:t>
+    <w:bookmarkStart w:name="z585" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Общие положения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z580" w:id="173"/>
-[...15 lines deleted...]
-      10) Оценка стоимости и доходности активов организации.</w:t>
+    <w:bookmarkStart w:name="z586" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Субъекты гражданских правоотношений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z581" w:id="174"/>
-[...15 lines deleted...]
-      11) Дивидендная политика организации. Подходы к формированию дивидендной политики. Типы дивидендной политики. Оптимизация дивидендных выплат инвесторам-владельцам фирмы.</w:t>
+    <w:bookmarkStart w:name="z587" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Организационно-правовые формы юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z582" w:id="175"/>
-[...15 lines deleted...]
-      12) Управление рисками, Виды рисков. Сущность финансовых рисков. Основные методы управления финансовыми рисками.</w:t>
+    <w:bookmarkStart w:name="z588" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Объекты гражданских прав.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z583" w:id="176"/>
-[...15 lines deleted...]
-      13) Фундаментальные принципы корпоративного управления.</w:t>
+    <w:bookmarkStart w:name="z589" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Сделки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z584" w:id="177"/>
-[...15 lines deleted...]
-      14. Перечень тем по дисциплине "Право (гражданское право, банковское дело и социальное законодательство)":</w:t>
+    <w:bookmarkStart w:name="z590" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Представительство. Доверенность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z585" w:id="178"/>
-[...15 lines deleted...]
-      1) Общие положения.</w:t>
+    <w:bookmarkStart w:name="z591" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Сроки в гражданском праве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z586" w:id="179"/>
-[...15 lines deleted...]
-      3) Субъекты гражданских правоотношений.</w:t>
+    <w:bookmarkStart w:name="z592" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Право собственности и иные вещные права.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z587" w:id="180"/>
-[...15 lines deleted...]
-      4) Организационно-правовые формы юридических лиц.</w:t>
+    <w:bookmarkStart w:name="z593" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Обязательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z588" w:id="181"/>
-[...15 lines deleted...]
-      5) Объекты гражданских прав.</w:t>
+    <w:bookmarkStart w:name="z594" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Договор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z589" w:id="182"/>
-[...15 lines deleted...]
-      6) Сделки.</w:t>
+    <w:bookmarkStart w:name="z595" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Правовое регулирование трудовых отношений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z590" w:id="183"/>
-[...15 lines deleted...]
-      7) Представительство. Доверенность.</w:t>
+    <w:bookmarkStart w:name="z596" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Интеллектуальная собственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z591" w:id="184"/>
-[...15 lines deleted...]
-      8) Сроки в гражданском праве.</w:t>
+    <w:bookmarkStart w:name="z597" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Банковское дело.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z592" w:id="185"/>
-[...15 lines deleted...]
-      9) Право собственности и иные вещные права.</w:t>
+    <w:bookmarkStart w:name="z598" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Страхование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z593" w:id="186"/>
-[...15 lines deleted...]
-      10) Обязательства.</w:t>
+    <w:bookmarkStart w:name="z599" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Социальное законодательство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z594" w:id="187"/>
-[...15 lines deleted...]
-      11) Договор.</w:t>
+    <w:bookmarkStart w:name="z600" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Перечень тем по дисциплине "Этика":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z595" w:id="188"/>
-[...15 lines deleted...]
-      12) Правовое регулирование трудовых отношений.</w:t>
+    <w:bookmarkStart w:name="z601" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Общее применение Кодекса этики профессиональных бухгалтеров, изданных Международной федерацией бухгалтеров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z596" w:id="189"/>
-[...15 lines deleted...]
-      13) Интеллектуальная собственность.</w:t>
+    <w:bookmarkStart w:name="z602" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Введение в фундаментальные принципы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z597" w:id="190"/>
-[...15 lines deleted...]
-      14) Банковское дело.</w:t>
+    <w:bookmarkStart w:name="z603" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Концептуальная основа (применение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z598" w:id="191"/>
-[...15 lines deleted...]
-      15) Страхование.</w:t>
+    <w:bookmarkStart w:name="z604" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Объективность, целостность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z599" w:id="192"/>
-[...15 lines deleted...]
-      16) Социальное законодательство.</w:t>
+    <w:bookmarkStart w:name="z605" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Профессиональная компетентность и должная тщательность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z600" w:id="193"/>
-[...15 lines deleted...]
-      15. Перечень тем по дисциплине "Этика":</w:t>
+    <w:bookmarkStart w:name="z606" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Конфиденциальность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z601" w:id="194"/>
-[...15 lines deleted...]
-      1) Общее применение Кодекса этики профессиональных бухгалтеров, изданных Международной федерацией бухгалтеров.</w:t>
+    <w:bookmarkStart w:name="z607" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Публично практикующие профессиональные бухгалтеры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z602" w:id="195"/>
-[...15 lines deleted...]
-      2) Введение в фундаментальные принципы.</w:t>
+    <w:bookmarkStart w:name="z608" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Профессиональные бухгалтеры в бизнесе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z603" w:id="196"/>
-[...15 lines deleted...]
-      3) Концептуальная основа (применение).</w:t>
+    <w:bookmarkStart w:name="z609" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Подготовка и представление информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z604" w:id="197"/>
-[...15 lines deleted...]
-      4) Объективность, целостность.</w:t>
+    <w:bookmarkStart w:name="z610" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Профессиональное поведение, встречи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z605" w:id="198"/>
-[...15 lines deleted...]
-      5) Профессиональная компетентность и должная тщательность.</w:t>
+    <w:bookmarkStart w:name="z611" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Профессиональное назначение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z606" w:id="199"/>
-[...15 lines deleted...]
-      6) Конфиденциальность.</w:t>
+    <w:bookmarkStart w:name="z612" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Конфликты интересов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z607" w:id="200"/>
-[...15 lines deleted...]
-      7) Публично практикующие профессиональные бухгалтеры.</w:t>
+    <w:bookmarkStart w:name="z613" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Независимые мнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z608" w:id="201"/>
-[...15 lines deleted...]
-      8) Профессиональные бухгалтеры в бизнесе.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Гонорары и другие типы вознаграждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z609" w:id="202"/>
-[...15 lines deleted...]
-      9) Подготовка и представление информации.</w:t>
+    <w:bookmarkStart w:name="z615" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Финансовые интересы, поощрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z610" w:id="203"/>
-[...15 lines deleted...]
-      10) Профессиональное поведение, встречи.</w:t>
+    <w:bookmarkStart w:name="z616" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Хранение активов заказчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z611" w:id="204"/>
-[...15 lines deleted...]
-      11) Профессиональное назначение.</w:t>
+    <w:bookmarkStart w:name="z617" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Реагирование на несоблюдение законов и правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z612" w:id="205"/>
-[...15 lines deleted...]
-      12) Конфликты интересов.</w:t>
+    <w:bookmarkStart w:name="z618" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Принцип независимости при аудиторских заданиях и обзорных проверках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z613" w:id="206"/>
-[...15 lines deleted...]
-      13) Независимые мнения.</w:t>
+    <w:bookmarkStart w:name="z619" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Независимость для заданий по выражению уверенности, отличных от заданий по аудиту и обзорной проверке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z614" w:id="207"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18972,55 +19702,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>