--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b24537b" w14:textId="b24537b">
+    <w:p w14:paraId="a568c74" w14:textId="a568c74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -19702,55 +19702,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20076,31 +20076,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>