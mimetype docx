--- v2 (2026-03-13)
+++ v3 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="754f44b" w14:textId="754f44b">
+    <w:p w14:paraId="713deb9" w14:textId="713deb9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -911,128 +911,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -1080,64 +1002,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу</w:t>
+              <w:t>к приказу Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра сельского хозяйства</w:t>
+              <w:t>сельского хозяйства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1153,274 +1075,252 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 18-02/40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1- в редакции приказа Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
+      Сноска. Приложение 1- в редакции приказа Министра экологии и природных ресурсов РК от 17.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 312</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="4"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-            </w:r>
+Серисы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Серия</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№</w:t>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚАЗАҚСТАН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
-[...15 lines deleted...]
-РЕСПУБЛИКАСЫ</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>РЕСПУБЛИКАСЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="6"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2070100" cy="2133600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -1435,509 +1335,519 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РЕСПУБЛИКА</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
-[...15 lines deleted...]
-КАЗАХСТАН</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="8"/>
+    <w:bookmarkStart w:name="z317" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    АҒАШ КЕСУ БИЛЕТІ ЛЕСОРУБОЧНЫЙ БИЛЕТ</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z74" w:id="9"/>
+        <w:t xml:space="preserve"> АҒАШ КЕСУ БИЛЕТІ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЛЕСОРУБОЧНЫЙ БИЛЕТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Облысы ____________________________ "___" __________ 20 ___ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Мекеме (орман иеленуші) ____________________________________________</w:t>
+        <w:t>
+      2. Мекеме (орман иеленуші) ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Учреждение (лесовладелец)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. Ағашты кесу тәсілі _________________________________________________</w:t>
+        <w:t>
+      3. Ағашты кесу тәсілі _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Способ рубки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Орманшылық ______________________________________________________</w:t>
+        <w:t>
+      4. Орманшылық ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Лесничество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5. Мемлекеттік орман қоры санаты ______________________________________</w:t>
+        <w:t>
+      5. Мемлекеттік орман қоры санаты ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Категория государственного лесного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6. Пайдалану түрі _____________________________________________________</w:t>
+        <w:t>
+      6. Пайдалану түрі _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вид пользования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7. Есепке алу тәсілі ___________________________________________________</w:t>
+        <w:t>
+      7. Есепке алу тәсілі ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Способ учета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8. Негізінде __________________________________________________________</w:t>
+        <w:t>
+      8. Негізінде __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>На основании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9. Рұқсат етіледі ______________________________________________________</w:t>
+        <w:t>
+      9. Рұқсат етіледі ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Разрешается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10. 20 __ жылдың кеспе ағаш қоры есебіне _______________________ сүректер</w:t>
-[...50 lines deleted...]
-        <w:t>11. Ағаштарды тартып шығаратын аралық ________________________________</w:t>
+        <w:t>
+      10. 20__ жылдың кеспе ағаш қоры есебіне ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сүректер кесуге рұқсат беріледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вырубить в счет лесосечного фонда 20__ года ___________________ древесины</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ағаштарды тартып шығаратын аралық ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расстояние вывозки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -1959,381 +1869,353 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-№ кварталов</w:t>
+Орамдардың №</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ кварталов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телім №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...15 lines deleted...]
-№ выдела</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ выдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кеспе- ағаштың №/ауданы, гектар –</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-[...15 lines deleted...]
-№ лесосеки/ площадь, гектар</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ лесосеки/ площадь, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөлдектердің №/ ауданы, гектар -</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
-[...15 lines deleted...]
-№ делянок/ площадь, гектар</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ делянок/ площадь, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаруашылық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
-[...15 lines deleted...]
-Хозяйство</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өскендердің сақталуын қамтамасыз ету қажет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-[...15 lines deleted...]
-Обеспечить сохранение подроста</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обеспечить сохранение подроста</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2380,142 +2262,136 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауданы, гектар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
-[...15 lines deleted...]
-на площади, гектар</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на площади, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 гектар саны, мың дана -</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...15 lines deleted...]
-кол-во тыс. шт. на 1 гектар</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кол-во тыс. шт. на 1 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2727,96 +2603,83 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-Итого:</w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2842,830 +2705,827 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-Объем древесины в плотных куб.м</w:t>
+Тығыздалған текше метрдегі сүрек көлемі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объем древесины в плотных куб.м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка бойынша құны теңгемен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
-[...15 lines deleted...]
-Стоимость по ставке в тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стоимость по ставке в тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төленуге тиіс, теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
-[...15 lines deleted...]
-Причитается к уплате, тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Причитается к уплате, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-деловой</w:t>
+Кәделі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деловой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отындық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
-[...15 lines deleted...]
-дровяной</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дровяной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шөпшектер мен бұтақтар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
-[...15 lines deleted...]
-хвороста и сучьев</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хвороста и сучьев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қосалқы ағаш ресурстары второстепенные древесные ресурсы</w:t>
+қосалқы ағаш ресурстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>второстепенные древесные ресурсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
-[...15 lines deleted...]
-Итого</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәделі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-[...15 lines deleted...]
-деловой</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деловой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отындық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-[...15 lines deleted...]
-дровяной</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дровяной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шөпшектер мен бұтақтар,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-[...15 lines deleted...]
-хвороста и сучьев</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хвороста и сучьев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қосалқы ағаш ресурстары второстепенные древесные ресурсы</w:t>
+қосалқы ағаш ресурстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>второстепенные древесные ресурсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-[...22 lines deleted...]
-            <w:vMerge/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3988,1218 +3848,1340 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z151" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Дайындалатын ағаш өнімі үшін төлемақыны бюджетке енгізу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...14 lines deleted...]
-        <w:t>      ___________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сроки внесения в бюджет платы за заготавливаемую лесопродукцию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13. Кесуге жатпайды _________________________________________________</w:t>
+        <w:t>
+      13. Кесуге жатпайды _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рубке не подлежат (тұқымдық ағаштар, тұқымдық жерлер және басқа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ағаштардың саны - количество семенников, семенных куртин и других</w:t>
-[...50 lines deleted...]
-        <w:t>14. Ағаш дайындауды аяқтау мерзімі " __ " ___________ 20 __ жыл</w:t>
+        <w:t>ағаштардың саны - количество семенников, семенных куртин и других деревьев)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ағаш дайындауды аяқтау мерзімі "___" ___________ 20 __ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок окончания заготовки год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15. Уақытша қоймалар орны ___________________________________________</w:t>
+        <w:t>
+      15. Уақытша қоймалар орны __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Места временных складов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16. Тасып әкетуге рұқсат берілді ______________________________________</w:t>
+        <w:t>
+      16. Тасып әкетуге рұқсат берілді ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вывозка разрешается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17. Тасып әкету мерзімі "___"____________ 20 __ жыл</w:t>
+        <w:t>
+      17. Тасып әкету мерзімі "___" ____________ 20 __ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок окончания вывозки год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18. Мезгілінен бұрын кесуге рұқсат етіледі _______________________________</w:t>
+        <w:t>
+      18. Мезгілінен бұрын кесуге рұқсат етіледі _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Досрочная вырубка разрешается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19. Ағаштың қабығын аршу, ағашты химиялық өңдеу мерзімі _____________</w:t>
+        <w:t>
+      19. Ағаштың қабығын аршу, ағашты химиялық өңдеу мерзімі _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сроки окорки, химической обработки древесины</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20. Кеспеағашты тазарту тәсілі ______________________________________</w:t>
+        <w:t>
+      20. Кеспеағашты тазарту тәсілі _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Способ очистки лесосеки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21. Ағаштарды бекітілген технологиялық картаға сәйкес кесу керек __________</w:t>
+        <w:t>
+      21. Ағаштарды бекітілген технологиялық картаға сәйкес кесу керек ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Разработку лесосек произвести согласно утвержденным технологическим картам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22. Ерекше шарттар __________________________________________________</w:t>
+        <w:t>
+      22. Ерекше шарттар _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Особые условия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инженер __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты(бар болса), қолы –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись, фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Орман пайдаланушылар Қазақстан Республикасының ормандарында сүректі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түбірімен босату қағидаларын және Қазақстан Республикасының ормандарында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өрт қауіпсіздігі қағидаларын қатаң сақтауға міндетті. Көрсетілген қағидаларды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұзғаны үшін, сондай-ақ орман пайдаланушы ағаш кесілген жерді тазартудан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жалтарған кезде, орман шаруашылығы мемлекеттік басқару органдары, сүрек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дайындауды және орман пайдаланушылар жүргізіп жатқан басқа да жұмыстарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лесопользователи обязаны строго соблюдать правила отпуска древесины на корню</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лесах Республики Казахстан и правила пожарной безопасности в лесах Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан. За нарушение указанных правил, а также при уклонении лесопользователя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от очистки мест рубок, государственные органы управления лесным хозяйством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приостанавливают заготовку древесины и иные работы, проводимые лесопользователями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сүректі түбірімен босату қағидаларымен және өрт қауіпсіздігі қағидаларымен таныстым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С правилами отпуска древесины на корню и правилами пожарной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ознакомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Орман пайдаланушы ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лесопользователь (лауазымы, қолы, тегі, аты, әкесінің аты (бар болса) –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, подпись, фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ағаштарды тасып әкету мерзімдерінің ұзартылғаны туралы белгілер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отметки о представлении отсрочек по вывозке ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...509 lines deleted...]
-        <w:t>27. Ағаш кесетін жерді куәләндіру мәліметтері бойынша орманды қалпына келтіру жөніндегі іс-шаралар</w:t>
+        <w:t>
+      27. Ағаш кесетін жерді куәләндіру мәліметтері бойынша орманды қалпына келтіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөніндегі іс-шаралар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мероприятия по восстановлению леса по материалам освидетельствования мест рубок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>28. Орманның қалпына келуін қамтамасыз ететін өскінді сақтау _______ гектар</w:t>
+        <w:t>
+      28. Орманның қалпына келуін қамтамасыз ететін өскінді сақтау _______ гектар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сохранение подроста, обеспечивающего восстановление леса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мыналар талап етіледі: Требуется:</w:t>
-[...16 lines deleted...]
-        <w:t>29. Орман ағаштарын отырғызу _____________ гектар</w:t>
+        <w:t>Мыналар талап етіледі: требуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Орман ағаштарын отырғызу _____________ гектар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Создание лесных культур на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>30. Ағаштың табиғи өсуіне көмектесу _________ гектар</w:t>
+        <w:t>
+      30. Ағаштың табиғи өсуіне көмектесу _________ гектар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Содействие естественному возобновлению на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31. Мекеме басшысы ____________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>подпись, фамилия, имя, отчество(при его наличии))</w:t>
+        <w:t>
+      31. Мекеме басшысы (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель учреждения (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұл құжат Қазақстан Республикасының "Электронды құжат және электронды сандық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қол қою" туралы заңның 7 бабы, 1 тармағына сәйкес қағаз бетіндегі заңмен тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық құжат www.tabigat.gov.kz порталында құрылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Данный документ согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об электронном документе и электронной цифровой подписи" равнозначен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документу на бумажном носителе. Электронный документ сформирован на портале</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>www.tabigat.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5386,80 +5368,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="32"/>
+          <w:bookmarkStart w:name="z152" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Серисы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5480,115 +5462,115 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="33"/>
+          <w:bookmarkStart w:name="z155" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚАЗАҚСТАН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РЕСПУБЛИКАСЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="34"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkStart w:name="z157" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2070100" cy="2133600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -5628,129 +5610,129 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="35"/>
+          <w:bookmarkStart w:name="z159" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РЕСПУБЛИКА</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="36"/>
+    <w:bookmarkStart w:name="z162" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          ОРМАН БИЛЕТІ ЛЕСНОЙ БИЛЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z163" w:id="37"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z163" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(орман пайдаланудың түрі – вид лесопользования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6424,51 +6406,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>хозяйства Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 января 2015 года № 18-02/40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="38"/>
+    <w:bookmarkStart w:name="z10" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
@@ -6486,129 +6468,129 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>лесорубочного билета и лесного билета</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="39"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила учета, хранения, заполнения и выдачи лесорубочного билета и лесного билета (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 195)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве экологии и природных ресурсов Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 5 июля 2019 года № 479 "Вопросы Министерства экологии и природных ресурсов Республики Казахстан" и определяют порядок учета, хранения, заполнения и выдачи лесорубочного билета и лесного билета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6627,240 +6609,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="40"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. В государственном лесном фонде могут осуществляться следующие виды лесопользования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z166" w:id="41"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z166" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заготовка древесины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z167" w:id="42"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z167" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заготовка живицы, древесных соков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z168" w:id="43"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z168" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заготовка второстепенных древесных ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z169" w:id="44"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z169" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) побочные лесные пользования (сенокошение, пастьба скота, мараловодство, звероводство, размещение ульев и пасек, огородничество, бахчеводство, садоводство и выращивание иных сельскохозяйственных культур, заготовка и сбор лекарственных растений и технического сырья, дикорастущих плодов, орехов, грибов, ягод и других пищевых продуктов, мха, лесной подстилки и опавших листьев, камыша);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z170" w:id="45"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z170" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пользование участками государственного лесного фонда для нужд охотничьего хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z171" w:id="46"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z171" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пользование участками государственного лесного фонда для научно-исследовательских целей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z172" w:id="47"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z172" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) пользование участками государственного лесного фонда для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z173" w:id="48"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z173" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) пользование участками государственного лесного фонда для выращивания посадочного материала древесных и кустарниковых пород и плантационных насаждений специального назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6879,454 +6861,454 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="49"/>
+    <w:bookmarkStart w:name="z14" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бланки лесорубочных и лесных билетов изготавливаются  ведомством уполномоченного органа в области лесного хозяйства (далее – ведомство) на основании заявок территориальных подразделений ведомства уполномоченного органа (далее – территориальный орган), которые определяют общую потребность бланков лесорубочных и лесных билетов на предстоящий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z15" w:id="50"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z15" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бланки лесорубочных и лесных билетов печатаются на узорной бумаге, покрытой отпечатанной сеткой, на государственном и русском языках с указанием номеров и буквенных серий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отпечатанные бланки брошюруются каждый отдельно по 25 комплектов в книжке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведомство через свои территориальные органы снабжает бланками государственных лесовладельцев, находящихся на территории области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="51"/>
+    <w:bookmarkStart w:name="z16" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Территориальные органы и государственные лесовладельцы, получающие бланки лесорубочных и лесных билетов, ведут их учет и вместе с годовым отчетом представляют ведомству отчет о приходе и расходе бланков лесорубочных и лесных билетов, а также заявляют потребность в них на следующий за отчетным год, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z174" w:id="52"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z174" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Учет и хранение бланков лесорубочных билетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="53"/>
+    <w:bookmarkStart w:name="z18" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бланки лесорубочных и лесных билетов являются бланками строгой отчетности и подлежат учету и хранению в установленном настоящими Правилами порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z19" w:id="54"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z19" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. По мере изготовления бланков лесорубочных и лесных билетов, но не позднее даты окончания первого квартала текущего года, ведомство рассылает указанные бланки ценными посылками или выдает их по доверенности подведомственным ему территориальным органам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальный орган в течение десяти рабочих дней со дня получения бланков обеспечивает передачу их государственным лесовладельцам, находящимся в ведении местного исполнительного органа. Выдавая бланки лесорубочных и лесных билетов, территориальный орган выписывает накладную в двух экземплярах на отпущенное количество бланков, один из которых выдается государственному лесовладельцу - получателю, а второй остается в делах территориального органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="55"/>
+    <w:bookmarkStart w:name="z20" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Учет прихода и расхода бланков лесорубочных и лесных билетов ведется службой бухгалтерского учета государственного лесовладельца по Книге учета бланков лесорубочных и лесных билетов (далее – Книга учета бланков строгой отчетности), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списание фактически выданных лесопользователям и испорченных бланков лесорубочных и лесных билетов с подотчета государственного лесовладельца производится на основании отчета о приходе и расходе бланков лесорубочных и лесных билетов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="56"/>
+    <w:bookmarkStart w:name="z21" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бланки лесорубочных и лесных билетов, израсходованные на выдачу лесопользователям, списываются государственным лесовладельцем в расход – отдельно каждый комплект билета с указанием в книге учета бланков строгой отчетности номера, даты выдачи и кому именно они выданы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Испорченные бланки погашаются перечеркиванием с угла на угол, списываются в расход по Книге учета бланков строгой отчетности и хранятся в отдельной папке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="57"/>
+    <w:bookmarkStart w:name="z22" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бланки лесорубочных и лесных билетов хранятся в сейфах, железных шкафах или железных ящиках с замками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфы, шкафы и ящики, где хранятся бланки, запираются замками и опечатываются печатью, которая хранится у лица, ответственного за хранение и расходование бланков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="58"/>
+    <w:bookmarkStart w:name="z23" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. По окончании всех расчетов с лесопользователями третий экземпляр лесорубочных и лесных билетов сдается в службу бухгалтерского учета государственного лесовладельца для хранения и отметки в Книге учета бланков строгой отчетности об их использовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служба бухгалтерского учета проверяет законченность расчетов по лесорубочным и лесным билетам и после этого принимает их на хранение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7375,178 +7357,178 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Принятые службой бухгалтерского учета на хранение лесорубочные и лесные билеты со всеми относящимися к ним материалами и документами хранятся в течение пяти лет, после чего подлежат уничтожению. Уничтожение дел лесорубочных и лесных билетов производится комиссией в составе трех человек, назначаемой руководителем государственного лесовладельца, с составлением акта об уничтожении бланков лесорубочных и лесных билетов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="59"/>
+    <w:bookmarkStart w:name="z24" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По окончании года в книге учета бланков выводится остаток отдельно лесорубочных билетов и лесных билетов. Остаток бланков на конец истекшего года переносится на следующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="60"/>
+    <w:bookmarkStart w:name="z175" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Заполнение и выдача бланков лесорубочных и лесных билетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="61"/>
+    <w:bookmarkStart w:name="z26" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Лесорубочные и лесные билеты заполняются в трех экземплярах, которые имеют одинаковый номер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первый - выдается лесопользователю, который хранит его до окончания лесопользования и предъявляет по требованию должностных лиц государственного лесовладельца, ведомства и его территориальных органов, представителей органов государственного контроля за лесами и природоохранного контроля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7574,410 +7556,388 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) третий - остается у государственного лесовладельца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13-1. Для получения государственной услуги "Выдача лесорубочного и лесного билета" (далее – государственная услуга) физические и юридические лица (далее – услугополучатели) подают государственным лесовладельцам (далее – услугодатель) заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в канцелярию услугодателя или через веб-портал "электронного правительства" www.egov.kz (далее – портал) для получения лесного билета и веб-портал "Информационная система "Интерактивная карта природных ресурсов tabigat.gov.kz (далее – портал tabigat) для получения лесорубочного билета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="63"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При подаче заявления через канцелярию услугодателя на его копии ставится отметка о принятии с указанием даты и фамилии сотрудника канцелярии услугодателя. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="65"/>
+      Перечень основных требований к оказанию государственной услуги приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления через канцелярию услугодателя на его копии ставится отметка о принятии с указанием даты и фамилии сотрудника канцелярии услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z320" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал и портал tabigat в "личный кабинет" услугополучателя направляется статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z321" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, оплаты в бюджет за лесные пользования, услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z181" w:id="66"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z322" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после 17.00 часов или в выходные и праздничные дни, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Трудовому кодексу</w:t>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t>Трудовому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан", прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z323" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале и портале tabigat результат рассмотрения заявления направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-1 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра экологии и природных ресурсов РК от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="69"/>
+    <w:bookmarkStart w:name="z184" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2. Услугодатель в течении 1 (одного) рабочего дня с момента получения документов проверяет полноту представленных документов. В случае представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления и направляет его в форме электронного документа в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z185" w:id="70"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z185" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При полном пакете документов, услугодатель в течении 1 (одного) рабочего дня рассматривает на соответствие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8012,51 +7972,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам или заполняет лесной билет согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8095,190 +8055,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="71"/>
+    <w:bookmarkStart w:name="z186" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-3. Услугодатель отказывает в оказании государственной услуги по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z187" w:id="72"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z187" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z188" w:id="73"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z188" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги требованиям настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z189" w:id="74"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z189" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z190" w:id="75"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z190" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z191" w:id="76"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z191" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8297,70 +8257,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="77"/>
+    <w:bookmarkStart w:name="z27" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бланки лесорубочного и лесного билета заполняются с помощью средств машинописи (компьютер), а в случае их отсутствия - шариковой ручкой синего цвета аккуратно, четко и чисто каждый экземпляр. Подчистки и помарки не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8389,70 +8349,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="78"/>
+    <w:bookmarkStart w:name="z29" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В течение срока действия лесорубочного билета на нем при необходимости производятся записи и отметки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о разрешении вывозки заготовленных лесоматериалов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8583,70 +8543,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="79"/>
+    <w:bookmarkStart w:name="z30" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        17. Лесорубочный билет заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в строке 6 "Вид пользования" указывается: главное, промежуточное, прочие рубки или указывается конкретный вид заготовки второстепенных древесных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8675,70 +8635,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выписке лесорубочного билета на рубки ухода за лесом после слова "выборочная" необходимо указать вид рубок ухода (осветление, прочистка, прореживание, проходная рубка, санитарная рубка), а при выписке лесорубочного билета на прочие рубки – после способа рубки (сплошная, выборочная) указать целевое назначение рубки (санитарная рубка, уборка ликвидной захламленности, разрубка трассы линии электропередачи, расчистка площади под строительство, разрубка визиров при изыскательских работах и для иных целей). В случае заготовки второстепенных древесных ресурсов в строке делается прочерк;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в строке 7 "Способ учета" указывается способ учета: по площади, по числу деревьев, назначенных в рубку, по количеству заготовленных лесоматериалов или второстепенных древесных ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="80"/>
+    <w:bookmarkStart w:name="z31" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Учет древесины, отпускаемой на корню, в зависимости от способов рубки производится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по площади – при всех видах сплошных рубок, а также при уборке ликвидной захламленности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8857,200 +8817,200 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) складочные кубометры – для порубочных остатков, пней, корней, хвороста, веточного корма, хвойной лапки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) штуки – для мелких сортиментов из тонкомера и хвороста, ивового прута, а также елок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="81"/>
+    <w:bookmarkStart w:name="z32" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19. В текстовой части лесорубочного билета после слов "На основании" указывается основание для производимого отпуска древесины на корню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z193" w:id="82"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z193" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием отпуска древесины на корню является приказ руководителя ведомства об утверждении ежегодных объемов рубок леса на территории государственного лесного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z194" w:id="83"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z194" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После слова "разрешается" указывается полное наименование лесопользователя, его индивидуальный идентификационный номер заявителя или юридический адрес бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z195" w:id="84"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z195" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке 10 "Вырубить в счет лесосечного фонда 20_ года" указывается год, на который выделен лесосечный фонд, а также вырубка какого леса разрешается (растущего, сухостойного, поврежденного огнем, насекомыми, ветровального и другие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z196" w:id="85"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z196" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В строке 11 "Расстояние вывозки" указывается расстояние удаленности лесосеки от дороги общего пользования, которая определяется по картографическим материалам по кратчайшему расстоянию от центра лесосеки до дороги и корректируется в зависимости от рельефа местности в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 630</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан от 18 июля 2025 года "Налоговый кодекс Республики Казахстан" (далее – Налоговый кодекс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z197" w:id="86"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z197" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке 5 "Категория государственного лесного фонда" указывается категория государственного лесного фонда: особо охраняемые лесные территории, городские леса и лесопарки, зеленые зоны, противоэрозионные леса, поле - и почвозащитные леса или другие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9089,141 +9049,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="87"/>
+    <w:bookmarkStart w:name="z33" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20. В таблице текстовой части лесорубочного билета указывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z199" w:id="88"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z199" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) площадь делянок в гектарах с точностью до одной десятой гектара, а также хозяйство (хвойное, твердолиственное или мягколиственное). При необходимости хозяйство указывается по главной породе: сосновое, еловое, саксауловое, ивовое и так далее;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z200" w:id="89"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z200" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графах "Обеспечить сохранение подроста" – площадь, на которой должен быть сохранен подрост и количество подроста в тысячах штук на 1 гектар, согласно проведенному при отводе лесосек учету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z201" w:id="90"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z201" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графах "Объем древесины в плотных кубических метрах" – количество отпускаемой древесины с точностью до одного кубического метра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z202" w:id="91"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z202" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в графах "Стоимость по ставке в тенге" – размер платы за лесные пользования определяется государственным лесовладельцем на основании материально-денежной оценки лесосек, рассчитанной исходя из объемов и установленных ставок платы за древесину, отпускаемую на корню, объемов заготовки живицы, древесных соков, второстепенных древесных ресурсов их стоимости, установленных в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9238,111 +9198,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 13 сентября 2018 года № 383 "Об утверждении Методических указаний расчета ставок платы за лесные пользования на участках государственного лесного фонда" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 17560);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z203" w:id="92"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z203" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе "Причитается к уплате, тенге" – сумма, причитающаяся к уплате. При бесплатном отпуске в этой графе проставляется "бесплатно".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z204" w:id="93"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z204" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица заполняется по каждой делянке в отдельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z205" w:id="94"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z205" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В том случае, когда лесорубочный билет выписывается на две и более отпускные единицы (лесосеки или делянки), в конце таблицы подводится общий итог по всем отпускным единицам, внесенным в этот билет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9381,166 +9341,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="95"/>
+    <w:bookmarkStart w:name="z34" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В строке 12 "Сроки внесения в бюджет платы за заготавливаемую лесопродукцию" указываются даты взносов и размеры взносов по каждому сроку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда при отпуске древесины на корню, живицы, древесных соков и второстепенных древесных ресурсов (с учетом по примерному количеству или по площади, а также при обнаружении ошибок) общее количество заготовленной древесины, живицы, древесных соков и второстепенных древесных ресурсов не совпадает с количеством (площадью), предусмотренным (предусмотренной) в лесорубочном билете (при условии, если заготовка произведена в пределах мест, указанных в нем), государственные лесовладельцы обеспечивают перерасчет суммы платы и ее уплату лесопользователями за фактически заготовленный объем, установленный при перерасчете. В этом случае дополнительно исчисленные суммы подлежат внесению в бюджет лесопользователями в очередной срок уплаты платежа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист государственного лесовладельца, ведающий отпуском древесины на корню, предоставляют в свою службу бухгалтерского учета третий экземпляр лесорубочного билета не позднее следующего дня после его выписки, а также после каждого внесенного в него изменения для производства соответствующих записей в лицевые счета-карточки лесопользователей. О внесении указанных записей службой бухгалтерского учета делается отметка на лесорубочном билете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="96"/>
+    <w:bookmarkStart w:name="z35" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В строке 13 "Рубке не подлежат" указывается, что именно не подлежит рубке на лесосеке (делянке) согласно Порядка рубок леса, например: плюсовые деревья в количестве ___ штук, семенные деревья в количестве ___ штук и другие, не предназначенные для рубки по выписанному лесорубочному билету, процент сохранности подроста и иные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z36" w:id="97"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z36" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В строке 14 "Срок окончания заготовки" заполняется в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющий обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-02/178 "Об утверждении Правил отпуска древесины на корню на участках государственного лесного фонда" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 10679).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9559,90 +9519,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="98"/>
+    <w:bookmarkStart w:name="z37" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        24. В строке 15 "Места временных складов" указываются номера кварталов, в которых располагаются временные (промежуточные) склады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z38" w:id="99"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z38" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В строке 16 "Вывозка разрешается" заполняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при отпуске древесины с учетом по площади надлежит после слов "Вывозка разрешается" указать "одновременно с заготовкой";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9653,130 +9613,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при отпуске древесины с учетом по количеству надлежит после слов "Вывозка разрешается" указать "одновременно с заготовкой на временные лесные склады" или "после освидетельствования заготовленного количества лесоматериалов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при отпуске древесины с учетом по количеству в насаждениях, поврежденных пожарами, а также за счет разработки бурелома и ветровала надлежит после слов "Вывозка разрешается" указать "одновременно с заготовкой".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="100"/>
+    <w:bookmarkStart w:name="z39" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В строке 17 "Срок окончания вывозки" заполняется в соответствии со сроками вывозки, установленные Порядком отпуска древесины на корню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z40" w:id="101"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z40" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В строке 18 "Досрочная вырубка разрешается" указывается дата, с которой эта вырубка разрешается, а также количество разрешенной к досрочной вырубке древесины и на каких лесосеках (делянках).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z41" w:id="102"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z41" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В строке 19 "Сроки окорки, химической обработки древесины" проставляются сроки, в которые эти работы должны быть проведены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z42" w:id="103"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z42" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В строке 20 "Способ очистки лесосеки" необходимо указать по лесорубочному билету в целом, а при необходимости по отдельным делянкам или их частям, один из способов очистки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сбор порубочных остатков в кучи или прерывистые валы с оставлением их на месте для перегнивания или последующего сжигания в период, неопасный в пожарном отношении;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9841,168 +9801,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкретные способы очистки мест рубок устанавливаются лесовладельцем с учетом применяемого способа рубки, условий местопроизрастания и особенностей возобновления леса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На сплошных вырубках, где предусмотрено создание лесных культур или порослевое возобновление, порубочные остатки должны укладываться в параллельные кучи или валы высотой 1 – 1,2 метра при расстоянии между ними не менее двадцати метров, с последующим их сжиганием или оставлением на перегнивание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="104"/>
+    <w:bookmarkStart w:name="z43" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. В строке 21 "Разработку лесосек произвести согласно утвержденным технологическим картам" указываются номера и даты приложенных к лесорубочному билету согласованных лесовладельцем и утвержденных лесопользователем технологических карт, которые составляются на каждую лесосеку в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядком</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> рубок леса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В технологической карте указываются способы рубки леса и трелевки древесины, очистки мест рубок от порубочных остатков, способ лесовосстановления; схема размещения лесовозных дорог, усов, волоков, погрузочных площадок, места расположения складов, стоянок механизмов и объектов обслуживания рабочих; площади, на которых должны быть сохранены подрост и молодняк, не подлежащие рубке деревья с охранными зонами, муравейники; требования по предохранению почв от эрозии и сохранению остающейся части древостоя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="105"/>
+    <w:bookmarkStart w:name="z44" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. В строке 22 "Особые условия" указываются особенности проведения лесосечных работ, а также условия, не предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядком</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> отпуска древесины на корню, о которых необходимо сделать отметку в билете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z45" w:id="106"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z45" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В строке 26 "Отметки о предоставлении отсрочек по вывозке" производятся надписи за подписью руководителя государственного лесовладельца или его заместителя, заверенные печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10021,90 +9981,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="107"/>
+    <w:bookmarkStart w:name="z46" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        33. В строке 27 "Мероприятия по восстановлению леса по материалам освидетельствования мест рубок" заполняется после освидетельствования лесосек в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядком</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> отпуска древесины на корню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке 28 "Сохранение подроста, обеспечивающего восстановление леса" указывается площадь, на которой сохранен подрост, обеспечивающий восстановление леса без проведения мер создания лесных культур или содействия естественному возобновлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10115,70 +10075,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не обеспечении сохранения подроста в строках "создание лесных культур" и "содействие естественному возобновлению" прописываются требуемые объемы указанных мероприятий. При обеспечении сохранения подроста в указанных строках проставляются прочерки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке 31 "Руководитель учреждения" проставляется подпись и фамилия, инициалы руководителя государственного лесовладельца, которые заверяются печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="108"/>
+    <w:bookmarkStart w:name="z47" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Лесной билет заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "В строке 6 "На основании" приводится решение по протоколу о результатах тендера по предоставлению лесных ресурсов на участках государственного лесного фонда в долгосрочное лесопользование, решение государственного лесовладельца, решение территориального органа или ведомства о предоставлении лесопользования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10469,90 +10429,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="109"/>
+    <w:bookmarkStart w:name="z48" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В строке 11 "Срок пользования" устанавливаются конкретные даты начала и окончания лесопользования. По окончании лесопользования, определенного лесным билетом, составляется акт освидетельствования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z49" w:id="110"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z49" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Срок пользования по лесному билету устанавливается на один год (с 1 января по 31 декабря) или на сезон (медосбора, заготовки, грибов, ягод и другой).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10689,246 +10649,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="111"/>
+    <w:bookmarkStart w:name="z221" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 4 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="112"/>
+    <w:bookmarkStart w:name="z222" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z223" w:id="113"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z223" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z224" w:id="114"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z224" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z225" w:id="115"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z225" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях несогласия с результатами оказания государственной услуги услугополучатель обращается в суд в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11072,51 +11032,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="116"/>
+    <w:bookmarkStart w:name="z55" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Отчет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11125,51 +11085,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за 20___ год по __________________________________ области</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Государственный лесовладелец ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12117,51 +12077,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="117"/>
+    <w:bookmarkStart w:name="z58" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Книга</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -12170,51 +12130,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на 20___ год по _________________________ области</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Государственный лесовладелец __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -13859,80 +13819,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="118"/>
+    <w:bookmarkStart w:name="z61" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об уничтожении бланков лесорубочных и лесных билетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий акт составлен на основании приказа государственного лесовладельца "__" _______________ 20_ года о том, что в присутствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14132,128 +14092,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">          (должность, фамилия, имя, отчество)                    (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -14303,131 +14185,169 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Правилам</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учета, хранения, заполнения и</w:t>
+              <w:t>к Правилам учета, хранения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдачи лесорубочного и лесного</w:t>
+              <w:t>заполнения и выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>билета</w:t>
+              <w:t>лесорубочного и лесного билета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра экологии и природных ресурсов РК от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14468,1336 +14388,2053 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z325" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ағаш кесу билетін беру туралы өтініш (заңды тұлға)/</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заявление на выдачу лесорубочного билета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z326" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш нөмірі/Номер заявления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жасалған күні/Дата создания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұйымның бизнес сәйкестендіру нөмірі/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес-идентификационный номер организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұйымның толық атауы/Полное наименование организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші/Заявитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лауазымы/Должность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі/Индивидуальный идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжат туралы мәліметтер/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения о документе, удостоверяющем личность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжаттың түрі/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тип документа, удостоверяющего личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжаттың нөмірі/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер документа, удостоверяющего личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні/Дата выдачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аяқталу күні/Дата окончания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берген орган/Орган выдачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжай/Адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пошта индексі/Почтовый индекс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ел/Страна, Облысы/Область, Аудан/Район, Елді мекен/Населенный пункт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көше/ Улица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үй, ғимарат нөмірі/Номер дома, здания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пәтердің/кеңсенің нөмірі/Номер квартиры/офиса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон нөмірі/Номер телефона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Облысы/Область</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Мекеме (орман иеленуші)/Учреждение (лесовладелец)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Орманшылық/Лесничество:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.1. Орман пайдаланудың түрі/Вид лесопользования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Ақпарат формасы/Форма сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...249 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орам/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квартал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телім/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телім ауданы га/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Площадь выдела га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қол жетімді телімнің ауданы га/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доступная площадь выдела га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті аудан га/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Требуемая площадь га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағаш көлемі м³/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объем древесины м³</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қол жетімді ағаш көлемі м³/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доступный объем древесины м³</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті ағаш көлемі м³/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Требуемый объем древесины м³</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="119"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">                                   (цель заявления)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z345" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Келісімшарт/Договор ____ мемлекеттік орман қоры учаскелерін пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/лесопользования участков государственного лесного фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ______ күні/от _____ ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Сүрек дайындау көлемін бекіту бұйрығының/Приказ об утверждении объема</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заготовки древесины № ______ күні/от ___ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Технологиялық карталар/Технологические карты:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+Технологиялық картаның нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/Номер технологической карты</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения участка (лесничество, квартал, выдел)</w:t>
+Технологиялық картаның күні/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата технологической карты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша ақпарат/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дополнительная информация</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="122"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...482 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z255" w:id="127"/>
-[...95 lines deleted...]
-        <w:t>Заявитель_____________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z354" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті орман пайдаланушылар, орман пайдалану үшін төлем Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының Салық кодексіне сәйкес, ағаш кесу билетіндегі мерзімдерге сай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүзеге асырылады/Уважаемые лесопользователи, оплата за лесное пользование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом в сроки указанные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лесорубочном билете</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген ақпараттың дұрыстығын растаймын және теріс мәліметтер беру үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жауаптылық жайында хабардармын /Подтверждаю достоверность информации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и осведомлен об ответственности за представление недостоверных сведений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пайдалануға келісемін/Согласен на использование сведений, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну, содержащихся в информационных системах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сүректі түбірімен босату қағидаларымен және өрт қауіпсіздігі қағидаларымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таныстым/С правилами отпуска древесины на корню и правилами пожарной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>безопасности ознакомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қолы) тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "__"___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" __________20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -15843,1818 +16480,1958 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Правилам</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учета, хранения, заполнения и</w:t>
+              <w:t>к Правилам учета, хранения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдачи лесорубочного и лесного</w:t>
+              <w:t>заполнения и выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>билета</w:t>
+              <w:t>лесорубочного и лесного билета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5 в соответствии с приказом Министра экологии, геологии и природных ресурсов РК от 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра экологии и природных ресурсов РК от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="128"/>
-[...25 lines deleted...]
-          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Выдача лесорубочного и лесного билета"</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="129"/>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные лесовладельцы (далее – услугодатель)</w:t>
+"Выдача лесорубочного и лесного билета"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="130"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Канцелярия услугодателя</w:t>
-[...18 lines deleted...]
-2) веб-портал "электронного правительства" www.egov.kz (далее – портал)</w:t>
+Государственные лесовладельцы (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="132"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (один) рабочий день.</w:t>
+1. Лесорубочный билет:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) веб-портал "Информационная система "Интерактивная карта природных ресурсов tabigat.gov.kz (далее – портал tabigat)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Лесной билет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) канцелярия услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "электронного правительства" www.egov.kz (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="133"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная или бумажная.</w:t>
+1 (один) рабочий день</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="134"/>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="135"/>
+          <w:bookmarkStart w:name="z77" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача лесорубочного билета и (или) лесного билета, либо мотивированный отказ</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="135"/>
+1. Лесорубочный билет – электронная (частично автоматизированная);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма предоставления результата оказания государственной услуги: электронная или бумажная.</w:t>
+2. Лесной билет – электронная (частично автоматизированная)/бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z282" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="136"/>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z284" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
-[...66 lines deleted...]
-При этом ставки платы устанавливаются в зависимости от вида лесных пользований и специфических их особенностей, которые измеряются: по площади - в гектарах (га), по объему - в плотных кубических метрах (м 3) или складочных кубических метрах (скл. м 3), по количеству - в штуках, по весу - в килограммах (кг), центнерах (ц), тоннах (т) в свежем (сырорастущем) состоянии.</w:t>
+Выдача лесорубочного билета и (или) лесного билета, либо мотивированный отказ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="139"/>
-[...58 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkStart w:name="z78" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Прием заявления и выдача результатов оказания государственных услуг у услугодателя осуществляется: с 9.00 часов до 17.00 часов, с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+              <w:t xml:space="preserve">Ставки платы за лесные пользования на участках государственного лесного фонда определяются в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 587</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...75 lines deleted...]
-Адреса мест оказания государственной услуги размещены на портале.</w:t>
+При этом ставки платы устанавливаются в зависимости от вида лесных пользований и специфических их особенностей, которые измеряются: по площади - в гектарах (га), по объему - в плотных кубических метрах (м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) или складочных кубических метрах (скл. м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>), по количеству - в штуках, по весу - в килограммах (кг), центнерах (ц), тоннах (т) в свежем (сырорастущем) состоянии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="140"/>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Услугодатель – с понедельника по пятницу с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заявление по форме согласно приложению 4 к настоящим Правилам</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порталы – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после 17.00 часов, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на порталах.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z300" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="141"/>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...74 lines deleted...]
-4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+Заявление по форме согласно приложению 4 к настоящим Правилам. Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ, подтверждающий оплату услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного Правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="143"/>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="144"/>
+          <w:bookmarkStart w:name="z82" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="144"/>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги требованиям настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал и портал tabigat при условии наличия электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" на порталах, справочных служб услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -17686,55 +18463,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18060,31 +18837,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>