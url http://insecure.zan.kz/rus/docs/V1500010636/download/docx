--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5815ab3" w14:textId="5815ab3">
+    <w:p w14:paraId="21b407f" w14:textId="21b407f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,84 +102,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 апреля 2015 года № 10636.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок приказа в редакции приказа Министра национальной экономики РК от 02.12.2015 </w:t>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Заголовок приказа в редакции приказа Министра национальной экономики РК от 02.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 751</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -194,266 +306,266 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра национальной экономики РК от 02.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 751</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...73 lines deleted...]
-       2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...69 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -652,2426 +764,2426 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 апреля 2015 года № 305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции приказа Министра по инвестициям и развитию РК от 17.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 477</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации) (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правила определяют порядок оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...15 lines deleted...]
-      2. Правила определяют порядок оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации).</w:t>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При оформлении и выдаче экспертных заключений по проектам строительства используются информационные системы, интегрированные с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      3. При оформлении и выдаче экспертных заключений по проектам строительства используются информационные системы, интегрированные с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении и выдаче экспертных заключений по градостроительным проектам используется информационная система государственной экспертной организации, интегрированная с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредитованная экспертная организация особой индустриальной зоны при проведении комплексной вневедомственной экспертизы осуществляет все процедуры и операции посредством информационной системы государственной экспертной организации, интегрированной с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства, за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой "для служебного пользования" ("ДСП").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В настоящих Правилах при проведении комплексной вневедомственной экспертизы и комплексной градостроительной экспертизы используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исходные документы – документы (материалы, данные), прилагаемые к проектам строительства (градостроительным проектам) при их представлении на комплексную вневедомственную (комплексную градостроительную) экспертизу, на основании которых данный проект был разработан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z97" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эксперт в области проектирования (далее – эксперт) – физическое лицо, аттестованное в порядке, установленном законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, для осуществления экспертных работ по определенным разделам (частям) проектов, состоящее в штате одной из экспертных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z98" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) градостроительные проекты – проекты, содержащие замысел комплексного градостроительного планирования организации, развития и застройки территорий и населенных пунктов или их частей (генеральная схема организации территории Республики Казахстан, межрегиональные схемы территориального развития, комплексные схемы градостроительного планирования территорий, генеральные планы населенных пунктов, проекты детальной планировки, проекты планировки промышленной зоны, проекты застройки, генеральные планы объектов и комплексов, проекты благоустройства и озеленения, иные планировочные проекты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z99" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проект строительства (строительный проект) - проектную (проектно-сметную) документацию, содержащую объемно-планировочные, конструктивные, технологические, инженерные, природоохранные, экономические и иные решения, а также сметные расчеты для организации и ведения строительства, инженерной подготовки территории, благоустройства. К проектам строительства также относятся проекты консервации строительства незавершенных объектов и постутилизации объектов, выработавших свой ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z100" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заказчик – физическое или юридическое лицо, осуществляющее деятельность в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности. В зависимости от целей деятельности заказчиком могут выступать заказчик-инвестор проекта (программы), заказчик (собственник), застройщик либо их уполномоченные лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...115 lines deleted...]
-      5) заказчик – физическое или юридическое лицо, осуществляющее деятельность в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности. В зависимости от целей деятельности заказчиком могут выступать заказчик-инвестор проекта (программы), заказчик (собственник), застройщик либо их уполномоченные лица.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оформления заключений комплексной вневедомственной экспертизы проектов строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственная и аккредитованные экспертные организации, а также аккредитованная экспертная организация особой индустриальной зоны, в пределах своей компетенции с учетом функционального назначения проектируемого объекта оформляют заключения комплексной вневедомственной экспертизы по технико-экономическим обоснованиям и проектно-сметной документации, предназначенным для строительства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z74" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зданий и сооружений жилищно-гражданского назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z75" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектов производственного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z76" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инженерных коммуникаций с объектами инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z77" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) транспортных коммуникаций с объектами инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z78" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мостов, мостовых переходов, путепроводов, тоннелей и иных мостовых сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z79" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объектов иного назначения, предусматривающего особый режим функционирования или эксплуатацию с ограниченным доступом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...153 lines deleted...]
-      6) объектов иного назначения, предусматривающего особый режим функционирования или эксплуатацию с ограниченным доступом.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Экспертные заключения предусматривают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="25"/>
+    <w:bookmarkStart w:name="z81" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) указание основных данных по проекту (технико-экономическому обоснованию или проектно-сметной документации), а именно наименование проекта, заказчика, генерального подрядчика, субподрядчика, а также уровень ответственности здания или сооружения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных приказом Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10666), с указанием прилагаемых к проекту обязательных исходных документов (материалы, данные), представленных на экспертизу Заказчиком;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z82" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование раздела, фамилия имя, отчество (при наличии) аттестованного эксперта, с указанием номера аттестата, и информацией о соответствие (несоответствие) раздела, условиям исходных документов (материалов, данных) для проектирования, предусмотренных законодательством Республики Казахстан, а также соблюдения в проектных решениях и расчетах требований;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z82" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="27"/>
+    <w:bookmarkStart w:name="z83" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) постановляющая часть с суммирующими рекомендациями и (или) иными выводами, полученными в результате проведенной комплексной вневедомственной экспертизы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z84" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выдачи положительного заключения приводится QR-код с ссылкой на окончательную версию проекта (технико-экономическому обоснованию или проектно-сметной документации).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z84" w:id="28"/>
-[...15 lines deleted...]
-      В случае выдачи положительного заключения приводится QR-код с ссылкой на окончательную версию проекта (технико-экономическому обоснованию или проектно-сметной документации).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-1. Исключен приказом Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отрицательное заключение комплексной вневедомственной экспертизы составляется и направляется заказчику в случаях установленных Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции приказа и.о. Министра по инвестициям и развитию РК от 04.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 557</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заключения комплексной вневедомственной экспертизы по технико-экономическим обоснованиям или проектно-сметной документации составляются в форме экспертного заключения государственной экспертной организации и удостоверяются электронно-цифровыми подписями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z86" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первого руководителя экспертной организации, либо его заместителя, в должностные функции которого входит организация проведения комплексной вневедомственной экспертизы – по проектам, рассмотренным на республиканском уровне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z87" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководителя территориального подразделения или иного обособленного подразделения экспертной организации, либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной вневедомственной экспертизы – по проектам, рассмотренным на региональном уровне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z88" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) начальников экспертных отделов и (или) специалистов, исполняющих руководящие функции по данному проекту, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z89" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертные заключения государственной экспертной организации до подписания их вышеуказанными должностными лицами удостоверяются электронно-цифровыми подписями аттестованных экспертов по каждому из разделов (частей) данного проекта, являющихся членами экспертных групп (включая привлеченных внештатных аттестованных экспертов), которые были созданы (сформированы) решением руководства экспертной комиссии по рассмотрению данного проекта на республиканском уровне, либо руководством территориального подразделения по проектам, рассматриваемым на региональном уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z90" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончательная версия технико-экономических обоснований и проектно-сметной документации с грифом секретности или с пометкой "для служебного пользования" ("ДСП") в бумажном виде удостоверяется печатью эксперта с указанием фамилии, имени, отчества (при его наличии), должности, номера аттестата и даты его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заключения комплексной вневедомственной экспертизы аккредитованных экспертных организаций, проводимой по проектам строительства в общем порядке, составляются в форме экспертного заключения аккредитованной экспертной организации, установленной палатой и удостоверяются электронно-цифровыми подписями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководителя данной экспертной организации или лицом его замещающим;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалистов, исполняющих руководящие функции по данному проекту, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аттестованных экспертов по каждому из разделов (частей) рассматриваемого проекта, включая привлеченных внештатных аттестованных экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-1. Исключен приказом Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
+        <w:t xml:space="preserve">9-1. Исключен приказом Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z91" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2. Заключения комплексной вневедомственной экспертизы аккредитованной экспертной организации особой индустриальной зоны, проводимой по проектам строительства в общем порядке, составляются в форме экспертного заключения аккредитованной экспертной организации особой индустриальной зоны и удостоверяются электронно-цифровыми подписями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z92" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководителя данной экспертной организации или лицом его замещающим;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z93" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалистов, исполняющих руководящие функции по данному проекту, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z94" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аттестованных экспертов по каждому из разделов (частей) рассматриваемого проекта, включая привлеченных внештатных аттестованных экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции приказа и.о. Министра по инвестициям и развитию РК от 04.08.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-2 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 04.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...409 lines deleted...]
-      3) аттестованных экспертов по каждому из разделов (частей) рассматриваемого проекта, включая привлеченных внештатных аттестованных экспертов.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Заключения экспертизы, проводимой в порядке разработки и согласования индивидуальных планов поэтапной разработки и согласования проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации, составляются в форме:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...77 lines deleted...]
-      10. Заключения экспертизы, проводимой в порядке разработки и согласования индивидуальных планов поэтапной разработки и согласования проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации, составляются в форме:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) локальных экспертных заключений по каждому из самостоятельных пусковых комплексов (очереди, участка) проекта с рекомендацией на утверждение данной части проекта при ее положительной оценке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z43" w:id="45"/>
-[...15 lines deleted...]
-      1) локальных экспертных заключений по каждому из самостоятельных пусковых комплексов (очереди, участка) проекта с рекомендацией на утверждение данной части проекта при ее положительной оценке;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сводного экспертного заключения по завершении государственной экспертизы по данному проекту в целом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z44" w:id="46"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заключения комплексной вневедомственной экспертизы, выданные государственной экспертной организацией, проведенной по проектам строительства с грифом секретности или с пометкой "для служебного пользования" ("ДСП"), оформляются и выдаются заказчику на бумажном носителе. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет и регистрация экспертных заключений по проектам строительства с грифом секретности или с пометкой "для служебного пользования" ("ДСП") ведется отдельно от экспертных заключений основных проектов строительства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z46" w:id="48"/>
-[...15 lines deleted...]
-      Учет и регистрация экспертных заключений по проектам строительства с грифом секретности или с пометкой "для служебного пользования" ("ДСП") ведется отдельно от экспертных заключений основных проектов строительства.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Экспертные организации ведут обязательный учет выданных заказчикам заключений комплексной вневедомственной экспертизы с присвоенными им регистрационными номерами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z47" w:id="49"/>
-[...15 lines deleted...]
-      12. Экспертные организации ведут обязательный учет выданных заказчикам заключений комплексной вневедомственной экспертизы с присвоенными им регистрационными номерами.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оформления заключений комплексной градостроительной экспертизы по градостроительным проектам различного уровня</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z48" w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Эксперты по результатам рассмотрения проектов, указанных в подпункте 3) пункта 4 настоящих Правил и подлежащих комплексной градостроительной экспертизе в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности, составляют экспертные заключения комплексной градостроительной экспертизы, оформляют их согласно процедурам, предусмотренным настоящей главой Правил, для выдачи экспертного заключения заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      13. Эксперты по результатам рассмотрения проектов, указанных в подпункте 3) пункта 4 настоящих Правил и подлежащих комплексной градостроительной экспертизе в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности, составляют экспертные заключения комплексной градостроительной экспертизы, оформляют их согласно процедурам, предусмотренным настоящей главой Правил, для выдачи экспертного заключения заказчику.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Исключен приказом и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Экспертные заключения комплексной градостроительной экспертизы предусматривают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z114" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) указание основных данных по проекту, а именно наименование градостроительного проекта, заказчика, генерального подрядчика, субподрядчика, а также информацию об уровне градостроительного проекта с указанием прилагаемых к проекту обязательных исходных документов (материалы, данные), представленных на экспертизу Заказчиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z115" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование раздела, фамилию, имя, отчество (при наличии) аттестованного эксперта с указанием номера аттестата и информации о соответствии (несоответствии) раздела условиям исходных документов (материалов, данных) для проектирования, предусмотренных законодательством Республики Казахстан, а также соблюдения в проектных решениях и расчетах требований государственных нормативов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z116" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) постановляющую часть с рекомендациями и с выводами комплексной оценки качества градостроительного проекта и (или) иными выводами, полученными в результате проведенной комплексной градостроительной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z117" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выдачи положительного заключения приводится QR-код со ссылкой на окончательную версию градостроительного проекта за исключением экспертных заключений по градостроительным проектам с грифом секретности или с пометкой "для служебного пользования ("ДСП").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра промышленности и строительства РК от 11.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Исключен приказом и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">14. Исключен приказом и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Заключения комплексной градостроительной экспертизы по градостроительным проектам составляются в форме экспертного заключения государственной экспертной организации и удостоверяются электронно-цифровыми подписями (далее – ЭЦП):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z106" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первого руководителя экспертной организации по проектам, имеющим общегосударственное (генеральной схемы организации территории Республики Казахстан, межрегиональных схем территориального развития) или межгосударственное значение, а также генеральным планам городов с расчетной численностью населения свыше ста тысяч жителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z107" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заместителя руководителя экспертной организации либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам комплексных схем градостроительного планирования территорий областей (районов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z108" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заместителя руководителя экспертной организации или руководителя территориального подразделения или иного обособленного подразделения экспертной организации, либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам генеральных планов городов областного и районного значения, поселков и других населенных пунктов с расчетной численностью населения до ста тысяч жителей, по проектам детальной планировки и застройки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z109" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) начальников экспертных отделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z110" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертные заключения государственной экспертной организации до подписания их вышеуказанными должностными лицами удостоверяются ЭЦП аттестованных экспертов по каждому из разделов (частей) данного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="52"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z111" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2. Заключения комплексной градостроительной экспертизы, выданные государственной экспертной организацией, проведенной по градостроительным проектам имеющих гриф секретности или пометку "для служебного пользования" ("ДСП") оформляются в соответствии с требованиями пункта 15 настоящих Правил и выдаются заказчику на бумажном носителе и удостоверяются печатью эксперта с указанием фамилии, имени, отчества (при его наличии), должности, номера аттестата и даты его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z118" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет и регистрация экспертных заключений по градостроительным проектам с грифом секретности или с пометкой "для служебного пользования" ("ДСП") ведется отдельно от экспертных заключений основных градостроительных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра промышленности и строительства РК от 11.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-2 в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 07.01.2024); в редакции приказа и.о. Министра промышленности и строительства РК от 11.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...358 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="65"/>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отрицательное заключение комплексной градостроительной экспертизы составляется и направляется заказчику в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней, утвержденных приказом Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 706 "Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12414).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 25.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Государственная экспертная организация ведет учет выданных заказчикам заключений комплексной градостроительной экспертизы с присвоением им регистрационных номеров.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>