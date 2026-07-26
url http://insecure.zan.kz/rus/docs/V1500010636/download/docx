--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21b407f" w14:textId="21b407f">
+    <w:p w14:paraId="b742e01" w14:textId="b742e01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,210 +85,202 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 апреля 2015 года № 10636. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 5 мая 2026 года № 225</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Заголовок приказа в редакции приказа Министра национальной экономики РК от 02.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 751</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -306,90 +300,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Об утверждении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -408,70 +402,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -482,90 +476,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -764,216 +758,216 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 апреля 2015 года № 305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции приказа Министра по инвестициям и развитию РК от 17.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 477</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации) (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила определяют порядок оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При оформлении и выдаче экспертных заключений по проектам строительства используются информационные системы, интегрированные с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении и выдаче экспертных заключений по градостроительным проектам используется информационная система государственной экспертной организации, интегрированная с единым порталом ведомства уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1028,170 +1022,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В настоящих Правилах при проведении комплексной вневедомственной экспертизы и комплексной градостроительной экспертизы используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z96" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z96" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исходные документы – документы (материалы, данные), прилагаемые к проектам строительства (градостроительным проектам) при их представлении на комплексную вневедомственную (комплексную градостроительную) экспертизу, на основании которых данный проект был разработан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z97" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z97" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эксперт в области проектирования (далее – эксперт) – физическое лицо, аттестованное в порядке, установленном законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, для осуществления экспертных работ по определенным разделам (частям) проектов, состоящее в штате одной из экспертных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z98" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z98" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) градостроительные проекты – проекты, содержащие замысел комплексного градостроительного планирования организации, развития и застройки территорий и населенных пунктов или их частей (генеральная схема организации территории Республики Казахстан, межрегиональные схемы территориального развития, комплексные схемы градостроительного планирования территорий, генеральные планы населенных пунктов, проекты детальной планировки, проекты планировки промышленной зоны, проекты застройки, генеральные планы объектов и комплексов, проекты благоустройства и озеленения, иные планировочные проекты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z99" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z99" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проект строительства (строительный проект) - проектную (проектно-сметную) документацию, содержащую объемно-планировочные, конструктивные, технологические, инженерные, природоохранные, экономические и иные решения, а также сметные расчеты для организации и ведения строительства, инженерной подготовки территории, благоустройства. К проектам строительства также относятся проекты консервации строительства незавершенных объектов и постутилизации объектов, выработавших свой ресурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z100" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z100" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заказчик – физическое или юридическое лицо, осуществляющее деятельность в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности. В зависимости от целей деятельности заказчиком могут выступать заказчик-инвестор проекта (программы), заказчик (собственник), застройщик либо их уполномоченные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1210,208 +1204,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оформления заключений комплексной вневедомственной экспертизы проектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственная и аккредитованные экспертные организации, а также аккредитованная экспертная организация особой индустриальной зоны, в пределах своей компетенции с учетом функционального назначения проектируемого объекта оформляют заключения комплексной вневедомственной экспертизы по технико-экономическим обоснованиям и проектно-сметной документации, предназначенным для строительства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z74" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z74" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зданий и сооружений жилищно-гражданского назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z75" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z75" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объектов производственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z76" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z76" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инженерных коммуникаций с объектами инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z77" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z77" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) транспортных коммуникаций с объектами инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z78" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z78" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мостов, мостовых переходов, путепроводов, тоннелей и иных мостовых сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z79" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z79" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) объектов иного назначения, предусматривающего особый режим функционирования или эксплуатацию с ограниченным доступом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1430,170 +1424,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Экспертные заключения предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z81" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z81" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) указание основных данных по проекту (технико-экономическому обоснованию или проектно-сметной документации), а именно наименование проекта, заказчика, генерального подрядчика, субподрядчика, а также уровень ответственности здания или сооружения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных приказом Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10666), с указанием прилагаемых к проекту обязательных исходных документов (материалы, данные), представленных на экспертизу Заказчиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z82" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z82" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование раздела, фамилия имя, отчество (при наличии) аттестованного эксперта, с указанием номера аттестата, и информацией о соответствие (несоответствие) раздела, условиям исходных документов (материалов, данных) для проектирования, предусмотренных законодательством Республики Казахстан, а также соблюдения в проектных решениях и расчетах требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z83" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z83" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) постановляющая часть с суммирующими рекомендациями и (или) иными выводами, полученными в результате проведенной комплексной вневедомственной экспертизы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z84" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z84" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи положительного заключения приводится QR-код с ссылкой на окончательную версию проекта (технико-экономическому обоснованию или проектно-сметной документации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1666,70 +1660,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отрицательное заключение комплексной вневедомственной экспертизы составляется и направляется заказчику в случаях установленных Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1748,170 +1742,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заключения комплексной вневедомственной экспертизы по технико-экономическим обоснованиям или проектно-сметной документации составляются в форме экспертного заключения государственной экспертной организации и удостоверяются электронно-цифровыми подписями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z86" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z86" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первого руководителя экспертной организации, либо его заместителя, в должностные функции которого входит организация проведения комплексной вневедомственной экспертизы – по проектам, рассмотренным на республиканском уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z87" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z87" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководителя территориального подразделения или иного обособленного подразделения экспертной организации, либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной вневедомственной экспертизы – по проектам, рассмотренным на региональном уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z88" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z88" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) начальников экспертных отделов и (или) специалистов, исполняющих руководящие функции по данному проекту, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z89" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z89" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертные заключения государственной экспертной организации до подписания их вышеуказанными должностными лицами удостоверяются электронно-цифровыми подписями аттестованных экспертов по каждому из разделов (частей) данного проекта, являющихся членами экспертных групп (включая привлеченных внештатных аттестованных экспертов), которые были созданы (сформированы) решением руководства экспертной комиссии по рассмотрению данного проекта на республиканском уровне, либо руководством территориального подразделения по проектам, рассматриваемым на региональном уровне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z90" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z90" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Окончательная версия технико-экономических обоснований и проектно-сметной документации с грифом секретности или с пометкой "для служебного пользования" ("ДСП") в бумажном виде удостоверяется печатью эксперта с указанием фамилии, имени, отчества (при его наличии), должности, номера аттестата и даты его выдачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1930,130 +1924,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заключения комплексной вневедомственной экспертизы аккредитованных экспертных организаций, проводимой по проектам строительства в общем порядке, составляются в форме экспертного заключения аккредитованной экспертной организации, установленной палатой и удостоверяются электронно-цифровыми подписями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) руководителя данной экспертной организации или лицом его замещающим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специалистов, исполняющих руководящие функции по данному проекту, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестованных экспертов по каждому из разделов (частей) рассматриваемого проекта, включая привлеченных внештатных аттестованных экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2082,130 +2076,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="39"/>
+    <w:bookmarkStart w:name="z91" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2. Заключения комплексной вневедомственной экспертизы аккредитованной экспертной организации особой индустриальной зоны, проводимой по проектам строительства в общем порядке, составляются в форме экспертного заключения аккредитованной экспертной организации особой индустриальной зоны и удостоверяются электронно-цифровыми подписями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z92" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z92" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) руководителя данной экспертной организации или лицом его замещающим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z93" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z93" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специалистов, исполняющих руководящие функции по данному проекту, в зависимости от функционального назначения проектируемого объекта или соответствующих разделов (частей) проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z94" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z94" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестованных экспертов по каждому из разделов (частей) рассматриваемого проекта, включая привлеченных внештатных аттестованных экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2224,208 +2218,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="43"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заключения экспертизы, проводимой в порядке разработки и согласования индивидуальных планов поэтапной разработки и согласования проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации, составляются в форме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z43" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) локальных экспертных заключений по каждому из самостоятельных пусковых комплексов (очереди, участка) проекта с рекомендацией на утверждение данной части проекта при ее положительной оценке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z44" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сводного экспертного заключения по завершении государственной экспертизы по данному проекту в целом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z45" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заключения комплексной вневедомственной экспертизы, выданные государственной экспертной организацией, проведенной по проектам строительства с грифом секретности или с пометкой "для служебного пользования" ("ДСП"), оформляются и выдаются заказчику на бумажном носителе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z46" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет и регистрация экспертных заключений по проектам строительства с грифом секретности или с пометкой "для служебного пользования" ("ДСП") ведется отдельно от экспертных заключений основных проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Экспертные организации ведут обязательный учет выданных заказчикам заключений комплексной вневедомственной экспертизы с присвоенными им регистрационными номерами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z48" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оформления заключений комплексной градостроительной экспертизы по градостроительным проектам различного уровня</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z49" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Эксперты по результатам рассмотрения проектов, указанных в подпункте 3) пункта 4 настоящих Правил и подлежащих комплексной градостроительной экспертизе в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности, составляют экспертные заключения комплексной градостроительной экспертизы, оформляют их согласно процедурам, предусмотренным настоящей главой Правил, для выдачи экспертного заключения заказчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2498,150 +2492,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Экспертные заключения комплексной градостроительной экспертизы предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z114" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z114" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) указание основных данных по проекту, а именно наименование градостроительного проекта, заказчика, генерального подрядчика, субподрядчика, а также информацию об уровне градостроительного проекта с указанием прилагаемых к проекту обязательных исходных документов (материалы, данные), представленных на экспертизу Заказчиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z115" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z115" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование раздела, фамилию, имя, отчество (при наличии) аттестованного эксперта с указанием номера аттестата и информации о соответствии (несоответствии) раздела условиям исходных документов (материалов, данных) для проектирования, предусмотренных законодательством Республики Казахстан, а также соблюдения в проектных решениях и расчетах требований государственных нормативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z116" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z116" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) постановляющую часть с рекомендациями и с выводами комплексной оценки качества градостроительного проекта и (или) иными выводами, полученными в результате проведенной комплексной градостроительной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z117" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z117" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи положительного заключения приводится QR-код со ссылкой на окончательную версию градостроительного проекта за исключением экспертных заключений по градостроительным проектам с грифом секретности или с пометкой "для служебного пользования ("ДСП").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2714,170 +2708,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="56"/>
+    <w:bookmarkStart w:name="z105" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1. Заключения комплексной градостроительной экспертизы по градостроительным проектам составляются в форме экспертного заключения государственной экспертной организации и удостоверяются электронно-цифровыми подписями (далее – ЭЦП):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z106" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z106" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первого руководителя экспертной организации по проектам, имеющим общегосударственное (генеральной схемы организации территории Республики Казахстан, межрегиональных схем территориального развития) или межгосударственное значение, а также генеральным планам городов с расчетной численностью населения свыше ста тысяч жителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z107" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z107" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заместителя руководителя экспертной организации либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам комплексных схем градостроительного планирования территорий областей (районов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z108" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z108" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заместителя руководителя экспертной организации или руководителя территориального подразделения или иного обособленного подразделения экспертной организации, либо лица, его замещающего, в должностные функции которого входит организация проведения комплексной градостроительной экспертизы – по проектам генеральных планов городов областного и районного значения, поселков и других населенных пунктов с расчетной численностью населения до ста тысяч жителей, по проектам детальной планировки и застройки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z109" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z109" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) начальников экспертных отделов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z110" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z110" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертные заключения государственной экспертной организации до подписания их вышеуказанными должностными лицами удостоверяются ЭЦП аттестованных экспертов по каждому из разделов (частей) данного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2896,90 +2890,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="62"/>
+    <w:bookmarkStart w:name="z111" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-2. Заключения комплексной градостроительной экспертизы, выданные государственной экспертной организацией, проведенной по градостроительным проектам имеющих гриф секретности или пометку "для служебного пользования" ("ДСП") оформляются в соответствии с требованиями пункта 15 настоящих Правил и выдаются заказчику на бумажном носителе и удостоверяются печатью эксперта с указанием фамилии, имени, отчества (при его наличии), должности, номера аттестата и даты его выдачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z118" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z118" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет и регистрация экспертных заключений по градостроительным проектам с грифом секретности или с пометкой "для служебного пользования" ("ДСП") ведется отдельно от экспертных заключений основных градостроительных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3018,90 +3012,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="64"/>
+    <w:bookmarkStart w:name="z56" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отрицательное заключение комплексной градостроительной экспертизы составляется и направляется заказчику в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней, утвержденных приказом Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 706 "Об утверждении Правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12414).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3120,70 +3114,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 07.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="65"/>
+    <w:bookmarkStart w:name="z112" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственная экспертная организация ведет учет выданных заказчикам заключений комплексной градостроительной экспертизы с присвоением им регистрационных номеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3243,63 +3237,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3621,35 +3637,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>