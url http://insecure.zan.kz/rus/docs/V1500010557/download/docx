--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d42c6c4" w14:textId="d42c6c4">
+    <w:p w14:paraId="1514ded" w14:textId="1514ded">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,52340 +111,42919 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра внутренних дел Республики Казахстан от 23 февраля 2015 года № 143. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 марта 2015 года № 10557.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 1</w:t>
+        <w:t>пунктом 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10-1 Закона Республики Казахстан от 19 октября 2000 года «Об охранной деятельности» </w:t>
+        <w:t xml:space="preserve"> статьи 10-1 Закона Республики Казахстан "Об охранной деятельности" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра внутренних дел РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 592</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить прилагаемые </w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>типовые учебные программы и типовые учебные планы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации.</w:t>
       </w:r>
-      <w:r>
-[...115 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Утверждены           </w:t>
-[...136 lines deleted...]
-охранной организации Глава 1. Общие положения </w:t>
+      2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) обеспечить: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящие Типовые учебные программы и типовые учебные планы по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации (далее – типовые учебные программы и типовые учебные планы) разработаны в соответствии со </w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на заместителя министра внутренних дел генерал-майора полиции Тургумбаева Е.З.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Министр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>генерал-лейтенант полиции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>К. Касымов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 февраля 2015 года № 143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовые учебные программы и типовые учебные планы по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Типовые учебные программы - в редакции приказа Министра внутренних дел РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 592</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Типовые учебные программы и типовые учебные планы по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации (далее – Типовые учебные программы и типовые учебные планы) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 10-1</w:t>
+        <w:t>пунктом 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан «Об охранной деятельности». </w:t>
+        <w:t xml:space="preserve"> статьи 10-1 Закона Республики Казахстан "Об охранной деятельности".</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Продолжительность курса обучения составляет:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по подготовке руководителей частной охранной организации – 99 учебных часов;</w:t>
+      по подготовке руководителей частной охранной организации, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности – 57 учебных часов;</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по повышению квалификации руководителей частной охранной организации – 19 учебных часов;</w:t>
+      по подготовке охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке – 67 учебных часов;</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z31" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по повышению квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества – 36 учебных часов;</w:t>
+      по подготовке охранников, осуществляющих защиту жизни и здоровья физических лиц – 86 учебных часов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по повышению квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц – 72 учебных часа.</w:t>
+      по повышению квалификации руководителей частной охранной организации, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности – 15 учебных часов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      по повышению квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке – 42 учебных часа;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Руководители частных охранных организаций при непрерывном стаже работы в должности проходят повышение квалификации один раз в два года. </w:t>
+        <w:t>
+      по повышению квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества – 42 учебных часа;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по повышению квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц – 40 учебных часов.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководители частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности при непрерывном стаже работы в должности проходят повышение квалификации один раз в два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повышение квалификации охранников проводится при непрерывном стаже работы в должности ежегодно и при приеме на работу вновь в случае прерывания стажа более одного года.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Специализированным учебным центрам предоставляется право, в зависимости от местных условий, составлять тематические планы и содержание тем, по согласованию с заказчиками корректировать соотношение учебных часов между теоретическими и практическими занятиями в рамках Типовых учебных программ и типовых учебных планов.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      С учетом Типовых учебных программ и типовых учебных планов подготовка и повышение квалификации руководителей и охранников частных охранных организаций проводятся раздельно.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      5. При проведении занятий по огневой подготовке в рамках повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества, по согласованию с руководителями либо охранниками частных охранных организаций допускается использование электронных и пневматических тиров.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Повторная сдача экзамена обучавшимся может быть проведена не ранее чем через 2 недели после первоначальной сдачи экзаменов.</w:t>
+      6. По окончании курсов обучения по подготовке и повышению квалификации в учебном центре проводятся экзамены по пройденным темам путем тестирования. Экзамены проводятся комиссией в составе не менее 3 человек, председателем которой является представитель уполномоченного органа подразделения, осуществляющего единый учет всех субъектов охранной деятельности.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Повторная сдача экзамена обучавшимся может быть проведена не ранее чем через две недели после первоначальной сдачи экзаменов.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7. Лицам, успешно сдавшим экзамены, выдается свидетельство специализированного учебного центра о присвоении/подтверждении квалификации, подписанное руководителем учебного центра и всеми членами экзаменационной комиссии. </w:t>
+        <w:t>
+      7. Лицам, успешно сдавшим экзамены, выдается свидетельство специализированного учебного центра в электронном или в бумажном виде о присвоении/подтверждении квалификации, подписанное руководителем учебного центра и всеми членами экзаменационной комиссии.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Свидетельство об окончании курса подготовки/повышения квалификации изготавливается типографским офсетным способом, зеленого цвета, размером 115 х 75 мм.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Свидетельство об окончании курса подготовки/повышения квалификации руководителей частных охранных организаций по форме, согласно </w:t>
+        <w:t xml:space="preserve">
+      Свидетельство об окончании курса подготовки/повышения квалификации руководителей частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности выдается по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым учебным программам и типовым учебным планам.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Свидетельство об окончании курса подготовки/повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке по форме, согласно </w:t>
+        <w:t xml:space="preserve">
+      Свидетельство об окончании курса подготовки/повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке выдается по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Типовым учебным программам и типовым учебным планам. </w:t>
+        <w:t xml:space="preserve"> к настоящим Типовым учебным программам и типовым учебным планам.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Свидетельство об окончании курса повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества по форме, согласно </w:t>
+        <w:t xml:space="preserve">
+      Свидетельство об окончании курса повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества выдается по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Типовым учебным программам и типовым учебным планам. </w:t>
+        <w:t xml:space="preserve"> к настоящим Типовым учебным программам и типовым учебным планам.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Свидетельство об окончании курса подготовки/повышения квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц по форме, согласно </w:t>
+        <w:t xml:space="preserve">
+      Свидетельство об окончании курса подготовки/повышения квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц выдается по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Типовым учебным программам и типовым учебным планам. </w:t>
+        <w:t xml:space="preserve"> к настоящим Типовым учебным программам и типовым учебным планам.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      При изготовлении свидетельства не допускается использование государственных символов, количество и степень защиты свидетельств согласовываются с Министерством внутренних дел Республики Казахстан. </w:t>
+        <w:t>
+      При изготовлении свидетельства не допускается использование государственных символов, количество и степень защиты свидетельств согласовываются с Министерством внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. В типовую учебную программу по подготовке руководителей частных охранных организаций включаются следующие дисциплины: </w:t>
-[...2 lines deleted...]
-        <w:br/>
+      Свидетельства в электронном виде должны соответствовать образцам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) действия при возникновении аварий и чрезвычайных ситуаций –  6 часов. </w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Типовых учебных программ и типовых учебных планов, только в месте расположения печати размещается QR-код.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Обжалование решений, действий (бездействия) экзаменационных комиссий учебных центров, осуществляется в порядке установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Типовая учебная программа по подготовке руководителей частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      9. В типовую учебную программу по подготовке руководителей частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности, включаются следующие дисциплины:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1) основы правовых знаний – 14 часов;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) основы организации работы частной охранной организации – 8 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) основы профессиональной подготовки работников частной охранной организации – 6 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) психологическая подготовка – 6 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) антитеррористическая подготовка – 16 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) действия при возникновении аварий и чрезвычайных ситуаций – 7 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                частных охранных организаций </w:t>
+        <w:t xml:space="preserve"> Глава 3. Типовой учебный план по подготовке руководителей частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="744"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2633"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6910" w:type="dxa"/>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование темы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1369" w:type="dxa"/>
+              <w:t>
+Наименование темы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего часов</w:t>
+              <w:t>
+Всего часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Из них</w:t>
+              <w:t>
+Из них</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2344" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>практические занятия</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+практические занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Основы правовых знаний </w:t>
+              <w:t>
+1. Основы правовых знаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативные правовые акты Республики Казахстан, регламентирующие охранную деятельность. Правовые основы, задачи и принципы охранной деятельности. Права и обязанности субъектов охранной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативные правовые акты Республики Казахстан, регламентирующие оборот отдельных видов оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основы трудового законодательства.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основы уголовного законодательства применительно к профессиональной деятельности частной охранной организации. Правовые основания применения физической силы, специальных средств и оружия охранниками.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...182 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Понятие преступления и его состав. Преступления против личности, собственности и общественной безопасности. (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конституция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уголовный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданский кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекс об административных правонарушениях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Основы организации работы частной охранной организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общие положения о деятельности частных охранных организаций. Объекты, их поиск, классификация, прием под охрану. Разработка и заключение договоров. Подготовка документации на объект охраны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...172 lines deleted...]
-              <w:t>11</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Особенности охраны объектов различного предназначения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-              <w:t>2. Основы организации работы частной охранной организации</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимодействие охранных организаций с правоохранительными органами, в том числе в области охраны правопорядка и обеспечения общественной безопасности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Основы профессиональной подготовки работников частной охранной организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методика организации и проведения служебной, специальной и физической подготовки.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методика организации и проведения антитеррористической подготовки.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Психологическая подготовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Составление психологического портрета человека, выявление, оценка и прогнозирование поведения человека.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведение переговоров с правонарушителем, решение конфликтных ситуаций.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...172 lines deleted...]
-              <w:t>16</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психологическая подготовка охранных служб в образовательных учреждениях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...28 lines deleted...]
-              <w:t>3. Основы профессиональной подготовки работников частной охранной организации</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Антитеррористическая подготовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Законодательство по противодействию терроризму применительно к охранной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к организации антитеррористической защиты объектов, уязвимых в террористическом отношении.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...172 lines deleted...]
-              <w:t>11</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм первичного реагирования субъектов охранной деятельности при угрозе совершения либо совершенном акте терроризма.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...28 lines deleted...]
-              <w:t>4. Психологическая подготовка</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...182 lines deleted...]
-              <w:t>-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Действия при возникновении аварий и чрезвычайных ситуаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>-</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Понятие и классификация чрезвычайных ситуаций. Общая характеристика государственной системы по предупреждению и действиям в чрезвычайных ситуациях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства коллективной и индивидуальной защиты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="744" w:type="dxa"/>
-[...172 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тактика действий работников охраны при возникновении аварий и чрезвычайных ситуаций. Меры безопасности. Порядок вызова и допуска на объект спасательных служб. Работа с первичными средствами пожаротушения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...2057 lines deleted...]
-              <w:t>-</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z234" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Глава 4. Типовая учебная программа по подготовке охранников, </w:t>
+        <w:t xml:space="preserve"> Глава 4. Типовая учебная программа по подготовке охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z235" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В типовую учебную программу по подготовке охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке включаются следующие дисциплины:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z236" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основы правовых знаний – 7 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z237" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) служебная подготовка – 9 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z238" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) психологическая подготовка – 5 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z239" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) основы специальной техники и связи – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z240" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) криминалистика – 3 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z241" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) огневая подготовка – 9 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z242" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) специальная физическая подготовка – 12 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z243" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) медицинская подготовка – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z244" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) антитеррористическая подготовка – 10 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z245" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) действия при возникновении аварий и чрезвычайных ситуаций – 4 часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z246" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-оказывающих услуги по охране имущества юридических и </w:t>
+        <w:t xml:space="preserve"> Глава 5. Типовой учебный план по подготовке охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование темы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+практические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Основы правовых знаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Понятие уголовного правонарушения и его состав. Понятие и цели уголовного наказания. Понятие административного правонарушения. Административная ответственность и ее основания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Задержание лица, совершившего правонарушение. Необходимая оборона. Крайняя необходимость.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превышение полномочий работниками частных охранных организаций.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Служебная подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация, задачи и основные направления охранной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимодействие с правоохранительными органами, в том числе в области охраны правопорядка и обеспечения общественной безопасности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Права и обязанности охранников частной охранной организации. Правовое положение, социальная защита и ответственность охранников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок несения службы на объектах уязвимых в террористическом отношении, стационарных объектах охраны, местах хранения больших ценностей, оружия, патронов, взрывчатых и пиротехнических веществ, обходных постах и мобильных группах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация и осуществление пропускного и внутриобъектового режима на объектах охраны. Основания и порядок проведения досмотра.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация осмотра и охраны места происшествия. Сохранение следов и вещественных доказательств.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Психологическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профессиональная коммуникация и деловой этикет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профайлинг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психологическая подготовка охранных служб в образовательных учреждениях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. Основы специальных и технических средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Современные средства сигнализации, система контроля и управления доступом, их назначение, места установки на объектах. Признаки срабатывания в случаях несанкционированного проникновения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Особенности организации охраны объектов с помощью пультов централизованного управления и автономной сигнализации. Принципы защиты объектов путем создания многорубежной сигнализации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства проводной и радиосвязи, используемые в охране.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Роль и значение средств охранно-пожарной сигнализации в обеспечении охраны объектов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Криминалистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методика осмотра места происшествия, сохранение следов преступника, в том числе отпечатков пальцев.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признаки подделки документов, замены фотографии и способы их распознавания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использование словесного портрета в розыскных целях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Огневая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правовые основы и порядок применения оружия и специальных средств.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение, боевые свойства, устройство служебного оружия. Материальная часть служебного оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приемы и правила стрельбы из оружия. Правила безопасности с оружием при проведении стрельбы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок выполнения упражнения для стрельбы из служебного оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зачет по теории знания и материальной базы служебного оружия. Практические стрельбы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Специальная физическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удары и защита от ударов с элементами рукопашного боя. Удары и защита резиновой палкой.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освобождение от различных видов захватов и обхватов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита от ударов правонарушителя, вооруженного холодным оружием или другими предметами, используемыми в качестве оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита от угрозы огнестрельным оружием и обезвреживание преступника.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помощь напарнику при освобождении, задержании и сопровождении преступника.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контрольные занятия со сдачей зачетов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Медицинская подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Стандарт оказания первой помощи, утвержденный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения от 15 декабря 2020 года № ҚР ДСМ-269/2020.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Антитеррористическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Законодательство по противодействию терроризму в деятельности частных охранных организаций.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм первичного реагирования субъектов охранной деятельности при угрозе совершения либо совершенном акте терроризма.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Действия при возникновении аварий и чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Действия охранников при чрезвычайных ситуациях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства коллективной и индивидуальной защиты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порядок вызова и допуска на объект спасательных служб. Работа с первичными средствами пожаротушения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z550" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-физических лиц, в том числе при его транспортировке </w:t>
+        <w:t xml:space="preserve"> Глава 6. Типовая учебная программа по подготовке охранников, осуществляющих защиту жизни и здоровья физических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z551" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В типовую учебную программу по подготовке охранников, осуществляющих защиту жизни и здоровья физических лиц, включаются следующие дисциплины:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z552" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основы правовых знаний – 5 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z553" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тактико-специальная подготовка – 14 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z554" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) основы спецтехники и связи – 3 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z555" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) криминалистика – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z556" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) огневая подготовка – 16 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z557" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) специальная физическая подготовка – 22 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z558" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) медицинская подготовка – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z559" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) психологическая подготовка – 6 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z560" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) действия при возникновении аварий и чрезвычайных ситуаций – 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z561" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) антитеррористическая подготовка – 10 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z562" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Типовой учебный план по подготовке охранников, осуществляющих защиту жизни и здоровья физических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование темы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+практические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Основы правовых знаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Понятие преступления и его состав. Понятие и цели уголовного наказания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Понятие административного правонарушения. Административная ответственность и ее основания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Необходимая оборона. Задержание лица, совершившего посягательство. Крайняя необходимость.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правовые основания применения физической силы, специальных средств и служебного оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превышение полномочий работниками частных охранных организаций.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Тактико-специальная подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основы выявления наблюдения за охраняемым лицом.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные приемы и способы защиты охраняемого лица, в том числе с использованием специальных средств.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Основы специальных и технических средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая характеристика технических средств, применяемых в охранной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства проводной и радиосвязи, используемой в охранной деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Криминалистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методика осмотра места происшествия, сохранение следов преступника, в том числе отпечатков пальцев.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отождествление человека по признакам внешности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признаки поддельных документов и способы их распознания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Огневая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правовые основы и порядок применения оружия и специальных средств.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение, боевые свойства, устройство служебного оружия. Материальная часть служебного оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приемы и правила стрельбы из оружия. Правила безопасности при проведении стрельбы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные упражнения для стрельбы из служебного оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зачет по теории знаний и материальной базы служебного оружия. Практические стрельбы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Специальная физическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Применение физической силы. Основы тактики рукопашного боя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техника падений, кувырков и перекатов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техника ударов руками. Защита от ударов руками.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техника ударов ногами. Защита от ударов ногами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Броски.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болевые приемы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освобождение от захватов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приемы обезоруживания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контрольные занятия со сдачей зачетов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Медицинская подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Стандарт оказания первой помощи, утвержденный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения от 15 декабря 2020 года № ҚР ДСМ-269/2020.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Психологическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методы изучения личности. Методика определения аномальных личностей. Установление психологического контакта с правонарушителями.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профайлинг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поведение охранника в экстремальной ситуации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Действия при возникновении аварий и чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Действия охранников при чрезвычайных ситуациях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Антитеррористическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Законодательство по противодействию терроризму в охранной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм первичного реагирования субъектов охранной деятельности при угрозе совершения либо совершенном акте терроризма.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z848" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Типовая учебная программа повышения квалификации руководителей частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z849" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В типовую учебную программу по повышению квалификации руководителей частных охранных организаций включаются следующие дисциплины:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z850" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовая подготовка – 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z851" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация работы частной охранной организации – 3 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z852" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) психологическая подготовка – 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z853" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) антитеррористическая подготовка – 5 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z854" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) действия при возникновении аварий и чрезвычайных ситуаций – 2 часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z855" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Типовой учебный план повышения квалификации руководителей частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование темы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+практические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Правовая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анализ изменений и дополнений, внесенных в нормативные правовые акты, регламентирующие организацию работы субъектов охранной деятельности на момент проведения занятий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Организация работы частной охранной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершенствование управления частной охранной деятельностью. Особенности организации работы с кадрами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация служебной, физической и специальной подготовки.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимодействие охранных организаций с правоохранительными и специальными органами в области охраны правопорядка и обеспечения общественной безопасности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Психологическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психология построения взаимоотношений: руководитель – подчиненный. Психотипы подчиненных.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профессиональная культура и этика. Роль внешнего вида и манеры поведения. Разрешение конфликтных ситуаций на производстве. Методы психологического воздействия на правонарушителей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Антитеррористическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Законодательство по противодействию терроризму.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм действий руководителя и охранника частной охранной организации при угрозе террористических актов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Действия при возникновении аварий и чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация действий охранников в случае возникновения чрезвычайных ситуациях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z962" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Типовая учебная программа повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z963" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В типовую учебную программу по повышению квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, включаются следующие дисциплины:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z964" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовая подготовка – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z965" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) служебная подготовка – 10 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z966" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) криминалистика – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z967" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) огневая подготовка – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z968" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медицинская подготовка – 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z969" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) специальная физическая подготовка (рукопашный бой) – 6 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z970" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) антитеррористическая подготовка – 9 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z971" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) действия при возникновении аварий и чрезвычайных ситуаций – 3 часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z972" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 11. Типовой учебный план повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование темы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+практические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Правовая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правовые основы охранной деятельности. Взаимодействие с правоохранительными и специальными органами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Понятие преступления и его состав. Преступления против личности, собственности и общественной безопасности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обстоятельства, исключающие преступность деяния по уголовному праву. Правовые основы применения физической силы, спецсредств и оружия работниками охраны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Служебная подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Права и обязанности охранников при осуществлении охранной деятельности. Требования, предъявляемые к охранникам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Содержание охранно-режимных мероприятий на объектах охраны. Пропускной режим. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психологическая подготовка. Ведение переговоров с правонарушителями. Развитие слуховой и зрительной памяти, установление психологического контакта с людьми.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использование специальных средств.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Криминалистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осмотр места происшествия. Сохранение следов преступления. Отождествление человека по признакам внешности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признаки подделки документов, замены фотографии и способы их распознавания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Огневая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меры безопасности при обращении с оружием, боеприпасами и спецсредствами. Материальная часть стрелкового оружия. Алгоритм применения оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приемы и правила стрельбы. Практические стрельбы. Зачет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Медицинская подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Средства индивидуального медицинского обеспечения охранников и правила пользования. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарт оказания первой помощи, утвержденный приказом Министра здравоохранения от 15 декабря 2020 года № ҚР ДСМ-269/2020.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Специальная физическая подготовка (рукопашный бой)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удары и защита от ударов с элементами рукопашного боя. Удары и защита резиновой палкой.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освобождение от различных видов захватов и обхватов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита от ударов правонарушителя, вооруженного холодным оружием или другими предметами, используемыми в качестве оружия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита от угрозы огнестрельным оружием и обезвреживание преступника.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помощь напарнику при освобождении, задержании и сопровождении преступника.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контрольные занятия со сдачей зачетов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Антитеррористическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Законодательство по противодействию терроризму.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм первичного реагирования субъектов охранной деятельности при угрозе совершения либо совершенном акте терроризма.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Действия при возникновении аварий и чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства коллективной и индивидуальной защиты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тактика действий работников охраны при возникновении аварий и чрезвычайных ситуаций. Меры безопасности. Порядок вызова и допуска на объект спасательных служб. Работа с первичными средствами пожаротушения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1184" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранникам, осуществляющим охрану объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества в рамках дисциплины "Служебная подготовка" дополнительно прослушать следующую тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Особенности несения службы по охране объектов, на территории которых имеется:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) оружие и боеприпасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) взрывчатые вещества.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1193" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 12. Типовая учебная программа повышения квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1194" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В типовую учебную программу по повышению квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц, включаются следующие дисциплины:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1195" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовая подготовка – 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1196" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тактико-специальная подготовка – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1197" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) огневая подготовка – 4 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1198" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) специальная физическая подготовка (рукопашный бой) – 14 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1199" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медицинская подготовка – 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1200" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) психологическая подготовка – 3 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1201" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) действия при возникновении аварий и чрезвычайных ситуаций – 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1202" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) антитеррористическая подготовка – 9 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1203" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 13. Типовой учебный план повышения квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование темы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+практические занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Правовая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Необходимая оборона. Задержание лица, совершившего посягательство. Крайняя необходимость. Понятие уголовного и административного правонарушения. Уголовная и административная ответственность и их основания. Права и обязанности субъектов, осуществляющих охранную деятельность. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Тактико-специальная подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основы выявления наблюдения за охраняемым лицом.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершенствование тактики и техники приемов и способов защиты охраняемого лица, в том числе с использованием специальных средств.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Огневая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меры безопасности при обращении с оружием и боеприпасами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Практические стрельбы. Зачет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Специальная физическая подготовка (рукопашный бой)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершенствование техники падений, кувырков и перекатов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершенствование техники ударов руками, ногами. Техника защиты от ударов руками, ногами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершенствование техники бросков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершенствование болевых приемов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освобождение от захватов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приемы обезоруживания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контрольные занятия со сдачей зачетов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Медицинская подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства индивидуального медицинского обеспечения охранников и правила пользования.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Стандарт оказания первой помощи, утвержденный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения от 15 декабря 2020 года № ҚР ДСМ-269/2020.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Психологическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методы изучения личности. Методика определения аномальных личностей. Установление психологического контакта с ними.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психологическая подготовка (практическое занятие) по совершенствованию психических свойств – память, внимание, наблюдательность, скорость психической реакции, креативность (творческий подход) к различным ситуациям, ведение переговорного процесса с правонарушителем.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Действия при возникновении аварий и чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристика чрезвычайных ситуаций, действия охранника при чрезвычайных ситуациях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Антитеррористическая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Законодательство по противодействию терроризму.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм первичного реагирования субъектов охранной деятельности при угрозе совершения либо совершенном акте терроризма.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Типовым учебным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программам и типовым учебным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">планам по подготовке и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">повышению квалификации </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работников, занимающих </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">должности руководителя и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">охранника в частной охранной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1392" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1393" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Свидетельство об окончании курса подготовки/повышения квалификации руководителей частных охранных организаций, в том числе филиалов и представительств, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1394" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование специализированного учебного центра: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1395" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1396" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1397" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СВИДЕТЕЛЬСТВО _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1398" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее свидетельство выдано __________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1399" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том, что он (она) в период с "___" _______ 20 ___ г. по "___" _______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1400" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучался (обучалась) в _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1401" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. В типовую учебную программу по подготовке охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке включаются следующие дисциплины: </w:t>
-[...125 lines deleted...]
-      9) действия при возникновении аварий и чрезвычайных ситуаций –  10 часов. </w:t>
+      _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1402" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+                    (наименование специализированного учебного центра)</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1403" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">      физических лиц, в том числе при его транспортировке </w:t>
+      Решением комиссии учебного центра № ______ от "___" _______ 20 ___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...11910 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1404" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. В типовую учебную программу по подготовке охранников, осуществляющих защиту жизни и здоровья физических лиц, включаются следующие дисциплины: </w:t>
-[...139 lines deleted...]
-      10) комплексное учение (закрепление знаний, полученных в процессе обучения, приобретение практических навыков) – 8 часов. </w:t>
+      присвоена/подтверждена квалификация "Руководитель частной охранной </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1405" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      организации"</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1406" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Председатель комиссии _________________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1407" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      осуществляющих защиту жизни и здоровья физических лиц </w:t>
+        <w:t>
+      Директор _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1408" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член комиссии ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1409" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1410" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20 ___ г. Регистрационный № _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="513"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2753"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-              <w:t>Из них</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...103 lines deleted...]
-              <w:t>практические занятия</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Типовым учебным программам и типовым учебным планам по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1132 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...1298 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...7890 lines deleted...]
-              <w:t>2</w:t>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkStart w:name="z1414" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Глава 8. Типовая учебная программа повышения квалификации </w:t>
+        <w:t xml:space="preserve"> Свидетельство об окончании курса подготовки/повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1415" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование специализированного учебного центра: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1416" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1417" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1418" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СВИДЕТЕЛЬСТВО _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1419" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее свидетельство выдано __________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1420" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том, что он (она) в период с "___" _______ 20 ___ г. по "___" _______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1421" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучался (обучалась) в _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1422" w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-руководителей частных охранных организаций </w:t>
+      _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (наименование специализированного учебного центра)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1423" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решением комиссии учебного центра № ______ от "___" _______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1424" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      присвоена/подтверждена квалификация "Охранник, оказывающий услуги по охране</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1425" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имущества юридических и физических лиц, в том числе при его транспортировке"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1426" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1427" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директор _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1428" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член комиссии ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1429" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. В типовую учебную программу по повышению квалификации руководителей частных охранных организаций включаются следующие дисциплины: </w:t>
-[...83 lines deleted...]
-      6) действия при возникновении аварий и чрезвычайных ситуаций –  2 часа. </w:t>
+      М.П. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1430" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      "___" __________ 20 ___ г. Регистрационный № _______</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Типовым учебным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программам и типовым учебным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">планам по подготовке и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">повышению квалификации </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работников, занимающих </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">должности руководителя и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">охранника в частной охранной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1432" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">            руководителей частных охранных организаций </w:t>
+      Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...4515 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1433" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Глава 10. Типовая учебная программа повышения квалификации </w:t>
+        <w:t xml:space="preserve"> Свидетельство об окончании курса повышения квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, в том числе при его транспортировке и охране объектов, на территории которых имеется оружие, боеприпасы и взрывчатые вещества</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1434" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование специализированного учебного центра: ________________</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1435" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1436" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1437" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СВИДЕТЕЛЬСТВО _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1438" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее свидетельство выдано __________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1439" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том, что он (она) в период с "___" _______ 20 ___ г. по "___" _______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1440" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучался (обучалась) в _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1441" w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (наименование специализированного учебного центра)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1442" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решением комиссии учебного центра № ______ от "___" _______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1443" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      присвоена/подтверждена квалификация "Охранник, оказывающий услуги по</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1444" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охране имущества юридических и физических лиц, в том числе при его</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1445" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортировке и охране объектов, на территории которых имеется оружие,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1446" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      боеприпасы и взрывчатые вещества"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1447" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1448" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директор _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1449" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член комиссии ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1450" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1451" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20 ___ г. Регистрационный № _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Типовым учебным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программам и типовым учебным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">планам по подготовке и повышению квалификации </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работников, занимающих </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">должности руководителя и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">охранника в частной охранной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1453" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1454" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-охранников, оказывающих услуги по охране имущества юридических </w:t>
+        <w:t xml:space="preserve"> Свидетельство об окончании курса подготовки/повышения квалификации охранников, осуществляющих защиту жизни и здоровья физических лиц</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1455" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-и физических лиц, в том числе при его транспортировке и </w:t>
+        <w:t>
+      Наименование специализированного учебного центра: _____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1456" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-охране объектов, на территории которых имеется оружие, </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1457" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1458" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СВИДЕТЕЛЬСТВО _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1459" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее свидетельство выдано __________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1460" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том, что он (она) в период с "___" _______ 20 ___ г. по "___" _______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1461" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучался (обучалась) в _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1462" w:id="163"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-боеприпасы и взрывчатые вещества </w:t>
+      _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (наименование специализированного учебного центра)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1463" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решением комиссии учебного центра № ______ от "___" _______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1464" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      присвоена/подтверждена квалификация "Охранник, по защите жизни и здоровья</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1465" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физических лиц"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1466" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1467" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директор _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1468" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член комиссии ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1469" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. В типовую учебную программу по повышению квалификации охранников, оказывающих услуги по охране имущества юридических и физических лиц, включаются следующие дисциплины: </w:t>
-[...97 lines deleted...]
-      7) действия при возникновении аварий и чрезвычайных ситуаций –  4 часа. </w:t>
+      М.П. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1470" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...105 lines deleted...]
-        <w:t xml:space="preserve">       имеется оружие, боеприпасы и взрывчатые вещества </w:t>
+      "___" __________ 20 ___ г. Регистрационный № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...15730 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -52482,55 +43061,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -52856,31 +43435,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>