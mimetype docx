--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29a3311" w14:textId="29a3311">
+    <w:p w14:paraId="9d2f70f" w14:textId="9d2f70f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4560,1612 +4560,1670 @@
         <w:t>
       41. Заявки на участие в торговой сессии на покупку с одинаковой активной ценой по каждому часу, не принимаются электронной системой торговли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z156" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Объемы электрической энергии на покупку могут быть реализованы частями, кратностью 0,001 тыс.кВт*ч.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Централизованные торги для цифровых майнеров считаются не состоявшимися в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z158" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при отсутствии информации о суммах предоплаты цифровых майнеров от единого закупщика электрической энергии в установленные сроки;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при отсутствии поданных в электронную систему торговли цифровыми майнерами заявок на участие в торговой сессии на покупку электрической энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа Министра энергетики РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. По итогам торговой сессии формируется предварительный реестр победителей, вошедших в объем квоты с указанием:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z159" w:id="156"/>
-[...15 lines deleted...]
-      2) в электронную систему торговли подали заявку на участие в торговой сессии на покупку электрической энергии менее 2 (двух) цифровых майнеров.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименования цифровых майнеров вошедших в объем квоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z160" w:id="157"/>
-[...15 lines deleted...]
-      44. По итогам торговой сессии формируется предварительный реестр победителей, вошедших в объем квоты с указанием:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) почасовые объемы электрической энергии по каждому цифровому майнеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z161" w:id="158"/>
-[...15 lines deleted...]
-      1) наименования цифровых майнеров вошедших в объем квоты;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) почасовые цены покупки электрической энергии каждого цифрового майнера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z162" w:id="159"/>
-[...15 lines deleted...]
-      2) почасовые объемы электрической энергии по каждому цифровому майнеру;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Отбор победителей начинается с самой высокой заявленной цены на покупку электрической энергии цифровыми майнерами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z163" w:id="160"/>
-[...15 lines deleted...]
-      3) почасовые цены покупки электрической энергии каждого цифрового майнера.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Цена покупки определяется по заявленной цене цифрового майнера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z164" w:id="161"/>
-[...15 lines deleted...]
-      45. Отбор победителей начинается с самой высокой заявленной цены на покупку электрической энергии цифровыми майнерами.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-1. Цена электрической энергии для цифровых майнеров состоит из:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z165" w:id="162"/>
-[...15 lines deleted...]
-      46. Цена покупки определяется по заявленной цене цифрового майнера.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цены покупки на централизованных торгах электрической энергией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z278" w:id="163"/>
-[...15 lines deleted...]
-      46-1. Цена электрической энергии для цифровых майнеров состоит из:</w:t>
+    <w:bookmarkStart w:name="z280" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цены услуги по пользованию национальной электрической сетью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z279" w:id="164"/>
-[...15 lines deleted...]
-      1) цены покупки на централизованных торгах электрической энергией;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цены услуги организация балансирования производства-потребления электрической энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z280" w:id="165"/>
-[...15 lines deleted...]
-      2) цены услуги по пользованию национальной электрической сетью;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цены услуги энергопередающих организаций по передаче электрической энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z281" w:id="166"/>
-[...15 lines deleted...]
-      3) цены услуги организация балансирования производства-потребления электрической энергии;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цены услуги по обеспечению готовности электрической мощности к несению нагрузки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z282" w:id="167"/>
-[...15 lines deleted...]
-      4) цены услуги энергопередающих организаций по передаче электрической энергии;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цены услуги по организации и проведению централизованных торгов электрической энергией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z283" w:id="168"/>
-[...15 lines deleted...]
-      5) цены услуги по обеспечению готовности электрической мощности к несению нагрузки;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цены услуги по обеспечению готовности торговой системы к проведению централизованных торгов электрической энергией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z284" w:id="169"/>
-[...15 lines deleted...]
-      6) цены услуги по организации и проведению централизованных торгов электрической энергией;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 46-1 в соответствии с приказом Министра энергетики РК от 08.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. До 10-15 часов (по времени Астаны) суток, предшествующих операционным, оператор рынка централизованной торговли направляет результаты централизованных торгов для цифровых майнеров, состоящие из их наименования, цены покупки и объемов по каждому часу системному оператору в цифровом виде. Оператор рынка централизованной торговли направляет системному оператору до 10:15 часов (по времени Астаны) суток, предшествующих операционным, информацию об объеме не проданной квоты по каждому часу операционных суток. Предварительные итоги централизованных торгов электрической энергией для цифровых майнеров доступны для просмотра цифровым майнерам после 10:15 часов (по времени Астаны) суток, предшествующих операционным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z285" w:id="170"/>
-[...15 lines deleted...]
-      7) цены услуги по обеспечению готовности торговой системы к проведению централизованных торгов электрической энергией.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор рынка централизованной торговли направляет вышеуказанную информацию в электронном виде на электронную почту системного оператора в условиях невозможности передачи информации в автоматическом режиме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 46-1 в соответствии с приказом Министра энергетики РК от 08.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 152</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="171"/>
-[...15 lines deleted...]
-      47. До 10-15 часов (по времени Астаны) суток, предшествующих операционным, оператор рынка централизованной торговли направляет результаты централизованных торгов для цифровых майнеров, состоящие из их наименования, цены покупки и объемов по каждому часу системному оператору в цифровом виде. Оператор рынка централизованной торговли направляет системному оператору до 10:15 часов (по времени Астаны) суток, предшествующих операционным, информацию об объеме не проданной квоты по каждому часу операционных суток. Предварительные итоги централизованных торгов электрической энергией для цифровых майнеров доступны для просмотра цифровым майнерам после 10:15 часов (по времени Астаны) суток, предшествующих операционным.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. При признании централизованных торгов несостоявшимися оператор рынка централизованной торговли направляет результаты централизованных торгов для цифровых майнеров с нулевым значением системному оператору в цифровом виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z313" w:id="172"/>
-[...15 lines deleted...]
-      Оператор рынка централизованной торговли направляет вышеуказанную информацию в электронном виде на электронную почту системного оператора в условиях невозможности передачи информации в автоматическом режиме.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Организация и проведение централизованных торгов электрической энергией для энергопроизводящих организаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:p>
-[...77 lines deleted...]
-      48. При признании централизованных торгов несостоявшимися оператор рынка централизованной торговли направляет результаты централизованных торгов для цифровых майнеров с нулевым значением системному оператору в цифровом виде.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Централизованные торги электрической энергией для энергопроизводящих организаций проводятся методом одностороннего аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z168" w:id="174"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Организация и проведение централизованных торгов электрической энергией для энергопроизводящих организаций</w:t>
+    <w:bookmarkStart w:name="z170" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Централизованные торги электрической энергией для энергопроизводящих организации проводятся ежедневно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z169" w:id="175"/>
-[...15 lines deleted...]
-      49. Централизованные торги электрической энергией для энергопроизводящих организаций проводятся методом одностороннего аукциона.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Длительность торговой сессии составляет 30 минут, с 11-20 до 11-50 часов (по времени Астаны) суток, предшествующих операционным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z170" w:id="176"/>
-[...15 lines deleted...]
-      50. Централизованные торги электрической энергией для энергопроизводящих организации проводятся ежедневно.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Системный оператор предоставляет в автоматическом режиме оператору рынка централизованной торговли до 09:15 часов (по времени Астаны) суток, предшествующих операционным, подписанный с помощью ЭЦП список энергопроизводящих организаций, с указанием почасовых объемов мощностей, выставляемых на продажу, которые отображаются в электронной системе торговли в виде заявок на участие в торговой сессии по соответствующим предельным тарифам энергопроизводящих организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z171" w:id="177"/>
-[...15 lines deleted...]
-      Длительность торговой сессии составляет 30 минут, с 11-20 до 11-50 часов (по времени Астаны) суток, предшествующих операционным.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом участники торгов имеют возможность заполнить технические параметры заявки на участие в торговой сессии с момента получения информации от системного оператора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z172" w:id="178"/>
-[...15 lines deleted...]
-      51. Системный оператор предоставляет в автоматическом режиме оператору рынка централизованной торговли до 09:15 часов (по времени Астаны) суток, предшествующих операционным, подписанный с помощью ЭЦП список энергопроизводящих организаций, с указанием почасовых объемов мощностей, выставляемых на продажу, которые отображаются в электронной системе торговли в виде заявок на участие в торговой сессии по соответствующим предельным тарифам энергопроизводящих организаций.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Системный оператор предоставляет в автоматическом режиме оператору рынка централизованной торговли в срок до 11:10 часов (по времени Астаны) суток, предшествующих операционным, следующую информацию, подписанную с помощью ЭЦП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z315" w:id="179"/>
-[...15 lines deleted...]
-      При этом участники торгов имеют возможность заполнить технические параметры заявки на участие в торговой сессии с момента получения информации от системного оператора.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) почасовую величину потребления электрической энергии по зонам ЕЭС РК планируемого к покрытию на централизованных торгах электрической энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z316" w:id="180"/>
-[...15 lines deleted...]
-      Системный оператор предоставляет в автоматическом режиме оператору рынка централизованной торговли в срок до 11:10 часов (по времени Астаны) суток, предшествующих операционным, следующую информацию, подписанную с помощью ЭЦП:</w:t>
+    <w:bookmarkStart w:name="z318" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) почасовые значения (по каждому энергоузлу ЕЭС РК) минимально и максимально допустимых объемов продажи электрической энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z317" w:id="181"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="183"/>
+    <w:bookmarkStart w:name="z319" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Системный оператор направляет вышеуказанную информацию в электронном виде на электронную почту оператора рынка централизованной торговли в условиях невозможности передачи информации в автоматическом режиме. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z320" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При задержке или корректировке предоставляемых данных со стороны системного оператора или неготовности электронной системы торговли, планирование открытия торговой сессии производится не позднее 10 (десяти) минут после получения вышеуказанной информации или восстановления готовности электронной системы торговли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Информация, необходимая для проведения централизованной торговли электрической энергией, формируется системным оператором с учетом следующих условий:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z320" w:id="184"/>
-[...15 lines deleted...]
-      При задержке или корректировке предоставляемых данных со стороны системного оператора или неготовности электронной системы торговли, планирование открытия торговой сессии производится не позднее 10 (десяти) минут после получения вышеуказанной информации или восстановления готовности электронной системы торговли.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) значения объемов указываются с точностью не более 3 (трех) знаков после запятой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z323" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) значение максимально допустимого объема продажи энергоузла ЕЭС РК равно или больше значения минимально допустимого объема продажи по соответствующему часу энергоузла ЕЭС РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z324" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) суммарные значения минимально допустимых объемов продажи по всем энергоузлам каждого часа, относящимся к соответствующей зоне ЕЭС РК, не превышают значений объемов спроса по соответствующему часу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z325" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) значения минимально допустимого почасового объема продажи по каждому энергоузлу не превышают значения почасового суммарного объема мощности, выставляемого на продажу энергопроизводящими организациями, относящимися к соответствующим энергоузлам ЕЭС РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      3) суммарные значения минимально допустимых объемов продажи по всем энергоузлам каждого часа, относящимся к соответствующей зоне ЕЭС РК, не превышают значений объемов спроса по соответствующему часу;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53. Исключен приказом Министра энергетики РК от 08.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. В течение открытой торговой сессии энергопроизводящие организации при необходимости могут менять информацию в поданной заявке путем подачи заявки взамен ранее поданной.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z325" w:id="189"/>
-[...15 lines deleted...]
-      4) значения минимально допустимого почасового объема продажи по каждому энергоузлу не превышают значения почасового суммарного объема мощности, выставляемого на продажу энергопроизводящими организациями, относящимися к соответствующим энергоузлам ЕЭС РК.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Заявкам на участие в торговой сессии, независимо от их статуса, электронной системой торговли присваивается номер в порядке возрастания подаваемых заявок без прерывания числовой последовательности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z178" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Заявка на участие в торговой сессии должна содержать следующие данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z179" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z180" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) БИН участника торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z181" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) краткое наименование организации участника торгов, присвоенное оператором рынка централизованной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z182" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вид заявки на участие в торговой сессии (на продажу "цельная", "блочно (агрегат)");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z183" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) статус заявки на участие в торговой сессии ("Заявка", "Взамен ранее поданной");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z184" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) почасовой объем электрической энергии, заявляемый на продажу. При этом суммарный объем заявки на участие в торговой сессии равен объему переданному системным оператором. Объем указывается в тыс.кВт*ч с кратностью 0,001 тыс.кВт*ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z185" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) почасовые цены продажи электрической энергии не выше предельного тарифа, умноженных на соответствующие часовые ставки, цена указывается в тенге/кВт*ч без учета НДС с кратностью 0,01 тенге/кВт*ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z186" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принцип "итерация";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z187" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) скорость набора нагрузки (станции или блока);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z188" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) скорость сброса нагрузки (станции или блока);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z189" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) минимальное непрерывное количество часов работы (станции или блока);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z190" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) минимальный объем продажи (станции или блока);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z191" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) фамилия и инициалы оператора участника торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 с изменением, внесенным приказом Министра энергетики РК от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...350 lines deleted...]
-      12) минимальный объем продажи (станции или блока);</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Почасовой объем электрической энергии, заявляемый на продажу, составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z191" w:id="205"/>
-[...15 lines deleted...]
-      13) фамилия и инициалы оператора участника торгов.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не менее 0,001 тыс.кВт*ч;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:p>
-[...77 lines deleted...]
-      57. Почасовой объем электрической энергии, заявляемый на продажу, составляет:</w:t>
+    <w:bookmarkStart w:name="z194" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кратен 0,001 тыс.кВт*ч.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z193" w:id="207"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="209"/>
+    <w:bookmarkStart w:name="z195" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. На централизованных торгах для энергопроизвощих организаций цена электрической энергии, выставляемая на продажу, не превышает предельного тарифа, умноженного электронной системой торговли, на соответствующие часовые ставки, определенном уполномоченным органом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12-1 Закона. Заявка на участие в торговой сессии на продажу, поданная участником торгов в течение торговой сессии, с ценой, совпадающей с ценой в заявке на участие в торговой сессии на продажу поданной другим участником торгов, отклоняется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z196" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Заявка на участие в торговой сессии не может подаваться на операционные сутки, итоги по которым уже подведены ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z197" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Объем электрической энергии, указанный в заявке на участие в торговой сессии (системным оператором) на продажу, изменению не подлежит.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z196" w:id="210"/>
-[...15 lines deleted...]
-      59. Заявка на участие в торговой сессии не может подаваться на операционные сутки, итоги по которым уже подведены ранее.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Поданные в электронную систему торговли энергопроизводящими организациями заявки на участие в торговой сессии на продажу электрической энергии, ранжируются в порядке возрастания указанных в заявках на участие в торговой сессии цен и электронной системой торговли автоматически выстраивается активный ранжированный график предложений, к соотношению объема спроса предоставленной системным оператором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z197" w:id="211"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6184,497 +6242,497 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="213"/>
+    <w:bookmarkStart w:name="z199" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Во время торговой сессии энергопроизводящие организаций имеют возможность изменять в заявке на участие в торговой сессии цену электрической энергии и вид заявки на участие в торговой сессии, а также указать или изменить технические параметры работы станции/блока в заявке на участие в торговой сессии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z327" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом энергопроизводящими организациями обеспечивается соответствие указываемых или изменяемых в заявке на участие в торговой сессии технических параметров работы станции/блока, следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z328" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) непрерывное количество часов работы станции/блока составляет не менее 1 (одного) и не более 24 (двадцати четырех) часов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z327" w:id="214"/>
-[...15 lines deleted...]
-      При этом энергопроизводящими организациями обеспечивается соответствие указываемых или изменяемых в заявке на участие в торговой сессии технических параметров работы станции/блока, следующим условиям:</w:t>
+    <w:bookmarkStart w:name="z329" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) минимальный объем продажи станции/блока не превышает минимального объема станции/блока из всех часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z328" w:id="215"/>
-[...15 lines deleted...]
-      1) непрерывное количество часов работы станции/блока составляет не менее 1 (одного) и не более 24 (двадцати четырех) часов;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) скорость набора нагрузки станции/блока не превышает максимальный объем станции/блока из всех часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z329" w:id="216"/>
-[...15 lines deleted...]
-      2) минимальный объем продажи станции/блока не превышает минимального объема станции/блока из всех часов;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) скорость сброса нагрузки станции/блока не превышает максимальный объем станции/блока из всех часов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z330" w:id="217"/>
-[...15 lines deleted...]
-      3) скорость набора нагрузки станции/блока не превышает максимальный объем станции/блока из всех часов;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии технических параметров работы станции/блока указываемых энергопроизводящими организациями в заявке на участие в торговой сессии, электронная система торговли проводит отбор без учета технических параметров работы станции/блока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z331" w:id="218"/>
-[...15 lines deleted...]
-      4) скорость сброса нагрузки станции/блока не превышает максимальный объем станции/блока из всех часов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 62 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. В 11-40 часов (по времени Астаны) суток, предшествующим операционным, электронная система торговли приостанавливает прием заявок на продажу на 50 секунд и в течение этого времени отображает предварительные итоги централизованных торгов для энергопроизводящих организаций на основании поданных заявок на продажу. Затем продолжает прием заявок на продажу до 11-50 часов (по времени Астаны) суток, предшествующих операционным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z332" w:id="219"/>
-[...15 lines deleted...]
-      При отсутствии технических параметров работы станции/блока указываемых энергопроизводящими организациями в заявке на участие в торговой сессии, электронная система торговли проводит отбор без учета технических параметров работы станции/блока.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 - в редакции приказа Министра энергетики РК от 08.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Отбор заявок на участие в торговой сессии на продажу для включения в предварительный реестр сделок, заключенных на централизованных торгах электрической энергией для энергопроизводящих организаций проводится в электронной системе торговли после закрытия торговой сессии после 11-50 часов (по времени Астаны) суток, предшествующих операционным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z202" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. В первую очередь производится отбор заявок на участие в торговой сессии на продажу, для покрытия минимально допустимого объема продажи электрической энергии по каждому энергоузлу, начиная с заявки на участие в торговой сессии на продажу с самой низкой предложенной ценой энергопроизводящей организации находящейся в данном энергоузле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z203" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. После покрытия минимального допустимого объема продажи электрической энергии по каждому энергоузлу энергопроизводящими организациями, находящимися в каждом энергоузле, для покрытия оставшегося объема потребления электрической энергий проводится отбор из общего ранжированного графика заявок на участие в торговой сессии, начиная с заявки на участие в торговой сессии с наименьшей ценой, оставшихся заявок на участие в торговой сессии на продажу по каждой зоне ЕЭС РК до полного удовлетворения объема потребления электрической энергией или исчерпания заявок на участие в торговой сессии на продажу, с учетом технических параметров работы станций и максимального обязательного объема продажи электрической энергии по каждому энергоузлу энергопроизводящими организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z204" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. При подаче заявки по блокам (агрегатам) и активированной кнопке "Итерация", торговая система в ситуациях, когда объем спроса на конкретный час меньше минимального объема продажи последнего блока (агрегата), пропорционально снижает объем по всем блокам на конкретный час от одной ЭПО до полного покрытия разницы между объемом спроса и минимальным объемом продажи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 62 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="220"/>
-[...137 lines deleted...]
-      66. После покрытия минимального допустимого объема продажи электрической энергии по каждому энергоузлу энергопроизводящими организациями, находящимися в каждом энергоузле, для покрытия оставшегося объема потребления электрической энергий проводится отбор из общего ранжированного графика заявок на участие в торговой сессии, начиная с заявки на участие в торговой сессии с наименьшей ценой, оставшихся заявок на участие в торговой сессии на продажу по каждой зоне ЕЭС РК до полного удовлетворения объема потребления электрической энергией или исчерпания заявок на участие в торговой сессии на продажу, с учетом технических параметров работы станций и максимального обязательного объема продажи электрической энергии по каждому энергоузлу энергопроизводящими организациями.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В случае если объем спроса на конкретный час требует скорость набора (сброса) нагрузки по данной станции выше (ниже) чем ранее заявленная скорость набора по предыдущему часу, тогда торговая система примет максимальный объем который может выработать данная станция в соответствии со своей скоростью набора (сброса) нагрузки, а недостающий объем спроса торговая система добирает у следующей ЭПО, стоящей в ранжированном списке по такому же алгоритму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z204" w:id="224"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="226"/>
+    <w:bookmarkStart w:name="z206" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. В процессе отбора заявок на участие в торговой сессии проверяются требования энергопроизводящих организаций, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6689,720 +6747,720 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 56 настоящих Правил. Если требования, указанные в подпунктах 11)-12) пункта 56 настоящих Правил не могут быть выполнены для отобранной энергопроизводящей организации, то заявка данной энергопроизводящей организации заменяется следующей по цене заявкой энергопроизводящей организации. Отбор заявок на участие в торговой сессии продолжается до тех пор, пока не будут отобраны все заявки энергопроизводящих организаций или будет покрыт весь объем спроса, заявленного системным оператором электрической энергии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. После подведения итогов централизованных торгов и формирования предварительного реестра сделок, заключенных на централизованных торгах электрической энергией для энергопроизводящих организаций оператор рынка централизованной торговли передает в цифровой форме на согласование системному оператору результаты централизованных торгов для включения проданных объемов электрической энергии в суточный график производства/потребления электрической энергий до 12-00 часов (по времени Астаны) суток, предшествующих операционным, подписанных работником оператора рынка централизованной торговли с помощью ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z333" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности передачи информации в автоматическом режиме, оператор рынка централизованной торговли направляет вышеуказанную информацию в цифровом виде на электронную почту системного оператора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="227"/>
-[...15 lines deleted...]
-      70. После подведения итогов централизованных торгов и формирования предварительного реестра сделок, заключенных на централизованных торгах электрической энергией для энергопроизводящих организаций оператор рынка централизованной торговли передает в цифровой форме на согласование системному оператору результаты централизованных торгов для включения проданных объемов электрической энергии в суточный график производства/потребления электрической энергий до 12-00 часов (по времени Астаны) суток, предшествующих операционным, подписанных работником оператора рынка централизованной торговли с помощью ЭЦП.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Централизованные торги для энергопроизводящих организаций объявляются несостоявшимися в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z333" w:id="228"/>
-[...15 lines deleted...]
-      При отсутствии возможности передачи информации в автоматическом режиме, оператор рынка централизованной торговли направляет вышеуказанную информацию в цифровом виде на электронную почту системного оператора.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при проведении технической экспертизы системный оператор не включил объемы продаж электрической энергии по результатам централизованных торгов электрической энергией для энергопроизводящих организаций в суточный график производства/потребления электрической энергий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:p>
-[...77 lines deleted...]
-      71. Централизованные торги для энергопроизводящих организаций объявляются несостоявшимися в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z336" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие заявки на участие в торговой сессии на продажу электрической энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z335" w:id="230"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="232"/>
+    <w:bookmarkStart w:name="z337" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отсутствие информации от системного оператора о минимально и максимально допустимом объеме продажи электрической энергии по каждому энергоузлу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z338" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отсутствие величины потребления ЕЭС РК, предоставляемой системным оператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Уведомления о предварительных результатах централизованных торгов электрической энергией для энергопроизводящих организаций, оператор рынка централизованной торговли направляет только системному оператору и единому закупщику, а для участников торгов предварительные результаты доступны для просмотра после окончания торговой сессий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z338" w:id="233"/>
-[...15 lines deleted...]
-      4) отсутствие величины потребления ЕЭС РК, предоставляемой системным оператором.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 72 - в редакции приказа Министра энергетики РК от 08.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Подведение итогов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:p>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="236"/>
+    <w:bookmarkStart w:name="z215" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. По итогам централизованных торгов поставка/потребление электрической энергии осуществляется участниками торгов на основании сделок, заключаемых на централизованных торгах с единым закупщиком электрической энергии, в соответствии с настоящими Правилами и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z216" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Итоги централизованных торгов подлежат согласованию системным оператором до 16-00 часов (по времени Астаны) суток, предшествующих операционным, и в случае их реализуемости, включаются в суточный график производства/потребления электрической энергий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z217" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. При наличии ограничений со стороны системного оператора итоги торгов уменьшаются на величину ограничений, указанных системным оператором, цены при этом не пересчитываются.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z216" w:id="237"/>
-[...15 lines deleted...]
-      74. Итоги централизованных торгов подлежат согласованию системным оператором до 16-00 часов (по времени Астаны) суток, предшествующих операционным, и в случае их реализуемости, включаются в суточный график производства/потребления электрической энергий.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Исполнение сделок, заключенных на централизованных торгах, осуществляется после включения системным оператором купленного/проданного объема электрической энергии в суточный график производства/потребления электрической энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z217" w:id="238"/>
-[...15 lines deleted...]
-      75. При наличии ограничений со стороны системного оператора итоги торгов уменьшаются на величину ограничений, указанных системным оператором, цены при этом не пересчитываются.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Все включенные в утверждҰнный суточный график производства/потребления электрической энергий объемы поставки/потребления электрической энергии по итогам централизованных торгов фиксируются оператором рынка централизованной торговли как купленные/проданные участниками централизованных торгов и не подлежат корректировке. При этом фиксация оператором рынка централизованной торговли покупки/продажи на централизованных торгах этих объемов электрической энергии считается заключением сделок купли-продажи электрической энергии по ценам централизованных торгов между продавцами и единым закупщиком электрической энергии, между цифровыми майнерами и единым закупщиков электрической энергии. Оператором рынка централизованной торговли составляется и утверждается реестр сделок, заключенных на централизованных торгах электрической энергией для цифровых майнеров и реестр сделок, заключенных на централизованных торгах электрической энергией для энергопроизводящих организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z218" w:id="239"/>
-[...15 lines deleted...]
-      76. Исполнение сделок, заключенных на централизованных торгах, осуществляется после включения системным оператором купленного/проданного объема электрической энергии в суточный график производства/потребления электрической энергии.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Оператор рынка централизованной торговли до 18:00 часов (по времени Астаны) суток, предшествующих операционным, за исключением праздничных и выходных дней, посредством СЭД с применением ЭЦП или электронной почты направляет участникам торгов и единому закупщику уведомления о результатах состоявшихся централизованных торгов с указанием следующей информации о заключенных на централизованных торгах сделках: определенные цены сделок на каждый час операционных суток, объемов электрической энергии, купленных/проданных участниками торгов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z219" w:id="240"/>
-[...15 lines deleted...]
-      77. Все включенные в утверждҰнный суточный график производства/потребления электрической энергий объемы поставки/потребления электрической энергии по итогам централизованных торгов фиксируются оператором рынка централизованной торговли как купленные/проданные участниками централизованных торгов и не подлежат корректировке. При этом фиксация оператором рынка централизованной торговли покупки/продажи на централизованных торгах этих объемов электрической энергии считается заключением сделок купли-продажи электрической энергии по ценам централизованных торгов между продавцами и единым закупщиком электрической энергии, между цифровыми майнерами и единым закупщиков электрической энергии. Оператором рынка централизованной торговли составляется и утверждается реестр сделок, заключенных на централизованных торгах электрической энергией для цифровых майнеров и реестр сделок, заключенных на централизованных торгах электрической энергией для энергопроизводящих организаций.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 78 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. В уведомлениях участников торгов – продавцов указываются суммы средств, причитающиеся им за проданную на централизованных торгах электрическую энергию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z220" w:id="241"/>
-[...15 lines deleted...]
-      78. Оператор рынка централизованной торговли до 18:00 часов (по времени Астаны) суток, предшествующих операционным, за исключением праздничных и выходных дней, посредством СЭД с применением ЭЦП или электронной почты направляет участникам торгов и единому закупщику уведомления о результатах состоявшихся централизованных торгов с указанием следующей информации о заключенных на централизованных торгах сделках: определенные цены сделок на каждый час операционных суток, объемов электрической энергии, купленных/проданных участниками торгов.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Извещения участникам торгов – покупателям предназначены для их информирования об обязательствах, образовавшихся у них по заключенным на централизованных торгах сделкам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="244"/>
+    <w:bookmarkStart w:name="z223" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Оператор рынка централизованной торговли один раз в расчетный период выписывает и направляет участнику торгов акт выполненных работ (оказанных услуг) через СЭД для подписания с применением ЭЦП в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7417,52 +7475,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z224" w:id="245"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z224" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. Участник торгов рассматривает полученный акт выполненных работ (оказанных услуг) и направляет оператору рынка централизованной торговли в течении 5 (пяти) рабочих дней подписанный с применением ЭЦП в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7477,287 +7535,287 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи" акт выполненных работ (оказанных услуг) через СЭД.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z225" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Отмена и приостановление централизованных торгов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z226" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Проведение централизованных торгов может быть приостановлено или отменено при наступлении следующих обстоятельств, препятствующих функционированию электронной системы торговли:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z225" w:id="246"/>
+    <w:bookmarkStart w:name="z227" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) технические неполадки на серверном оборудовании или сбои в электронной системе, приведшие к неработоспособности электронной системы торговли оператора рынка централизованной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z228" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технические неполадки оборудования или каналов связи сети интернет, приведшие к невозможности доступа к электронной системе торговли оператора рынка централизованной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z229" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) длительный (более 2 (двух) часов) перерыв в электроснабжении торгового зала и (или) серверного оборудования электронной системы торговли оператора рынка централизованной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z230" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не предоставление системным оператором оператору рынка централизованной торговли в сроки, указанные в настоящих Правилах информации необходимой для проведения централизованных торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z231" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не предоставление единым закупщиком оператору рынка централизованной торговли в сроки, указанные в настоящих Правилах информации необходимой для проведения централизованных торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z232" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) запрет на проведение централизованных торгов со стороны органов государственной власти и управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z233" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) другие нестандартные ситуации, приводящие к неработоспособности электронной системы торговли оператора рынка централизованной торговли или невозможности проведения централизованных торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z234" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. При невозможности проведения централизованных торгов по причинам, перечисленным в пункте 83 настоящих Правил, оператор рынка централизованной торговли оперативно информирует участников торгов и системного оператора о решении об отмене или приостановлении проведения централизованных торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z235" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 4. Отмена и приостановление централизованных торгов</w:t>
-[...159 lines deleted...]
-      7) другие нестандартные ситуации, приводящие к неработоспособности электронной системы торговли оператора рынка централизованной торговли или невозможности проведения централизованных торгов.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z234" w:id="255"/>
-[...15 lines deleted...]
-      84. При невозможности проведения централизованных торгов по причинам, перечисленным в пункте 83 настоящих Правил, оператор рынка централизованной торговли оперативно информирует участников торгов и системного оператора о решении об отмене или приостановлении проведения централизованных торгов.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Споры между участниками торгов по вопросам исполнения сделок, заключенных на централизованных торгах, разрешаются в порядке, установленном гражданско-процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z235" w:id="256"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7836,139 +7894,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>централизованных торгов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электрической энергией</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="258"/>
+    <w:bookmarkStart w:name="z238" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав технических средств и программных компонентов рабочего места оператора торгов субъекта оптового рынка электрической энергии – участника централизованных торгов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="259"/>
+          <w:bookmarkStart w:name="z239" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8021,134 +8079,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="260"/>
+          <w:bookmarkStart w:name="z243" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Технические средства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="261"/>
+          <w:bookmarkStart w:name="z245" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Персональный компьютер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8265,80 +8323,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="262"/>
+          <w:bookmarkStart w:name="z253" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наличие стабильного интернета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8351,133 +8409,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="263"/>
+          <w:bookmarkStart w:name="z256" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Программное обеспечение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="264"/>
+          <w:bookmarkStart w:name="z258" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Операционная система</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8529,80 +8587,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="265"/>
+          <w:bookmarkStart w:name="z262" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Набор офисных приложений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8654,80 +8712,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="266"/>
+          <w:bookmarkStart w:name="z266" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Интернет браузер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8765,121 +8823,121 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензионная версия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z270" w:id="267"/>
+      <w:bookmarkStart w:name="z270" w:id="265"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Допустимо любое превышение параметров технических средств и ПО в сторону улучшения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оборудование и компоненты программного обеспечения оператора торгов участников централизованных торгов приобретаются участником торгов самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z272" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Электронная почта и выход в Internet организуются участниками централизованных торгов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="269"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9127,126 +9185,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председателю Правления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>г-ну __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:bookmarkStart w:name="z276" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Письмо о намерении заключить договор участия на рынке централизованной торговли электрической энергией</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра энергетики РК от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z277" w:id="271"/>
+      <w:bookmarkStart w:name="z277" w:id="269"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма собственности "Наименование организации" является</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9804,55 +9862,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10178,31 +10236,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>