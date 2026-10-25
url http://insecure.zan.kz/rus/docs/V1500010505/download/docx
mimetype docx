--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64f6181" w14:textId="64f6181">
+    <w:p w14:paraId="ac355e0" w14:textId="ac355e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,130 +132,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 46-15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан от 10 июля 2002 года "О ветеринарии" и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 07.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 114</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 249 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -310,80 +310,186 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего Вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -942,74 +1048,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения государственной регистрации ветеринарных препаратов, кормовых добавок (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 46-15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан от 10 июля 2002 года "О ветеринарии" (далее – Закон), подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок проведения государственной регистрации ветеринарных препаратов, кормовых добавок, а также порядок оказания государственной услуги "Государственная регистрация ветеринарных препаратов, кормовых добавок" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок проведения государственной регистрации ветеринарных препаратов, кормовых добавок, а также порядок оказания государственной услуги "Государственная регистрация ветеринарных препаратов, кормовых добавок" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1142,51 +1310,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) новый ветеринарный препарат, кормовая добавка – ветеринарный препарат, кормовая добавка, не производимые и незарегистрированные в третьих странах и государствах-членах Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) личный кабинет – автоматизированное рабочее место пользователя на веб-портале "электронного правительства" для осуществления процедур регистрации ветеринарных препаратов, кормовых добавок, а также получения автоматических уведомлений и информации, размещенной на веб-портале "электронного правительства";</w:t>
+      7) личный кабинет – автоматизированное рабочее место пользователя на веб-портале "цифрового правительства" для осуществления процедур регистрации ветеринарных препаратов, кормовых добавок, а также получения автоматических уведомлений и информации, размещенной на веб-портале "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) усовершенствованный ветеринарный препарат, кормовая добавка – ветеринарный препарат, кормовая добавка, зарегистрированные ранее, но произведенные в других формах и/или с новой дозировкой, и/или другим составом основных и вспомогательных веществ (компонентов), а также с изменением(ями) технологии производства, которые повлияли на их свойства и качественные характеристики, иными способами их использования (применения, хранения) или показанием к использованию (применения, хранения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
@@ -1202,54 +1370,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) регистрационное удостоверение – документ, выдаваемый ведомством уполномоченного органа в области ветеринарии, на ветеринарный препарат, кормовые добавки с целью подтверждения их государственной регистрации и внесение в государственные реестры ветеринарных препаратов, кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам и иным услугам, оказываемым в электронной форме.</w:t>
+      10) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенным приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 249 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1360,194 +1590,246 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) направляет в канцелярию услугодателя (далее – канцелярия) либо посредством портала заявление на государственную регистрацию ветеринарных препаратов, кормовых добавок по форме согласно </w:t>
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) направляет в канцелярию услугодателя (далее – канцелярия) либо посредством портала заявление на государственную регистрацию ветеринарных препаратов, кормовых добавок по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам или заявление на временную регистрацию ветеринарных препаратов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z134" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о лицензии на занятие деятельностью по производству препаратов ветеринарного назначения (для отечественных производителей), услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
+      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о лицензии на занятие деятельностью по производству препаратов ветеринарного назначения (для отечественных производителей), услугодатель получает из государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации".</w:t>
+    <w:bookmarkStart w:name="z135" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационное взаимодействие портала и цифровых систем осуществляется в соответствии с цифровым законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z136" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия заявления на бумажном носителе является отметка на его копии заявления о регистрации в канцелярии с указанием даты, времени приема заявления, фамилии, имени, отчества (при его наличии) сотрудника, принявшего заявление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z137" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения услугополучателя через портал, в личном кабинете отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Работник канцелярии в день поступления осуществляет прием и регистрацию заявления и документов, указанных в пункте 8 Перечня, и направляет их руководителю услугодателя, которым назначается ответственный исполнитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1758,112 +2040,115 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии информации от государственных ветеринарных организаций, созданных согласно подпунктам 2) и 3) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона, о выявленных особо опасных и экзотических болезней животных, против которых отсутствуют зарегистрированные ветеринарные препараты в Республике Казахстан и государствах-членах Евразийского экономического союза, допускается в соответствии с настоящими Правилами временная регистрация ветеринарных препаратов на срок не более двух лет для проведения ветеринарных мероприятий по впервые выявленным на территории Республики Казахстан особо опасным и экзотическим болезням животных, распространение которых может привести к ухудшению эпизоотической ситуации. </w:t>
+        <w:t xml:space="preserve"> Закона, о выявленных особо опасных и экзотических болезней животных, против которых отсутствуют зарегистрированные ветеринарные препараты в Республике Казахстан и государствах-членах Евразийского экономического союза, допускается в соответствии с настоящими Правилами временная регистрация ветеринарных препаратов на срок не более двух лет для проведения ветеринарных мероприятий по впервые выявленным на территории Республики Казахстан особо опасным и экзотическим болезням животных, распространение которых может привести к ухудшению эпизоотической ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Ответственный исполнитель в течение 5 (пяти) рабочих дней с момента регистрации заявления вносит данные (сведения) из заявления в информационную систему "Единая автоматизированная система управления отраслями агропромышленного комплекса "е-Аgriculture" (далее – информационная система), проверяет достоверность документов, представленных услугополучателем для получения государственной услуги и (или) данных (сведений), содержащихся в них.</w:t>
+      7. Ответственный исполнитель в течение 5 (пяти) рабочих дней с момента регистрации заявления вносит данные (сведения) из заявления в цифровую систему "Единая автоматизированная система управления отраслями агропромышленного комплекса "е-Аgriculture" (далее – цифровая система), проверяет достоверность документов, представленных услугополучателем для получения государственной услуги и (или) данных (сведений), содержащихся в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z140" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии оснований для отказа в оказании государственной услуги, ответственный исполнитель принимает решение о государственной регистрации ветеринарных препаратов, кормовых добавок с выдачей регистрационного удостоверения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и присвоением номера государственной регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z141" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о ветеринарных препаратах и кормовых добавках, прошедших государственную регистрацию в Республике Казахстан, включаются в государственный реестр ветеринарных препаратов Республики Казахстан по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1875,153 +2160,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и в государственный реестр кормовых добавок Республики Казахстан по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z142" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Регистрационное удостоверение оформляется в информационной системе и направляется посредством портала в личный кабинет в форме электронного документа, подписанного электронной цифровой подписью руководителя услугодателя, либо распечатывается, подписывается руководителем услугодателя, заверяется печатью и выдается нарочно через канцелярию.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Регистрационное удостоверение оформляется в цифровой системе и направляется посредством портала в личный кабинет в форме электронного документа, подписанного электронной цифровой подписью руководителя услугодателя, либо распечатывается, подписывается руководителем услугодателя, заверяется печатью и выдается нарочно через канцелярию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="32"/>
+    <w:bookmarkStart w:name="z92" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. При наличии оснований для отказа в оказании государственной услуги, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2069,135 +2357,621 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мотивированный отказ в оказании государственной услуги оформляется в информационной системе и направляется посредством портала в личный кабинет в форме электронного документа, подписанного электронной цифровой подписью руководителя услугодателя, либо распечатывается, подписывается руководителем услугодателя, заверяется печатью и выдается нарочно через канцелярию.</w:t>
+      Мотивированный отказ в оказании государственной услуги оформляется в цифровой системе и направляется посредством портала в личный кабинет в форме электронного документа, подписанного электронной цифровой подписью руководителя услугодателя, либо распечатывается, подписывается руководителем услугодателя, заверяется печатью и выдается нарочно через канцелярию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Министра сельского хозяйства РК от 24.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Приостановление срока оказания государственной услуги начинается со дня направления уведомления услугополучателю о решении услугодателя по приостановлению процесса оказания государственной услуги. Течение срока оказания государственной услуги возобновляется со дня вынесения решения услугодателем о возобновлении процесса оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-2 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. Услугодатель приостанавливает процесс оказания государственной услуги в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z148" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти гражданина (в том числе объявления умершим) или реорганизации, ликвидации юридического лица, если права услугополучателей на получение соответствующих материальных или нематериальных благ допускает правопреемство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z149" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) признания гражданина недееспособным и (или) ограниченно дееспособным в установленном законами Республики Казахстан порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z150" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможности оказания государственной услуги до разрешения вопросов, рассматриваемых государственными органами либо в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-3 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-4. Процесс оказания государственной услуги приостанавливается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z152" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случаях, предусмотренных подпунктами 1) и 2) пункта 7-3 настоящих Правил, – до определения правопреемника умершего лица или назначения недееспособному лицу опекуна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z153" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случаях, предусмотренных подпунктом 3) пункта 7-3 настоящих Правил, – до определения позиции государственным органом или до вступления в законную силу судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-4 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-5. Услугодатель по ходатайству услугополучателя или по своей инициативе приостанавливает процесс оказания государственной услуги в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z155" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действия непреодолимой силы, временно препятствующей дальнейшему процессу оказанию услуги. Под действиями непреодолимой силы, временно препятствующей дальнейшему процессу оказания государственной услуги, понимается введение чрезвычайного положения, угроза или возникновение чрезвычайной ситуации природного и техногенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z156" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нахождения услугополучателя в служебной командировке, в медицинской организации на стационарном лечении, превышающих срок оказания государственной услуги, за исключением случаев получения услуги его законными представителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-5 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2216,211 +2990,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Регистрация ветеринарных препаратов, кормовых добавок, проведенная в других странах, не является основанием для внесения их в Реестры. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В Республике Казахстан производство, ввоз (импорт), реализация и применение (использование) ветеринарных препаратов, кормовых добавок разрешаются только после их государственной регистрации, за исключением случаев производства, ввоза (импорта) в объемах, необходимых для проведения регистрационных испытаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Регистрационное удостоверение выдается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на впервые регистрируемые (новые, усовершенствованные) ветеринарные препараты, кормовые добавки со сроком на 5 (пять) лет. По истечении указанного срока действия регистрационного удостоверения выдается бессрочное регистрационное удостоверение на ветеринарные препараты, кормовые добавки после проведения процедуры их повторной государственной регистрации в соответствии с настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на ветеринарные препараты на срок не более 2 (двух) лет (временная регистрация) для проведения ветеринарных мероприятий по впервые выявленным на территории Республики Казахстан особо опасным и экзотическим болезням животных, распространение которых может привести к ухудшению эпизоотической ситуации. В период действия временной регистрации ветеринарных препаратов проводятся регистрационные испытания ветеринарных препаратов, необходимые для их государственной регистрации, в соответствии с Правилами проведения апробации и регистрационных испытаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ветеринарные препараты и кормовые добавки с истекшим сроком действия регистрационного удостоверения, ветеринарные препараты и кормовые добавки, зарегистрированные в других странах и предлагаемых к применению в Республике Казахстан, а также на территории государств-членов Евразийского экономического союза, подлежат регистрационным испытаниям в соответствии с Правилами проведения апробации и регистрационных испытаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В случаях, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях", для получения дубликата регистрационного удостоверения, выданного в бумажной форме, услугополучатель обращается через канцелярию с заявлением на получение дубликата регистрационного удостоверения в произвольной форме, либо посредством портала с запросом на получение дубликата регистрационного удостоверения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении заявления (запроса) на получение дубликата регистрационного удостоверения, ответственный исполнитель в течение 2 (двух) рабочих дней с момента регистрации заявления (запроса) рассматривает представленное заявление (запрос) и готовит дубликат регистрационного удостоверения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2435,91 +3209,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с надписью "дубликат" в правом верхнем углу и указанием даты первичной выдачи регистрационного удостоверения, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В случае изменения фамилии, имени, отчества (при его наличии) физического лица, перерегистрации индивидуального предпринимателя и (или) изменения его наименования, изменения наименования юридического лица и (или) реорганизации юридического лица в формах слияния, преобразования, присоединения юридического лица к другому юридическому лицу, выделения и разделения, услугополучатель в течение 1 (одного) месяца с момента возникновения изменений осуществляет переоформление регистрационного удостоверения ветеринарных препаратов, кормовых добавок. Услугополучатель в указанный срок в канцелярию либо на портал направляет заявление на переоформление регистрационного удостоверения ветеринарных препаратов, кормовых добавок по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2538,70 +3312,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ответственный исполнитель в течение 5 (пяти) рабочих дней с момента регистрации документов на переоформление регистрационного удостоверения ветеринарных препаратов, кормовых добавок проверяет полноту документов и (или) сведений, содержащихся в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии оснований для отказа в оказании государственной услуги, ответственный исполнитель переоформляет регистрационное удостоверение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2694,148 +3468,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В течение срока действия регистрационного удостоверения осуществляется мониторинг безопасности ветеринарных препаратов, кормовых добавок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления мониторинга безопасности ветеринарных препаратов, кормов и кормовых добавок, утвержденными приказом исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 6 апреля 2012 года № 18-02/158 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 7646).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном Правилами внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденными приказом исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа в области ветеринарии, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2892,270 +3666,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жалоба услугополучателя в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, уполномоченным органом в области ветеринарии – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Срок рассмотрения жалобы услугодателем, уполномоченным органом в области ветеринарии, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3949,68 +4723,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона/Сырт жағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регистрационное удостоверение № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано настоящее регистрационное удостоверение _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4582,1993 +5356,2073 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ветеринарных препаратов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственная регистрация ветеринарных препаратов, кормовых добавок"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 24.01.2023 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 19.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
+Наименование государственной услуги: Государственная регистрация ветеринарных препаратов, кормовых добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результатов оказания государственной услуги осуществляются через:</w:t>
-[...35 lines deleted...]
-2) веб-портал "электронного правительства" (далее – портал).</w:t>
+Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при выдаче регистрационного удостоверения – в течение 5 (пяти) рабочих дней;</w:t>
+Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результатов оказания государственной услуги осуществляются через:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) при переоформлении регистрационного удостоверения – в течение 5 (пяти) рабочих дней;</w:t>
+1) канцелярию услугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) при выдаче дубликата регистрационного удостоверения – в течение 2 (двух) рабочих дней.</w:t>
+2) веб-портал "цифрового правительства" (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная.</w:t>
+1) при выдаче регистрационного удостоверения – в течение 5 (пяти) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при переоформлении регистрационного удостоверения – в течение 5 (пяти) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) при выдаче дубликата регистрационного удостоверения – в течение 2 (двух) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регистрационное удостоверение, дубликат регистрационного удостоверения либо мотивированный отказ в оказании государственной услуги.</w:t>
+Электронная (частично цифрозированная)/бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+Регистрационное удостоверение, дубликат регистрационного удостоверения либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу в соответствии с установленным графиком работы с 9-00 до 18-30 часов, с перерывом на обед с 13-00 до 14-30 часов, за исключением выходных и праздничных дней в соответствии с трудовым законодательством Республики Казахстан. Прием заявления и выдача результата оказания государственной услуги осуществляются с 9-00 до 17-30 часов, с перерывом на обед с 13-00 до 14-30 часов. Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
-[...17 lines deleted...]
-2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем). Адрес места оказания государственной услуги размещен на интернет-ресурсе услугодателя: www.gov.kz.</w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги </w:t>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для получения регистрационного удостоверения:</w:t>
+1) услугодатель – с понедельника по пятницу в соответствии с установленным графиком работы с 8-00 до 17-30 часов, с перерывом на обед с 13-00 до 14-30 часов, за исключением выходных и праздничных дней в соответствии с трудовым законодательством Республики Казахстан. Прием заявления и выдача результата оказания государственной услуги осуществляются с 9-00 до 17-00 часов, с перерывом на обед с 13-00 до 14-30 часов. Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в канцелярию услугодателю:</w:t>
-[...579 lines deleted...]
-Документы, составленные на других языках, представляются переведенными на государственный и русский языки, и имеющими заверенную подпись нотариуса на достоверность перевода с одного языка на другой либо другого должностного лица, имеющего право совершать действия по свидетельствованию верности перевода, для производства регистрационных действий.</w:t>
+2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем). Адрес места оказания государственной услуги размещен на интернет-ресурсе услугодателя: www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+ Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения регистрационного удостоверения, и (или) данных (сведений), содержащихся в них;</w:t>
+Для получения регистрационного удостоверения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным пунктом 6 Правил и пунктом 8 настоящего Перечня;</w:t>
+в канцелярию услугодателю:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление на государственную регистрацию ветеринарных препаратов, кормовых добавок по форме согласно приложению 3 к Правилам проведения государственной регистрации ветеринарных препаратов, кормовых добавок, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 января 2015 года № 7-1/31 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10505) (далее – Правила);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги.</w:t>
+2) документ, подтверждающий полномочия представителя услугополучателя (при обращении представителя услугополучателя);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление на государственную регистрацию ветеринарных препаратов, кормовых добавок по форме согласно приложению 3 к Правилам в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения дубликата регистрационного удостоверения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в канцелярию услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на получение дубликата регистрационного удостоверения в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, подтверждающий полномочия представителя услугополучателя (при обращении представителя услугополучателя);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+запрос в форме электронного документа, удостоверенного ЭЦП услугополучателя. Для получения регистрационного удостоверения при проведении временной регистрации ветеринарных препаратов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в канцелярию услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на временную регистрацию ветеринарных препаратов по форме согласно приложению 4 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, подтверждающий полномочия представителя услугополучателя (при обращении представителя услугополучателя);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 3) нормативно-техническую документацию на ветеринарный препарат соответствующей структуре, предусмотренной Правилами согласования нормативно-технической документации на новые, усовершенствованные ветеринарные препараты, кормовые добавки, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 28 ноября 2014 года № 7-1/625 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10298) на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) рекомендации научно-исследовательских учреждений о целесообразности проведения временной регистрации ветеринарных препаратов с анализом и обоснованием необходимости ее проведения против впервые выявленных на территории Республики Казахстан особо опасных и экзотических болезней животных, распространение которых может привести к ухудшению эпизоотической ситуации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) документ о государственной регистрации ветеринарных препаратов в других государствах по аналогичной сфере ее применения (на тех же животных и против тех же особо опасных и экзотических болезней животных).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для переоформления регистрационного удостоверения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в канцелярию услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на переоформление регистрационного удостоверения ветеринарных препаратов, кормовых добавок по форме согласно приложению 8 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления регистрационного удостоверения, за исключением документов, информация из которых содержится в государственных цифровых системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) копия документа, подтверждающего право на занятие деятельностью по производству ветеринарных препаратов (для иностранных производителей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) оригинал ранее выданного регистрационного удостоверения на ветеринарный препарат, кормовую добавку (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление на переоформление регистрационного удостоверения ветеринарных препаратов, кормовых добавок по форме согласно приложению 8 к Правилам в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления регистрационного удостоверения, за исключением документов, информация из которых содержится в государственных цифровых системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия документа, подтверждающего право на занятие деятельностью по производству ветеринарных препаратов (для иностранных производителей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия ранее выданного регистрационного удостоверения на ветеринарный препарат (оригинал представляется в канцелярию услугодателя при выдаче результата государственной услуги (при наличии)).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о лицензии на занятие деятельностью по производству препаратов ветеринарного назначения (для отечественных производителей), услугодатель получает из государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускается истребование от услугополучателей документов, которые могут быть получены из цифровых систем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, составленные на других языках, представляются переведенными на государственный и русский языки, и имеющими заверенную подпись нотариуса на достоверность перевода с одного языка на другой либо другого должностного лица, имеющего право совершать действия по свидетельствованию верности перевода, для производства регистрационных действий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения регистрационного удостоверения, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным пунктом 6 Правил и пунктом 8 настоящего Перечня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www.gov.kz. Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6725,80 +7579,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ветеринариялық препараттарды, азықтық қоспаларды мемлекеттік тіркеуге арналған өтініш/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявление на государственную регистрацию ветеринарных препаратов, кормовых добавок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушы /Услугополучатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8131,80 +8985,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ветеринариялық препараттарды уақытша тіркеуге арналған өтініш/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявление на временную регистрацию ветеринарных препаратов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушы /Услугополучатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10383,80 +11237,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы ветеринариялық препараттарының мемлекеттік тізілімі/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Государственный реестр ветеринарных препаратов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -11316,80 +12170,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="61"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы азықтық қоспаларының мемлекеттік тізілімі/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Государственный реестр кормовых добавок Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12249,68 +13103,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="62"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12638,80 +13492,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="63"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ветеринариялық препараттарды, азықтық қоспаларды қайта ресімдеу куәлігіне арналған өтініш/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявление на переоформление регистрационного удостоверения ветеринарных препаратов, кормовых добавок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көрсетілетін қызметті алушы /Услугополучатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13857,55 +14711,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14231,31 +15085,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>