--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c89cb6d" w14:textId="c89cb6d">
+    <w:p w14:paraId="8bbdae3" w14:textId="8bbdae3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,99 +151,99 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О гражданской защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 18.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 334</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -815,316 +815,658 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О гражданской защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок аккредитации экспертных организаций на осуществление деятельности по аудиту в области пожарной безопасности.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок аккредитации экспертных организаций на осуществление деятельности по аудиту в области пожарной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 18.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аккредитация экспертных организаций на осуществление деятельности по аудиту в области пожарной безопасности осуществляется ведомством уполномоченного органа в сфере гражданской защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в сфере гражданской защиты в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги по аккредитации экспертных организаций на осуществление деятельности по аудиту в области пожарной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 18.08.2025 </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 3 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения аттестата аккредитации экспертных организаций на осуществление деятельности по аудиту в области пожарной безопасности (далее – Аккредитация) юридические и физические лица (далее – услугополучатель) подают в Комитет противопожарной службы Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель) заявление об аккредитации на осуществление деятельности по аудиту в области пожарной безопасности в форме электронного документа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через веб-портал "электронного правительства" в информационной системе "Государственная база данных "Е-Лицензирование" (далее – Портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 3 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 3 пункта 3 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации юридического лица, наличии здания или помещения, об образовании и трудовой деятельности работников услугополучателя (при указании услугополучателем индивидуальных идентификационных номеров работников), услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1213,70 +1555,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Исполнителем услугодателя в течение двух рабочих дней с момента получения документов проверяется полнота представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия исполнитель услугодателя в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, подписанный электронной цифровой подписью (далее – ЭЦП) руководителя услугодателя, и направляет услугополучателю в личный кабинет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1365,82 +1707,254 @@
       По результатам заслушивания услугодатель выдает аттестат аккредитации по аудиту в области пожарной безопасности, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель услугодателя в течение одного рабочего дня подписывает электронный результат и осуществляет его выдачу посредством Портала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 8 пункта 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
+      Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 9 пункта 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае сбоя информационной системы, при отсутствии электронной связи или возникновении иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя незамедлительно с момента обнаружения возникновения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 9:00 часов до 18:30 часов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1500,107 +2014,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Услугодатель в указанный срок уведомляет заявителей о своем решении по аттестации с одновременной выдачей соответствующего аттестата аккредитации на право осуществления деятельности по аудиту в области пожарной безопасности по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо о мотивированном отказе в аттестации в соответствии с Перечнем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1619,208 +2153,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Результаты аттестации вносятся в Государственный реестр экспертных организаций по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и размещается на сайте ведомства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Документы для проведения Аккредитации, а также ее результаты формируются в дело.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      7. Документы для проведения Аккредитации, а также ее результаты формируются в дело.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Действие аттестата прекращается по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...15 lines deleted...]
-      8. Действие аттестата прекращается по следующим основаниям:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представление организацией заявления (в произвольной форме) с просьбой о прекращении действия аттестата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...15 lines deleted...]
-      1) представление организацией заявления (в произвольной форме) с просьбой о прекращении действия аттестата;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ликвидация юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...15 lines deleted...]
-      2) ликвидация юридического лица.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1828,71 +2362,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с пунктом 2) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1932,51 +2466,149 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра по чрезвычайным ситуациям РК от 15.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2253,92 +2885,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Заявление  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             об аккредитации на осуществление деятельности по аудиту </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         в области пожарной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2587,50 +3219,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4512,68 +5240,68 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитет противопожарной службы  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства по чрезвычайным ситуациям Республики Казахстан   Государственный герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:bookmarkStart w:name="z49" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АТТЕСТАТ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5113,68 +5841,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный реестр экспертных организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5643,55 +6371,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6017,31 +6745,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>